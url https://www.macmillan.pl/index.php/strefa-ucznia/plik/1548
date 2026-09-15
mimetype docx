--- v0 (2026-08-25)
+++ v1 (2026-09-15)
@@ -1,29705 +1,30010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="15DC522C" w14:textId="6249DAEF" w:rsidR="007124A6" w:rsidRDefault="001F282C" w:rsidP="00FF6347">
+    <w:p w14:paraId="4E51CC44" w14:textId="7D0D0B59" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00A8308A">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Academy Stars 2</w:t>
+        <w:t xml:space="preserve">Bugs Team </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F282C">
+      <w:r w:rsidR="00EC63C1" w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...2 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nd</w:t>
+        <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> edition</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FF6347" w:rsidRPr="004F0B10">
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F86FA0" w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD6B13">
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00377892" w:rsidRPr="00D85D32">
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0041232E">
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>10 units</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D85D32">
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A38E5">
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00173BFF" w:rsidRPr="004A38E5">
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4 reading sections</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00173BFF" w:rsidRPr="00D85D32">
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00173BFF" w:rsidRPr="0041232E">
+      <w:r w:rsidR="00F86FA0" w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 review </w:t>
-[...341 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14742" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="14742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF6347" w:rsidRPr="004F0B10" w14:paraId="77B4DC51" w14:textId="77777777" w:rsidTr="005F4C58">
-[...4 lines deleted...]
-          <w:p w14:paraId="2BF40B64" w14:textId="19D1D5E0" w:rsidR="00FF6347" w:rsidRPr="004F0B10" w:rsidRDefault="00FF6347" w:rsidP="00FF6347">
+      <w:tr w:rsidR="00A8308A" w:rsidRPr="00A828E4" w14:paraId="7256053C" w14:textId="77777777" w:rsidTr="002213AB">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14742" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="33161CA7" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...528 lines deleted...]
-              <w:t>vocabulary review</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PLAN WYNIKOWY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C380EC8" w14:textId="77777777" w:rsidR="00284753" w:rsidRDefault="00284753" w:rsidP="009F285B">
+    <w:p w14:paraId="6913D571" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00A8308A">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798672CD" w14:textId="2D5AC7AD" w:rsidR="00FF6347" w:rsidRPr="004F0B10" w:rsidRDefault="00BE6575" w:rsidP="009F285B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="12900" w:type="dxa"/>
+        <w:tblInd w:w="1809" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="6379"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A8308A" w:rsidRPr="00A828E4" w14:paraId="2197797A" w14:textId="77777777" w:rsidTr="00772AB5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F039A0" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72DF8657" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>WYMAGANIA PODSTAWOWE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0431A1EF" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1DF7B5" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB4C933" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>WYMAGANIA PONADPODSTAWOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B1C0FE4" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00A8308A">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+    </w:p>
+    <w:p w14:paraId="0E9A7E1D" w14:textId="4D277D16" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="002213AB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:ind w:right="-738"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Unit</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IT’S GOOD TO SEE YOU AGAIN</w:t>
       </w:r>
-      <w:r w:rsidR="009F285B" w:rsidRPr="004F0B10">
+      <w:r w:rsidR="003357D7" w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>!</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="57E4E1AB" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00A8308A">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="6433"/>
+        <w:gridCol w:w="6433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F285B" w:rsidRPr="004F0B10" w14:paraId="2E800A6B" w14:textId="77777777" w:rsidTr="005F4C58">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00A8308A" w:rsidRPr="00A828E4" w14:paraId="6554AFD4" w14:textId="77777777" w:rsidTr="00CD7508">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B253BD" w14:textId="77777777" w:rsidR="00F86FA0" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JĘZYK </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E431B62" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7E280A" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65D2E345" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...18 lines deleted...]
-              <w:t>competences and skills</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6665AD86" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65BED740" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00A8308A" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3F7B" w:rsidRPr="004F0B10" w14:paraId="0CEDB553" w14:textId="77777777" w:rsidTr="005F4C58">
-[...115 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="6ECEF93A" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="599"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEA4256" w14:textId="11B02C28" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="009D046C" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FFD3C7" w14:textId="490C3990" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00107A7C" w:rsidP="00A01352">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wita się i żegna</w:t>
+            </w:r>
+            <w:r w:rsidR="004945E2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A01352" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>za pomocą wyrażeń</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello</w:t>
+            </w:r>
+            <w:r w:rsidR="002B506B" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6C60EC" w14:textId="77777777" w:rsidR="00A8308A" w:rsidRPr="00A828E4" w:rsidRDefault="00107A7C" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie, spontanicznie wita się i żegna z nauczycielem i kolegami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="5F946428" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153C0874" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3403FEE2" w14:textId="77777777" w:rsidR="00540561" w:rsidRPr="00A828E4" w:rsidRDefault="00540561" w:rsidP="00540561">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie zastosowanie wyrażeń: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It’s good to see you again. / </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B1D10A6" w14:textId="575DEBC4" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00540561" w:rsidP="00540561">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...83 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You too., </w:t>
+            </w:r>
+            <w:r w:rsidR="005E621C" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w odniesieniu do bohaterów kursu i kolegów </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>choć nie stosuje ich spontanicznie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65148738" w14:textId="492AACF2" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00540561" w:rsidP="00540561">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wyraża zadowolenie ze spotkania z kolegami, stosując wyrażenia: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>It’s good to see you again. / You too.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F285B" w:rsidRPr="004F0B10" w14:paraId="397CC26A" w14:textId="77777777" w:rsidTr="005F4C58">
-[...92 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="7F0A1652" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="869"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C224FD6" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D069A34" w14:textId="18BEAE65" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie pytanie o </w:t>
+            </w:r>
+            <w:r w:rsidR="007854C5" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>literowanie wyrazów</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="007854C5" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How do </w:t>
+            </w:r>
+            <w:r w:rsidR="00540561" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...88 lines deleted...]
-              <w:t>in the same habitat?</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="007854C5" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spell …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? i </w:t>
+            </w:r>
+            <w:r w:rsidR="007854C5" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>stara się przeliterować poznane nazwy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515683C6" w14:textId="44BD36B2" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie zadaje pytanie o </w:t>
+            </w:r>
+            <w:r w:rsidR="007854C5" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to jak literuje się poszczególne wyrazy i bezbłędnie literuje poznane nazwy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F285B" w:rsidRPr="004F0B10" w14:paraId="0D0279B1" w14:textId="77777777" w:rsidTr="005F4C58">
-[...135 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="2240B4CC" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41074E5C" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505601F4" w14:textId="09693A9B" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie pytania o położenie: Is there a …? i zazwyczaj poprawnie udziela odpowiedzi: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes, there is., No, there isn’t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E95C203" w14:textId="238F0DF2" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrafi zapytać o położenie przedmiotów i udzielić odpowiedz, również w sytuacjach codziennych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="53551F3E" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="633"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B54E043" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1568FF98" w14:textId="1B05AB3D" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="005E621C" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z pomocą nauczyciela przypomina sobie i używa poznanego dotychczas słownictwa (z kurów </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bugs Team 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bugs Team 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782234EB" w14:textId="7ED8EFAE" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="005E621C" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pamięta i używa poznanego dotychczas słownictwa (z kurów </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bugs Team 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bugs Team 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="00808F31" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="633"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462546DD" w14:textId="77777777" w:rsidR="00711F82" w:rsidRPr="00A828E4" w:rsidRDefault="00711F82" w:rsidP="00711F82">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1C696C" w14:textId="4F359B05" w:rsidR="00711F82" w:rsidRPr="00A828E4" w:rsidRDefault="00711F82" w:rsidP="00711F82">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi wskazać właściwe rysunki, słuchając historyjki </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...56 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>It’s good to see you again</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>! Umie ustalić kolejność wydarzeń na podstawie słuchanego tekstu i ilustracji, odpowiedzieć na pytania pomocnicze nauczyciela dotyczące historyjki i opowiedzieć historyjkę z użyciem kluczowych słów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2005259C" w14:textId="5D2FC841" w:rsidR="00711F82" w:rsidRPr="00A828E4" w:rsidRDefault="00711F82" w:rsidP="00711F82">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie dokładnie pełną treść historyjki </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>when</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It’s good to see you again. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odczas jej słuchania potrafi wskazać właściwe rysunki, samodzielnie ustala kolejność wydarzeń i domyśla się dalszego przebiegu akcji na podstawie ilustracji. Przewiduje wypowiedzi bohaterów w kolejnych scenach historyjki. Odpowiada na szczegółowe pytania nauczyciela dotyczące historyjki, zadaje proste pytania kolegom. Opowiada historyjkę albo własnymi słowami, albo zachowując wierność z oryginałem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F285B" w:rsidRPr="004F0B10" w14:paraId="4EAE98F6" w14:textId="77777777" w:rsidTr="005F4C58">
-[...109 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="54318E54" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23035125" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514CB79B" w14:textId="06AAACFE" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i tworzy pytania i odpowiedzi z konstrukcją </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there is/ there are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, np.: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is there a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dragonfly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes, there is./ No, there isn’t.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072C93DF" w14:textId="202A4530" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i samodzielnie tworzy pytania i odpowiedzi z konstrukcją </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there is/ there are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, np.: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is there a dtagonfly in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>picture</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...107 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes, there is./ No, there isn’t.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="2CF0C560" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6905BE37" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5F29BC" w14:textId="70DA3E98" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>asking and answering questions about interrupted past activities</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jeśli pytania są poparte pomocniczymi gestami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D0DE67" w14:textId="7FA0325E" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s this?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F285B" w:rsidRPr="004F0B10" w14:paraId="30CCC724" w14:textId="77777777" w:rsidTr="005F4C58">
-[...252 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="5E477E8C" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="728C2F22" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F92AA9" w14:textId="53FFB08D" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE639E3" w14:textId="1324F8DA" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F285B" w:rsidRPr="004F0B10" w14:paraId="16C14DA6" w14:textId="77777777" w:rsidTr="005F4C58">
-[...49 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="3DB336BA" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="758"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE33E82" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BE1F12B" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EDE6D9" w14:textId="725FBC84" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="004D571C" w:rsidP="00E55B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrafi śpiewać piosenki i mówić rymowanki</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC63C1" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It’s good to see you </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>again!</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC63C1" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EC63C1" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00620381">
-[...160 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The Bug Alphabet</w:t>
+            </w:r>
+            <w:r w:rsidR="007B0844" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kiedy towarzyszy im nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BDDFC9" w14:textId="2E27CDC1" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wykonuje odpowiednie gesty do słów piosenek i śpiewa</w:t>
+            </w:r>
+            <w:r w:rsidR="007B0844" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...113 lines deleted...]
-              <w:t>-ed</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007B0844" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">je </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wraz</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393EEA67" w14:textId="74B99E54" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z nagraniem</w:t>
+            </w:r>
+            <w:r w:rsidR="007B0844" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz próbuje śpiewać samodzielnie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B143FA" w:rsidRPr="004F0B10" w14:paraId="3DEFB221" w14:textId="77777777" w:rsidTr="005F4C58">
-[...239 lines deleted...]
-              <w:t>expressing feelings when speaking</w:t>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="4415CA7A" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F475816" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0B07A8" w14:textId="7C42CC12" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uczestniczy w zabaw</w:t>
+            </w:r>
+            <w:r w:rsidR="004D571C" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="004D571C" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Do you remember?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35316C55" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uczestniczy z zabawach językowych, przejmuje rolę nauczyciela i prowadzi zabawy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F3FD7" w:rsidRPr="004F0B10" w14:paraId="2DBF1448" w14:textId="77777777" w:rsidTr="005F4C58">
-[...475 lines deleted...]
-              <w:t>developing reading fluency</w:t>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="416E69A4" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13057CBF" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="548F575E" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Odszukuje szczegóły na obrazku.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D0D454" w14:textId="77777777" w:rsidR="00EC63C1" w:rsidRPr="00A828E4" w:rsidRDefault="00EC63C1" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Odszukuje szczegóły na obrazku.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02464F59" w14:textId="77777777" w:rsidR="00EF14B0" w:rsidRDefault="00EF14B0" w:rsidP="009F285B">
+    <w:p w14:paraId="04D5FF0D" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidSect="00A8308A">
+          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A635DE" w14:textId="241FA296" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="002213AB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:ind w:right="-597"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UNIT 1 – </w:t>
+      </w:r>
+      <w:r w:rsidR="004D571C" w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>On safari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236D5C91" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C19DB8" w14:textId="76AAA7B9" w:rsidR="004A5ABB" w:rsidRPr="004F0B10" w:rsidRDefault="004A5ABB" w:rsidP="009F285B">
+    <w:p w14:paraId="3584F520" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
       <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+    </w:p>
+    <w:p w14:paraId="48BCAD48" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Unit 2</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="6433"/>
+        <w:gridCol w:w="6433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A5ABB" w:rsidRPr="004F0B10" w14:paraId="7D6DEB73" w14:textId="77777777" w:rsidTr="008731E2">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00772AB5" w:rsidRPr="00A828E4" w14:paraId="052D161E" w14:textId="77777777" w:rsidTr="00DB07BB">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09508923" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JĘZYK </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A9BF5B" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="181EF661" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DEA580" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...18 lines deleted...]
-              <w:t>competences and skills</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56801D87" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF9B1F7" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001449DE" w:rsidRPr="004F0B10" w14:paraId="0386F155" w14:textId="77777777" w:rsidTr="002D0C91">
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="1F9E3CB6" w14:textId="77777777" w:rsidTr="00DB07BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB63805" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="428FD75B" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="009D046C" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23459919" w14:textId="67C0740D" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="002F5A6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0701F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dzikie zwierzęta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0701F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kangaroo, rhino, cheetah, tiger, whale, gorilla, shark, lizard</w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i z </w:t>
+            </w:r>
+            <w:r w:rsidR="00A828E4" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pomocą</w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nauczyciela określa co jedzą</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0701F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="400F2228" w14:textId="60E3312E" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="002F5A6B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bez problemu nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0701F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dzikie </w:t>
+            </w:r>
+            <w:r w:rsidR="00B04D29" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zwierzęta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oraz informuje co jedzą (</w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sharks eat fish</w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="04DBA79F" w14:textId="77777777" w:rsidTr="00B378E1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6901689E" w14:textId="77777777" w:rsidR="000257DA" w:rsidRPr="00A828E4" w:rsidRDefault="000257DA" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23807576" w14:textId="1E0E4167" w:rsidR="00B378E1" w:rsidRPr="00A828E4" w:rsidRDefault="00B378E1" w:rsidP="00B378E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>środowiska życia zwierząt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jungle, desert, sea, grasslands, river</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie określa </w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>środowiska życia zwierząt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Sharks live in the sea</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76176351" w14:textId="30A20425" w:rsidR="000257DA" w:rsidRPr="00A828E4" w:rsidRDefault="000257DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4A062B" w14:textId="2C9F9972" w:rsidR="000257DA" w:rsidRPr="00A828E4" w:rsidRDefault="00B378E1" w:rsidP="00351E8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez problemu posługuje się nazwami </w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>środowisk życia zwierząt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Określa środowiska życia poznanych zwierząt oraz innych zwierząt, również tych żyjących w Polsce.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="79168EAA" w14:textId="77777777" w:rsidTr="00DB07BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03BDB8D8" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2068D797" w14:textId="493B4BC8" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zazwyczaj poprawnie posługę</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86FA0" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>się licz</w:t>
+            </w:r>
+            <w:r w:rsidR="000257DA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ebnikami w zakresie 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="000257DA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, z pomocą nauczyciela podaje liczbę wskazanych przedmiotów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71237A45" w14:textId="3E15FCCD" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biegle posługuje</w:t>
+            </w:r>
+            <w:r w:rsidR="000257DA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się liczebnikami w zakresie 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="000257DA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0093528A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, dokonuje prostych obliczeń.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="0DA72D0D" w14:textId="77777777" w:rsidTr="00DB07BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="108963E7" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CA4301" w14:textId="48A17AF2" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="00A237BA" w:rsidRPr="00C240A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ w </w:t>
+            </w:r>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the Bug t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wister</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477925AD" w14:textId="08192896" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poprawnie wymawia dźwięk </w:t>
+            </w:r>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r w:rsidR="00A237BA" w:rsidRPr="00C240A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w znanych mu słowach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="275D5323" w14:textId="77777777" w:rsidTr="00DB07BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A4683CA" w14:textId="77777777" w:rsidR="00024E75" w:rsidRPr="00A828E4" w:rsidRDefault="00024E75" w:rsidP="00024E75">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3A9673" w14:textId="71833BEC" w:rsidR="00024E75" w:rsidRPr="00A828E4" w:rsidRDefault="00024E75" w:rsidP="00024E75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guess and say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Draw/ Write</w:t>
+            </w:r>
+            <w:r w:rsidR="00711F82" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the words</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in your notebook. Open your books. Listen (to the </w:t>
+            </w:r>
+            <w:r w:rsidR="003B54D8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / to the song / and point). Act out the dialogue.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A6EDD1" w14:textId="77777777" w:rsidR="00024E75" w:rsidRPr="00A828E4" w:rsidRDefault="00024E75" w:rsidP="00024E75">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie wszystkie polecenia nauczyciela, również te związane z historyjką </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58AAB136" w14:textId="19FE45E4" w:rsidR="00024E75" w:rsidRPr="00A828E4" w:rsidRDefault="00024E75" w:rsidP="00024E75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i przygotowaniem rekwizytów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00772AB5" w:rsidRPr="00A828E4" w14:paraId="0862DF2D" w14:textId="77777777" w:rsidTr="00DB07BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1763"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DE12E0A" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B0091A" w14:textId="4D30FEC6" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00711F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi wskazać właściwe rysunki, słuchając historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="003B54D8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>On</w:t>
+            </w:r>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B54D8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>safari</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Umie ustalić kolejność wydarzeń na podstawie słuchanego tekstu i ilustracji, odpowiedzieć na pytania pomocnicze nauczyciela dotyczące historyjki, odegrać scenkę i opowiedzieć historyjkę z użyciem kluczowych słów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465A119F" w14:textId="66557C32" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00711F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie dokładnie pełną treść historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="00711F82" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>On safari</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86FA0" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F86FA0" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odczas jej słuchania potrafi wskazać właściwe rysunki, samodzielnie ustala kolejność wydarzeń i domyśla się dalszego przebieg</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86FA0" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u akcji na podstawie ilustracji. P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rzewiduje wypowiedzi bohaterów w kolejnych scenach historyjki. Odpowiada na szczegółowe pytania nauczyciela dotyczące historyjki, zadaje proste pytania kolegom. Odgrywa scenkę i opowiada historyjkę albo własnymi słowami, albo zachowując wierność z oryginałem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00772AB5" w:rsidRPr="00A828E4" w14:paraId="63900DEE" w14:textId="77777777" w:rsidTr="00DB07BB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54186FBA" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48831D1E" w14:textId="7BB3B9E5" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00711F46">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6900ECF9" w14:textId="1661E866" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="25AF1ABE" w14:textId="77777777" w:rsidTr="00772AB5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="643"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28735EDF" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D0B4AB4" w14:textId="197E6532" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiał leksykalno</w:t>
+            </w:r>
+            <w:r w:rsidR="00C64776" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00711F46" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gramatyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="653DD659" w14:textId="63AA7E6A" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00637295">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i zazwyczaj poprawnie tworzy zdania </w:t>
+            </w:r>
+            <w:r w:rsidR="00637295" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oznajmujące</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E641F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w czasie present </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>simple</w:t>
+            </w:r>
+            <w:r w:rsidR="006E641F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z czasownik</w:t>
+            </w:r>
+            <w:r w:rsidR="003D36F9" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ami</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:r w:rsidR="003D36F9" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D36F9" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidR="003D36F9" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>live</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. os. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l.mn</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86FA0" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(Cheetahs) eat/don’t eat (vegetables)</w:t>
+            </w:r>
+            <w:r w:rsidR="003D36F9" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, (Sharks) live in the (sea)</w:t>
+            </w:r>
+            <w:r w:rsidR="00637295" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1054F106" w14:textId="6B02E61D" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00637295" w:rsidP="00637295">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swobodnie udziela informacji na temat </w:t>
+            </w:r>
+            <w:r w:rsidR="003D36F9" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tego, co</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jedzą </w:t>
+            </w:r>
+            <w:r w:rsidR="003D36F9" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zwierzęta oraz gdzie żyją</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="03114616" w14:textId="77777777" w:rsidTr="00772AB5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06959A11" w14:textId="77777777" w:rsidR="00711F82" w:rsidRPr="00A828E4" w:rsidRDefault="00711F82" w:rsidP="00711F82">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34442284" w14:textId="2FA3BC76" w:rsidR="00711F82" w:rsidRPr="00A828E4" w:rsidRDefault="00711F82" w:rsidP="00711F82">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i odpowiada na pytania typu: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Do (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gorillas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eat/ don’t eat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vegetables</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> używając zwrotów: Yes, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do. / No, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> don’t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ECFF77" w14:textId="3FFCD9C8" w:rsidR="00711F82" w:rsidRPr="00A828E4" w:rsidRDefault="00711F82" w:rsidP="00711F82">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie zadaje pytania o </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11D54" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>to, co jedzą zwierzęta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i udziela na nie odpowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009320FA" w:rsidRPr="00A828E4" w14:paraId="5D4BF51E" w14:textId="77777777" w:rsidTr="00772AB5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57929069" w14:textId="77777777" w:rsidR="009320FA" w:rsidRPr="00A828E4" w:rsidRDefault="009320FA" w:rsidP="009320FA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBAF618" w14:textId="0DFE75BF" w:rsidR="009320FA" w:rsidRPr="00A828E4" w:rsidRDefault="009320FA" w:rsidP="009320FA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jeśli pytania są poparte pomocniczymi gestami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10851A3B" w14:textId="75F7D31C" w:rsidR="009320FA" w:rsidRPr="00A828E4" w:rsidRDefault="009320FA" w:rsidP="009320FA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s this?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00772AB5" w:rsidRPr="00A828E4" w14:paraId="1668098C" w14:textId="77777777" w:rsidTr="00772AB5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="460755C4" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22722030" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F499F11" w14:textId="1D3FB356" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5" w:rsidP="00772AB5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i poleceni</w:t>
+            </w:r>
+            <w:r w:rsidR="002B506B" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz próbuje sam je wydawać.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="36DB1901" w14:textId="77777777" w:rsidTr="00772AB5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30430671" w14:textId="77777777" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="005F0900" w:rsidP="005F0900">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="165AFAF0" w14:textId="77777777" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="005F0900" w:rsidP="005F0900">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B599384" w14:textId="727045F8" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="005F0900" w:rsidP="005F0900">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi śpiewać piosenki i mówić rymowanki: </w:t>
+            </w:r>
+            <w:r w:rsidR="004D571C" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Animals </w:t>
+            </w:r>
+            <w:r w:rsidR="00A828E4" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>chant, What</w:t>
+            </w:r>
+            <w:r w:rsidR="004D571C" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do they eat song</w:t>
+            </w:r>
+            <w:r w:rsidR="007B0844" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Bug twister, Where do they </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007B0844" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>live?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007B0844" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiedy towarzyszy im nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="767D0FFB" w14:textId="0F23C195" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="005F0900" w:rsidP="005F0900">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrafi samodzielnie śpiewać piosenki i recytować rymowanki, wzbogacając je o ruch sceniczny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="5FAE91A2" w14:textId="77777777" w:rsidTr="00772AB5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E5B08EB" w14:textId="77777777" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="005F0900" w:rsidP="005F0900">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAFC0A3" w14:textId="424AE411" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="005F0900" w:rsidP="005F0900">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="004D571C" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spike’s top three game, Watch out for the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004D571C" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>shark!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D571C" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="007B0844" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Memory game, Similarities,  I s</w:t>
+            </w:r>
+            <w:r w:rsidR="003D36F9" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="000B09E4">
-[...142 lines deleted...]
-              <w:t>using photos to help understanding</w:t>
+            <w:r w:rsidR="007B0844" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y with Bugs eye </w:t>
+            </w:r>
+            <w:r w:rsidR="004D571C" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bierze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w nich aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137DE45D" w14:textId="174A010C" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="005F0900" w:rsidP="005F0900">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady nowych gier i bierze w nich aktywny udział, przejmując rolę prowadzącego zabawę</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001449DE" w:rsidRPr="004F0B10" w14:paraId="3436A018" w14:textId="77777777" w:rsidTr="002D0C91">
-[...1934 lines deleted...]
-              <w:t>recognising and evaluating own progress</w:t>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="5EC7C348" w14:textId="77777777" w:rsidTr="00772AB5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4715E97D" w14:textId="77777777" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="005F0900" w:rsidP="005F0900">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAB40FE" w14:textId="425F0130" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="005F0900" w:rsidP="005F0900">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ćwiczy sprawności manualne podczas wycinania kart z rysunkami, wykonywania rysunków, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE92F47" w14:textId="083427D3" w:rsidR="005F0900" w:rsidRPr="00A828E4" w:rsidRDefault="007B0844" w:rsidP="005F0900">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie wykonuje</w:t>
+            </w:r>
+            <w:r w:rsidR="005F0900" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> własne </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">materiały plastyczne potrzebne do pracy na lekcji, wykonuje również dodatkowe karty </w:t>
+            </w:r>
+            <w:r w:rsidR="00A237BA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z obrazkami i rysunki.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="760255F0" w14:textId="77777777" w:rsidR="00EF14B0" w:rsidRDefault="00EF14B0" w:rsidP="009F285B">
+    <w:p w14:paraId="5B1D3407" w14:textId="77777777" w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidRDefault="00772AB5">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00772AB5" w:rsidRPr="00A828E4" w:rsidSect="00772AB5">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A719A6C" w14:textId="5508F652" w:rsidR="004D571C" w:rsidRPr="00A828E4" w:rsidRDefault="004D571C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A5E4E0A" w14:textId="45A81415" w:rsidR="004A5ABB" w:rsidRPr="004F0B10" w:rsidRDefault="004A788F" w:rsidP="009F285B">
+    <w:p w14:paraId="6EF1668B" w14:textId="77777777" w:rsidR="004D571C" w:rsidRPr="00A828E4" w:rsidRDefault="004D571C" w:rsidP="004D571C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+    </w:p>
+    <w:p w14:paraId="69D1FDFF" w14:textId="77777777" w:rsidR="004D571C" w:rsidRPr="00A828E4" w:rsidRDefault="004D571C" w:rsidP="004D571C">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Unit 3</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD8C03A" w14:textId="145D02BD" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:ind w:right="-738"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIT 2 – </w:t>
       </w:r>
+      <w:r w:rsidR="003D36F9" w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>What’s the matter, Tiger</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5553400B" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CCD111" w14:textId="06C98969" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="6433"/>
+        <w:gridCol w:w="6433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A788F" w:rsidRPr="004F0B10" w14:paraId="0F12273B" w14:textId="77777777" w:rsidTr="007C5F11">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00A84EBB" w:rsidRPr="00A828E4" w14:paraId="5739F3FD" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0334CDBA" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JĘZYK </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC50F7F" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F03415" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270AFC45" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...18 lines deleted...]
-              <w:t>competences and skills</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7CB99B" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AE967A5" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3661" w:rsidRPr="004F0B10" w14:paraId="3CB1919F" w14:textId="77777777" w:rsidTr="002D0C91">
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="6F9211A1" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655222F3" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B13AFA7" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D46584E" w14:textId="519B111C" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>części ciała</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zwierz</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ąt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>whiskers, tongue, mouth, teeth, body, wings, tail, claws</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i z pomoc</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ą</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nauczyciela określa </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jakie części ciała mają zwierzęta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB6A2D7" w14:textId="73F64D49" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bez problemu nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">części ciała zwierząt i określa jakie części ciała </w:t>
+            </w:r>
+            <w:r w:rsidR="00A828E4" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mają</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wskazane zwierzęta.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="72B090EC" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51BB53AF" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5330F9" w14:textId="38F4611F" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nazywa cechy części ciała zwierząt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>short, long, sharp, strong, thin, thick</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...83 lines deleted...]
-              <w:t>making predictions to understand a text</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Z pomocą nauczyciela</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cechy części ciała zwierząt (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>It’s got (short legs). It hasn’t got (a tail</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8A822C" w14:textId="212E50FC" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez problemu posługuje się nazwami </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cech ciała</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zwierząt. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bez problemu o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kreśla </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cechy części ciała</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> poznanych zwierząt</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3661" w:rsidRPr="004F0B10" w14:paraId="05C4B5CC" w14:textId="77777777" w:rsidTr="002D0C91">
-[...160 lines deleted...]
-              <w:t>using extreme adjectives</w:t>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="264DBF54" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AB49DC0" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E14BDDD" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zazwyczaj poprawnie posługę się liczebnikami w zakresie 10-100, z pomocą nauczyciela podaje liczbę wskazanych przedmiotów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC4D5DF" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biegle posługuje się liczebnikami w zakresie 10-100, dokonuje prostych obliczeń.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3661" w:rsidRPr="004F0B10" w14:paraId="54DA2D0F" w14:textId="77777777" w:rsidTr="007C5F11">
-[...84 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="0C9DC557" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FB1C1F9" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316B39BC" w14:textId="75297740" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F071"/>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the Bug twister</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7992B7B0" w14:textId="2D6BFD3D" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EBB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F071"/>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ w znanych mu słowach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="42A8378F" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BA84B63" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2260D1F5" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guess and say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Draw/ Write the words in your notebook. Open your books. Listen (to the chant / to the song / and point). Act out the dialogue.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7763784C" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie wszystkie polecenia nauczyciela, również te związane z historyjką </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E0AE2B6" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i przygotowaniem rekwizytów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A84EBB" w:rsidRPr="00A828E4" w14:paraId="180246EA" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1763"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A6841D0" w14:textId="77777777" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB1B2BD" w14:textId="31322A29" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi wskazać właściwe rysunki, słuchając historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF47BE" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What’s the matter, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CF47BE" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tiger?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Umie ustalić kolejność wydarzeń na podstawie słuchanego tekstu i ilustracji, odpowiedzieć na pytania pomocnicze nauczyciela dotyczące historyjki, odegrać scenkę i opowiedzieć historyjkę z użyciem kluczowych słów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6822BEE5" w14:textId="28613969" w:rsidR="003D36F9" w:rsidRPr="00A828E4" w:rsidRDefault="003D36F9" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie dokładnie pełną treść historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF47BE" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What’s the matter, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CF47BE" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tiger?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...41 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F778E9">
-[...5 lines deleted...]
-              <w:t>to talk about experiences</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odczas jej słuchania potrafi wskazać właściwe rysunki, samodzielnie ustala kolejność wydarzeń i domyśla się dalszego przebiegu akcji na podstawie ilustracji. Przewiduje wypowiedzi bohaterów w kolejnych scenach historyjki. Odpowiada na szczegółowe pytania nauczyciela dotyczące historyjki, zadaje proste pytania kolegom. Odgrywa scenkę i opowiada historyjkę albo własnymi słowami, albo zachowując wierność z oryginałem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3661" w:rsidRPr="004F0B10" w14:paraId="5649119E" w14:textId="77777777" w:rsidTr="007C5F11">
-[...86 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w14:paraId="0991C979" w14:textId="77777777" w:rsidTr="00B50A2A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="697"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="218A4FB5" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522091B1" w14:textId="62523393" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poproszony, wyraża zaniepokojenie: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What’s the matter?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46822352" w14:textId="251FFB91" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>W sytuacji klasowej spontanicznie wyraża zaniepokojenie problemem lub sytuacja innych osób.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w14:paraId="104E35FB" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A672BD1" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5308BC3A" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1129EBF8" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="445A4067" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="643"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23798A18" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08B37F22" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiał leksykalno- gramatyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="378DDDA4" w14:textId="7F5D1B63" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...57 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie i zazwyczaj poprawnie tworzy zdania oznajmujące w czasie present simple z czasownik</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2189E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...35 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">have got </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w 1. os. l.poj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I’ve got/ have’t got (claws).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2927538D" w14:textId="5A3AE308" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6920E89B" w14:textId="66BAD918" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E88776C" w14:textId="74BB99DF" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swobodnie udziela informacji na temat tego, jakie części ciała mają zwierzęta </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2189E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>używając</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czasownika </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>have got</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1. os. l.poj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="4E804E21" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="556584E9" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A8C227" w14:textId="3C1539D8" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i odpowiada na pytania typu: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Have you got (teeth</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> używając zwrotów: Yes, I have. / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>No,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I haven’t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2D0E0A" w14:textId="4F93DFD4" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Samodzielnie zadaje pytania o to, jakie części ciała mają zwierzęta i udziela na nie odpowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="2FE73DEC" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15DE4AFA" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BEF0E19" w14:textId="56617F3E" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z pomocą nauczyciela informuje jakie części ciała mają zwierzęta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">używając czasu present simple z czasownikami </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">have got </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w 3. os. l.poj.: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>It’s got/ hasn’t got (short legs).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFC8E2D" w14:textId="5277C5FA" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swobodnie opisuje, jakie części ciała mają zwierzęta używając czasownika </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>have got</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3. os. l.poj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w14:paraId="6212A047" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B42202E" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D95689" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF3661">
-[...31 lines deleted...]
-              <w:t>ask and answer about experiences</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jeśli pytania są poparte pomocniczymi gestami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D986BC" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s this?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3661" w:rsidRPr="004F0B10" w14:paraId="51BCC5B3" w14:textId="77777777" w:rsidTr="007C5F11">
-[...190 lines deleted...]
-              <w:t>when you travel to new places?</w:t>
+      <w:tr w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w14:paraId="3974837D" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F9BB6A8" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BB3655" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1020128E" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3661" w:rsidRPr="004F0B10" w14:paraId="57D9B85D" w14:textId="77777777" w:rsidTr="007C5F11">
-[...246 lines deleted...]
-              <w:t>using a mind map to plan</w:t>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="306F67C8" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E52B33" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03B726BD" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2455C0A8" w14:textId="0FE0E1A5" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi śpiewać piosenki i mówić rymowanki: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which animal is that? </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,  I’ve</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> got whiskers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>song</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Bug twister, The cat </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiedy towarzyszy im nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CCB604" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrafi samodzielnie śpiewać piosenki i recytować rymowanki, wzbogacając je o ruch sceniczny.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3661" w:rsidRPr="004F0B10" w14:paraId="6698897B" w14:textId="77777777" w:rsidTr="007C5F11">
-[...216 lines deleted...]
-              <w:t>listening and showing interest</w:t>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="0DAD07A8" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CED4391" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7545D855" w14:textId="52911B47" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Spike’s mime game, The Animal gym </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Happy </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>families</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, What’s different? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, I spy with Bugs eye </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bierze w nich aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138919BC" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady nowych gier i bierze w nich aktywny udział, przejmując rolę prowadzącego zabawę</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3661" w:rsidRPr="004F0B10" w14:paraId="3DD28F59" w14:textId="77777777" w:rsidTr="007C5F11">
-[...422 lines deleted...]
-              <w:t>developing reading fluency</w:t>
+      <w:tr w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w14:paraId="7317CF55" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="420B8103" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6126C8" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ćwiczy sprawności manualne podczas wycinania kart z rysunkami, wykonywania rysunków, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0019A692" w14:textId="77777777" w:rsidR="00B50A2A" w:rsidRPr="00A828E4" w:rsidRDefault="00B50A2A" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie wykonuje własne materiały plastyczne potrzebne do pracy na lekcji, wykonuje również dodatkowe karty z obrazkami i rysunki.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C5BBE28" w14:textId="77777777" w:rsidR="002563B3" w:rsidRDefault="002563B3" w:rsidP="009F285B">
+    <w:p w14:paraId="5703CC89" w14:textId="3AAB993D" w:rsidR="00A828E4" w:rsidRDefault="00A828E4" w:rsidP="00A828E4">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7852"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3009636F" w14:textId="726BB33F" w:rsidR="00333F59" w:rsidRPr="004F0B10" w:rsidRDefault="00333F59" w:rsidP="009F285B">
+    <w:p w14:paraId="7E92105E" w14:textId="448ADE55" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00A828E4" w:rsidP="00A828E4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7852"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidSect="002213AB">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1417" w:right="678" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4122D0F9" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+    </w:p>
+    <w:p w14:paraId="48E797FB" w14:textId="237CC3CD" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13892"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Unit 4</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIT 3 – </w:t>
       </w:r>
+      <w:r w:rsidR="00695221" w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Talent Show</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BE45BB" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5986170F" w14:textId="191D821C" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="6433"/>
+        <w:gridCol w:w="6433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00196CA3" w:rsidRPr="004F0B10" w14:paraId="7E083AE7" w14:textId="77777777" w:rsidTr="00502D4A">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00695221" w:rsidRPr="00A828E4" w14:paraId="3C34321E" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A445F7" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JĘZYK </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="471D06B2" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F96BF11" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="152CD84E" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...10 lines deleted...]
-              <w:t>functions, competences and skills</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7472D5BD" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="747EB6B5" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7AB3" w:rsidRPr="004F0B10" w14:paraId="6CE90FE1" w14:textId="77777777" w:rsidTr="002D0C91">
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="2042C8FA" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3973862F" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FEF9863" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B5C33D" w14:textId="7AE89306" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00B50A2A">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50A2A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>czynności wykonywane w wolnym czasie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50A2A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dance, sing, play the guitar, make models, skateboard, play tennis, play basketball, rollerblade</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ride a bike, play </w:t>
+            </w:r>
+            <w:r w:rsidR="00F95CB6" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...97 lines deleted...]
-              <w:t>ding</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>football</w:t>
+            </w:r>
+            <w:r w:rsidR="00F95CB6" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F95CB6" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z pomocą nauczyciela określa jakie </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50A2A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>czynności wykonuje.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="690FDA9E" w14:textId="3BCF856A" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez problemu nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50A2A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>czynności wykonywane w wolnym czasie i informuje jakie czynności wykonuje.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7AB3" w:rsidRPr="004F0B10" w14:paraId="5AFC051E" w14:textId="77777777" w:rsidTr="002D0C91">
-[...77 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="3D65BFFD" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D24CFAD" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="483FE3CF" w14:textId="08A2CA1D" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00B44A01">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...68 lines deleted...]
-              <w:t>specific information</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sposoby wykonywania czynności</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fast, slowly, high, well, quietly, loudly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z pomocą nauczyciela określa </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jak wykonywane są czynności: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I can (sing) (quietly).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56134C5F" w14:textId="45F90831" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez problemu </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nazywa sposoby wykonywania czynności</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Bez problemu określa </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jak wykonywane są czynności</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7AB3" w:rsidRPr="004F0B10" w14:paraId="374855D1" w14:textId="77777777" w:rsidTr="002D0C91">
-[...142 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="49B63D55" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="038320D5" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="588F4FA3" w14:textId="7DBC2733" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zazwyczaj poprawnie posługę się liczebnikami w zakresie 1-100, z pomocą nauczyciela podaje liczbę wskazanych przedmiotów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEF0C44" w14:textId="3638C2D8" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biegle posługuje się liczebnikami w zakresie 1-100, dokonuje prostych obliczeń.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="12D41E1B" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F5BBB4B" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2D2F26" w14:textId="40B378BA" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ɑː</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the Bug twister</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397684DE" w14:textId="06D51236" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ɑː</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ w znanych mu słowach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="2D256160" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E93A309" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E27713" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guess and say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Draw/ Write the words in your notebook. Open your books. Listen (to the chant / to the song / and point). Act out the dialogue.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFECF78" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie wszystkie polecenia nauczyciela, również te związane z historyjką </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6A17F2" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i przygotowaniem rekwizytów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00695221" w:rsidRPr="00A828E4" w14:paraId="0C1B1024" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1763"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E157E23" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6994CB85" w14:textId="4C164845" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi wskazać właściwe rysunki, słuchając historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Umie ustalić kolejność wydarzeń na podstawie słuchanego tekstu i ilustracji, odpowiedzieć na pytania pomocnicze nauczyciela dotyczące historyjki, odegrać scenkę i opowiedzieć historyjkę z użyciem kluczowych słów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C50A01C" w14:textId="2BC49660" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie dokładnie pełną treść historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Talent Show.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odczas jej słuchania potrafi wskazać właściwe rysunki, samodzielnie ustala kolejność wydarzeń i domyśla się dalszego przebiegu akcji na podstawie ilustracji. Przewiduje wypowiedzi bohaterów w kolejnych scenach historyjki. Odpowiada na szczegółowe pytania nauczyciela dotyczące historyjki, zadaje proste pytania kolegom. Odgrywa scenkę i opowiada historyjkę albo własnymi słowami, albo zachowując wierność z oryginałem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="13C93AD2" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F94CFF2" w14:textId="77777777" w:rsidR="00E101A2" w:rsidRPr="00A828E4" w:rsidRDefault="00E101A2" w:rsidP="00B44A01">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="652D9C5B" w14:textId="647603AB" w:rsidR="00E101A2" w:rsidRPr="00A828E4" w:rsidRDefault="00E101A2" w:rsidP="00B44A01">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poproszony, wyraża obawę: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I’m scared.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AFA3301" w14:textId="76F30C59" w:rsidR="00E101A2" w:rsidRPr="00A828E4" w:rsidRDefault="00E101A2" w:rsidP="00B44A01">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B696FCE" w14:textId="23770321" w:rsidR="00E101A2" w:rsidRPr="00A828E4" w:rsidRDefault="00E101A2" w:rsidP="00B44A01">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>W sytuacji klasowej spontanicznie wyraża obawę.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B83A121" w14:textId="1E7DCE8B" w:rsidR="00E101A2" w:rsidRPr="00A828E4" w:rsidRDefault="00E101A2" w:rsidP="00B44A01">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E101A2" w:rsidRPr="00A828E4" w14:paraId="273CE890" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="646B7A86" w14:textId="77777777" w:rsidR="00E101A2" w:rsidRPr="00A828E4" w:rsidRDefault="00E101A2" w:rsidP="00B44A01">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4854E7" w14:textId="4DF3FE37" w:rsidR="00E101A2" w:rsidRPr="00A828E4" w:rsidRDefault="00E101A2" w:rsidP="00B44A01">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...34 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EDDCD1" w14:textId="246C6CBB" w:rsidR="00E101A2" w:rsidRPr="00A828E4" w:rsidRDefault="00E101A2" w:rsidP="00B44A01">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="73617DA6" w14:textId="77777777" w:rsidTr="008534C8">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F46AEA8" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55A76AF3" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiał leksykalno- gramatyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AE2471" w14:textId="7671C641" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="008534C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie i zazwyczaj poprawnie tworzy zdania oznajmujące z czasownik</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iem </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>since / for</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2189E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>He/She can</w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ can’t</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (play the guitar) w celu określenia jakie umiejętności posiada oraz jakie umiejętności posiadają inne osoby.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB8BE18" w14:textId="67100619" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swobodnie udziela informacji na temat tego, jakie </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>umiejętności posiada oraz jakie umiejętności posiadają inne osoby</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>używając</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czasownika </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">can </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44A01" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w l. poj.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7AB3" w:rsidRPr="004F0B10" w14:paraId="68A1D01F" w14:textId="77777777" w:rsidTr="00502D4A">
-[...85 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="6B122D43" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E1E4ED3" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC2E8DD" w14:textId="32DDB6D5" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i odpowiada na pytania typu: </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Can you</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dance</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> używając zwrotów: Yes, I </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>No,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>can’t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6C5C00" w14:textId="50C44FF7" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie zadaje pytania o to, </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>co ktoś potrafi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i udziela na nie odpowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00695221" w:rsidRPr="00A828E4" w14:paraId="3F582B69" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B456824" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B90651" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jeśli pytania są poparte pomocniczymi gestami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05343815" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s this?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00695221" w:rsidRPr="00A828E4" w14:paraId="143652B3" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3486344F" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B919A63" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDC79B8" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="4AF0E467" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="030F621E" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0033B826" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2C3377" w14:textId="35B60C19" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi śpiewać piosenki i mówić rymowanki: </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The hobbies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-              <w:t>yet</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at me</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>song</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Bug twister, </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>He can do that!</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiedy towarzyszy im nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BF4CC4" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrafi samodzielnie śpiewać piosenki i recytować rymowanki, wzbogacając je o ruch sceniczny.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7AB3" w:rsidRPr="004F0B10" w14:paraId="6086EA9E" w14:textId="77777777" w:rsidTr="00502D4A">
-[...175 lines deleted...]
-              <w:t>e</w:t>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="32562066" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16771E29" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CCBD18" w14:textId="360D4252" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Spike’s </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>shape</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> same order</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Do you remember</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My new robot </w:t>
+            </w:r>
+            <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">game, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I spy with Bugs eye </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bierze w nich aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="337F3662" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady nowych gier i bierze w nich aktywny udział, przejmując rolę prowadzącego zabawę</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7AB3" w:rsidRPr="004F0B10" w14:paraId="545466F1" w14:textId="77777777" w:rsidTr="00502D4A">
-[...1019 lines deleted...]
-              <w:t>recognising and evaluating own progress</w:t>
+      <w:tr w:rsidR="00695221" w:rsidRPr="00A828E4" w14:paraId="3219E444" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D25B7E1" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0C0FE0" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ćwiczy sprawności manualne podczas wycinania kart z rysunkami, wykonywania rysunków, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C9D5BF" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie wykonuje własne materiały plastyczne potrzebne do pracy na lekcji, wykonuje również dodatkowe karty z obrazkami i rysunki.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="719441C0" w14:textId="77777777" w:rsidR="005E29A7" w:rsidRDefault="005E29A7" w:rsidP="009F285B">
+    <w:p w14:paraId="1C152DD0" w14:textId="04704A4C" w:rsidR="003817CD" w:rsidRPr="00A828E4" w:rsidRDefault="003817CD" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1312B324" w14:textId="2C05B241" w:rsidR="00333F59" w:rsidRPr="004F0B10" w:rsidRDefault="003A3005" w:rsidP="009F285B">
+    <w:p w14:paraId="62DEE946" w14:textId="1CA80DF4" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+    </w:p>
+    <w:p w14:paraId="762C1637" w14:textId="145D2E40" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00D508E0">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Unit 5</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C400E0" w14:textId="77777777" w:rsidR="00695221" w:rsidRPr="00A828E4" w:rsidRDefault="00695221" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9E218C" w14:textId="77777777" w:rsidR="003817CD" w:rsidRPr="00A828E4" w:rsidRDefault="003817CD" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08ADC88F" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9748A3" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCA7F17" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067A6229" w14:textId="0193C746" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00F95CB6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D5070F8" w14:textId="320A97D6" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00F95CB6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6FC57E" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00F95CB6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20147957" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7FCC28" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC7F44B" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78785FC5" w14:textId="595FFA39" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13892"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIT 4 – </w:t>
       </w:r>
+      <w:r w:rsidR="008534C8" w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>My busy day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFEF80F" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7F3C15" w14:textId="69F865AC" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="6433"/>
+        <w:gridCol w:w="6433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331560" w:rsidRPr="004F0B10" w14:paraId="4939E83A" w14:textId="77777777" w:rsidTr="003F1446">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w14:paraId="53F674E6" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57205AC5" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...818 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JĘZYK </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4719BA" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B2A619" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="219AE965" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF89923" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3217BE90" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="43587DEA" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EF8C8C" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70EFAD66" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DC1A64" w14:textId="170F19CC" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa czynności </w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>codzienne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...34 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>get up, get dressed, have breakfast, brush my teeth, go to school, have lunch, have a shower, go to bed; every day</w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i z pomocą nauczyciela określa jakie czynności wykonuje</w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> codziennie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57ED3D60" w14:textId="0E35D9FD" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez problemu nazywa czynności </w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>codzienne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i informuje jakie czynności wykonuje.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="5391FE95" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F4A55E" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F78F97C" w14:textId="470558C7" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa zawody: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>teacher, firefighter, doctor, shop assistant, police officer, vet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F081171" w14:textId="577116DF" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bez problemu nazywa zawody</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="43BBB649" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34E36562" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B51F3F" w14:textId="5C52269F" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lub z pomocą nauczyciela określa godziny wykonywania czynności (pełne i połówki).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497C61AB" w14:textId="5EFF34BA" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez problemu </w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określa o jakich godzinach wykonuje czynności codzienne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="214A1537" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="134CEE35" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="095B1903" w14:textId="13CA2181" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zazwyczaj poprawnie posługę się liczebnikami w zakresie 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-100, z pomocą nauczyciela podaje liczbę wskazanych przedmiotów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DB2C95" w14:textId="4C740ACF" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biegle posługuje się liczebnikami w zakresie 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-100, dokonuje prostych obliczeń.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="73BA50F4" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="321CA497" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE304E2" w14:textId="257EE401" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F04C"/>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the Bug twister</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133F0548" w14:textId="504CDE0D" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F04C"/>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ w znanych mu słowach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="2E60235C" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DC08A84" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8EB6C1" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E70A0C">
-[...13 lines deleted...]
-              <w:t>than you would like</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guess and say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Draw/ Write the words in your notebook. Open your books. Listen (to the chant / to the song / and point). Act out the dialogue.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7405EAEB" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie wszystkie polecenia nauczyciela, również te związane z historyjką </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22122D4A" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i przygotowaniem rekwizytów.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533655" w:rsidRPr="004F0B10" w14:paraId="0987AAF9" w14:textId="77777777" w:rsidTr="003F1446">
-[...99 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="648B30CE" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1763"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39395218" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670F3C1B" w14:textId="1BE1FA01" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi wskazać właściwe rysunki, słuchając historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>My busy day</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Umie ustalić kolejność wydarzeń na podstawie słuchanego tekstu i ilustracji, odpowiedzieć na pytania pomocnicze nauczyciela dotyczące historyjki, odegrać scenkę i opowiedzieć historyjkę z użyciem kluczowych słów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E81CC65" w14:textId="3C113941" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie dokładnie pełną treść historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="00E101A2" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>My busy day</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...16 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odczas jej słuchania potrafi wskazać właściwe rysunki, samodzielnie ustala kolejność wydarzeń i domyśla się dalszego przebiegu akcji na podstawie ilustracji. Przewiduje wypowiedzi bohaterów w kolejnych scenach historyjki. Odpowiada na szczegółowe pytania nauczyciela dotyczące historyjki, zadaje proste pytania kolegom. Odgrywa scenkę i opowiada historyjkę albo własnymi słowami, albo zachowując wierność z oryginałem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="3A9AE6DD" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A9C0905" w14:textId="77777777" w:rsidR="00355C17" w:rsidRPr="00A828E4" w:rsidRDefault="00355C17" w:rsidP="00E101A2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F12C5ED" w14:textId="27CF733A" w:rsidR="00355C17" w:rsidRPr="00A828E4" w:rsidRDefault="00355C17" w:rsidP="00E101A2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...83 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj reaguje na polecenie: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Put your hand up, please</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00144FB1" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">raz wyraża zmeczenie: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I’m tired.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716BA50D" w14:textId="17772FB7" w:rsidR="00355C17" w:rsidRPr="00A828E4" w:rsidRDefault="00355C17" w:rsidP="00355C17">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W sytuacji klasowej spontanicznie reaguje i wydaje polecenie polecenie: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Put</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your hand up, please</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. oraz informuje o swoim zmęczeniu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E400F62" w14:textId="1D2361CD" w:rsidR="00355C17" w:rsidRPr="00A828E4" w:rsidRDefault="00355C17" w:rsidP="00E101A2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533655" w:rsidRPr="004F0B10" w14:paraId="6A88991E" w14:textId="77777777" w:rsidTr="003F1446">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="0B0268D0" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11C203BA" w14:textId="77777777" w:rsidR="00355C17" w:rsidRPr="00A828E4" w:rsidRDefault="00355C17" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B15A852" w14:textId="77777777" w:rsidR="00355C17" w:rsidRPr="00A828E4" w:rsidRDefault="00355C17" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E74301" w14:textId="77777777" w:rsidR="00355C17" w:rsidRPr="00A828E4" w:rsidRDefault="00355C17" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="35C84B29" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="767BB92B" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="037B9D03" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiał leksykalno- gramatyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38432F44" w14:textId="6611C145" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i zazwyczaj poprawnie tworzy zdania oznajmujące </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF0AD3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w czasie present simple, informując o tym, jakie czynności dnia codziennego wykonuje, o której godzinie:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...71 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+            <w:r w:rsidR="00DF0AD3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...118 lines deleted...]
-              <w:t>learning to learn: reading complex tables</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I (have breakfast) at (eight) o’clock.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04791FDE" w14:textId="29B625E4" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swobodnie udziela informacji na temat tego, jakie </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF0AD3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>czynności wykonuje codziennie i o której godzinie,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> używając czas</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF0AD3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>u present simple dla 1. osoby l. poj.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533655" w:rsidRPr="004F0B10" w14:paraId="2C429DB2" w14:textId="77777777" w:rsidTr="003F1446">
-[...85 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="170A7CCA" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FF8309F" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6E1D9A" w14:textId="5DEFB413" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i odpowiada na pytania typu: </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF0AD3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What time do you (have breakfast)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E726E9E" w14:textId="5D3C457A" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie zadaje pytania o </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF0AD3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">godzinę wykonywania czynności </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i udziela na nie odpowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="4B6206DE" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="760C7D47" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582F0DBE" w14:textId="765C6D57" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...97 lines deleted...]
-              <w:t>equesting information about a journey</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Rozumie i zadaje pytania o to, która jest godzina (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What time is it?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>) i z pomocą nauczyciela udziela na nie odpowiedzi (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>It’s (half past eleven</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202F2318" w14:textId="4B89109C" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Spontanicznie zadaje pytania o godzinę i spontanicznie informuje, która jest godzina.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533655" w:rsidRPr="004F0B10" w14:paraId="2D6FD5E2" w14:textId="77777777" w:rsidTr="003F1446">
-[...77 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="3E881C6A" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="018BC0AD" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE1327A" w14:textId="6B2B6A06" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...123 lines deleted...]
-              <w:t xml:space="preserve">optional/additional: Unit 5 test </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i zazwyczaj poprawnie tworzy zdania oznajmujące w czasie present simple z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w 3. os. l.poj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My </w:t>
+            </w:r>
+            <w:r w:rsidR="00F70334" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aunt</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70334" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a vet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D5A4B7C" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="696B65DE" w14:textId="0C62A85A" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582FD841" w14:textId="1D82FF22" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swobodnie udziela informacji na temat tego, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F70334" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jaki</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F70334" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zawód</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F70334" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wykonują osoby, które za, używając</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czasownika </w:t>
+            </w:r>
+            <w:r w:rsidR="00F70334" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="00F70334" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. os. l.poj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514603" w:rsidRPr="00514603" w14:paraId="7D59048E" w14:textId="77777777" w:rsidTr="003F1446">
-[...154 lines deleted...]
-              <w:t xml:space="preserve">Mid-Year test </w:t>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="7EA30C48" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08621F9D" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37636F6D" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jeśli pytania są poparte pomocniczymi gestami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB67492" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s this?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="11E95719" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="501B211D" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD23239" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DD82A3" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="53205B6F" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBF102E" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FDC9419" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2A3F52" w14:textId="66FC27D0" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi śpiewać piosenki i mówić rymowanki: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Play, play and play! </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, What time is it? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>song</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Bug twister, The jobs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, kiedy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> towarzyszy im nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCC2E7E" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrafi samodzielnie śpiewać piosenki i recytować rymowanki, wzbogacając je o ruch sceniczny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="1BAE35A7" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B608BFD" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E73A81" w14:textId="142C82E9" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Spike’s mime </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Every day chain </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, What’s your job? </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I spy with Bugs eye </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bierze w nich aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBC5FA5" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady nowych gier i bierze w nich aktywny udział, przejmując rolę prowadzącego zabawę</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="6FC64C48" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="054D1320" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E362BA" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ćwiczy sprawności manualne podczas wycinania kart z rysunkami, wykonywania rysunków, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464F6AF0" w14:textId="77777777" w:rsidR="00DF0AD3" w:rsidRPr="00A828E4" w:rsidRDefault="00DF0AD3" w:rsidP="00DF0AD3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie wykonuje własne materiały plastyczne potrzebne do pracy na lekcji, wykonuje również dodatkowe karty z obrazkami i rysunki.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="140E8B68" w14:textId="4D8ECB91" w:rsidR="003A3005" w:rsidRDefault="003A3005" w:rsidP="009F285B">
+    <w:p w14:paraId="256950DB" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00F95CB6">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A2452FD" w14:textId="7D00792E" w:rsidR="00331560" w:rsidRPr="004F0B10" w:rsidRDefault="00331560" w:rsidP="009F285B">
+    <w:p w14:paraId="544FAE36" w14:textId="77777777" w:rsidR="00F95CB6" w:rsidRPr="00A828E4" w:rsidRDefault="00F95CB6" w:rsidP="00F95CB6">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+    </w:p>
+    <w:p w14:paraId="761AB20B" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Unit 6</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B30DD46" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9FB51E" w14:textId="26A9128D" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13892"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIT 5 – </w:t>
       </w:r>
+      <w:r w:rsidR="00F70334" w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Let’s go shopping</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF43F93" w14:textId="20475A0F" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C56C118" w14:textId="573AB924" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DD8B00" w14:textId="082A2837" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="6433"/>
+        <w:gridCol w:w="6433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331560" w:rsidRPr="004F0B10" w14:paraId="210E9CAF" w14:textId="77777777" w:rsidTr="003F1446">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00F70334" w:rsidRPr="00A828E4" w14:paraId="2DD4FC68" w14:textId="77777777" w:rsidTr="00144FB1">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F3826E" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JĘZYK </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DFA0BC" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F261FEA" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A3491E" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...10 lines deleted...]
-              <w:t>functions, competences and skills</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37390081" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D53167" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE04DD" w:rsidRPr="004F0B10" w14:paraId="67E37B5F" w14:textId="77777777" w:rsidTr="003F1446">
-[...76 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="1908BD42" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE40044" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BEB0C6A" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="334824F0" w14:textId="5DD8F143" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3065" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rodzaje sklepów</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3065" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>toy shop, bakery, pet shop, bookshop, sweet shop, shoe shop, clothes shop, market</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3065" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i z pomocą nauczyciela określa </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4409" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>co można w nich kupić</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BDCA59" w14:textId="544D0C5B" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez problemu nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4409" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rodzaje sklepów</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i informuje jakie </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4409" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>co można w nich kupić</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="68857603" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F514971" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3D295A" w14:textId="34444B93" w:rsidR="007C4409" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="007C4409">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4409" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozpoznaje i nazywa budynki miejskie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4409" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...66 lines deleted...]
-              <w:t>following an infographic</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>school, hotel, hospital, post office, restaurant, train station.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7B644A" w14:textId="6DEAFEC8" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C36EFB" w14:textId="38DB62AA" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez problemu </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4409" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozpoznaje i nazywa budynki miejskie oraz informuje jakie budynki znajdują się w okolicy (np. w miejscu zamieszkania).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE04DD" w:rsidRPr="004F0B10" w14:paraId="74347315" w14:textId="77777777" w:rsidTr="003F1446">
-[...190 lines deleted...]
-              <w:t xml:space="preserve"> old things?</w:t>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="271FF0B8" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CF5A855" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6747A084" w14:textId="5364EA13" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zazwyczaj poprawnie posługę się liczebnikami w zakresie 1-100, z pomocą nauczyciela podaje liczbę wskazanych przedmiotów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E5C769" w14:textId="6174C9CB" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biegle posługuje się liczebnikami w zakresie 1-100, dokonuje prostych obliczeń.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE04DD" w:rsidRPr="004F0B10" w14:paraId="4E0B1B34" w14:textId="77777777" w:rsidTr="003F1446">
-[...165 lines deleted...]
-              <w:t>the Passive Voice to describe a process</w:t>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="12510BED" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F629A10" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BD1BC6" w14:textId="42B37D9B" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3065" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ð</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the Bug twister</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DF4B1A" w14:textId="6722EEA4" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3065" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ð</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ w znanych mu słowach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D745E" w:rsidRPr="004F0B10" w14:paraId="1D36B9A9" w14:textId="77777777" w:rsidTr="003F1446">
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="2B0762EE" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A4330BB" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB1412A" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guess and say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Draw/ Write the words in your notebook. Open your books. Listen (to the chant / to the song / and point). Act out the dialogue.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="411DA9D2" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie wszystkie polecenia nauczyciela, również te związane z historyjką </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A08B4A8" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i przygotowaniem rekwizytów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="32291AA5" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1763"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="556B0C64" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C7408F" w14:textId="301FCD7A" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi wskazać właściwe rysunki, słuchając historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3065" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Let’s go shopping</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Umie ustalić kolejność wydarzeń na podstawie słuchanego tekstu i ilustracji, odpowiedzieć na pytania pomocnicze nauczyciela dotyczące historyjki, odegrać scenkę i opowiedzieć historyjkę z użyciem kluczowych słów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25045477" w14:textId="4C469A61" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie dokładnie pełną treść historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3065" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Let’s go shopping</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...41 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odczas jej słuchania potrafi wskazać właściwe rysunki, samodzielnie ustala kolejność wydarzeń i domyśla się dalszego przebiegu akcji na podstawie ilustracji. Przewiduje wypowiedzi bohaterów w kolejnych scenach historyjki. Odpowiada na szczegółowe pytania nauczyciela dotyczące historyjki, zadaje proste pytania kolegom. Odgrywa scenkę i opowiada historyjkę albo własnymi słowami, albo zachowując wierność z oryginałem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="134AAB10" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DEFF55E" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72821CD3" w14:textId="5C6FC17B" w:rsidR="00935AA0" w:rsidRPr="00A828E4" w:rsidRDefault="00935AA0" w:rsidP="00935AA0">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...38 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie zastosowanie wyrażenia: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Excuse me</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. i poproszony, potrafi go użyć w dialogu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A517A7" w14:textId="36AEFF3A" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8928ED" w14:textId="47AFAC2E" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W sytuacji klasowej spontanicznie </w:t>
+            </w:r>
+            <w:r w:rsidR="00935AA0" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">używa wyrażenia: </w:t>
+            </w:r>
+            <w:r w:rsidR="00935AA0" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Excuse me</w:t>
+            </w:r>
+            <w:r w:rsidR="00935AA0" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F3DBF8" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D745E" w:rsidRPr="004F0B10" w14:paraId="503A7BFA" w14:textId="77777777" w:rsidTr="003F1446">
-[...86 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="750351A2" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="329142DB" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BE8E53" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E66B38E" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...46 lines deleted...]
-              <w:t>differentiating between fact and opinion</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D745E" w:rsidRPr="004F0B10" w14:paraId="389B7858" w14:textId="77777777" w:rsidTr="003F1446">
-[...198 lines deleted...]
-              <w:t>searching information</w:t>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="3FAF5408" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5FA838" w14:textId="77777777" w:rsidR="00935AA0" w:rsidRPr="00A828E4" w:rsidRDefault="00935AA0" w:rsidP="00935AA0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FC52344" w14:textId="77777777" w:rsidR="00935AA0" w:rsidRPr="00A828E4" w:rsidRDefault="00935AA0" w:rsidP="00935AA0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiał leksykalno- gramatyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E6C704" w14:textId="158A1E77" w:rsidR="00935AA0" w:rsidRPr="00A828E4" w:rsidRDefault="00935AA0" w:rsidP="00C170EE">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie i z pomocą nau</w:t>
+            </w:r>
+            <w:r w:rsidR="00C170EE" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czyciela tworzy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zdania oznajmujące w liczbie pojedynczej i </w:t>
+            </w:r>
+            <w:r w:rsidR="00C170EE" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mnogiej z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> konstrukcją </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there is/ there are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, np.: </w:t>
+            </w:r>
+            <w:r w:rsidR="00C170EE" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>There’s a (bakery)., There are (three clothes shops).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186D99BB" w14:textId="6EEB3E56" w:rsidR="00935AA0" w:rsidRPr="00A828E4" w:rsidRDefault="00935AA0" w:rsidP="00935AA0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i samodzielnie tworzy </w:t>
+            </w:r>
+            <w:r w:rsidR="00C170EE" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zdania oznajmujące w liczbie pojedynczej i mnogiej informując o tym co znajduje się na obrazku lub w okolicy (np. w miejscu zamieszkania).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D745E" w:rsidRPr="004F0B10" w14:paraId="6D98BE1B" w14:textId="77777777" w:rsidTr="003F1446">
-[...84 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="71BEAA18" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44377A1E" w14:textId="77777777" w:rsidR="00C170EE" w:rsidRPr="00A828E4" w:rsidRDefault="00C170EE" w:rsidP="00C170EE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DD3CED" w14:textId="1E801CAD" w:rsidR="00C170EE" w:rsidRPr="00A828E4" w:rsidRDefault="00C170EE" w:rsidP="00C170EE">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i z pomocą nauczyciela tworzy zdania przeczące w liczbie pojedynczej i mnogiej z konstrukcją </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there is/ there are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, np.: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...86 lines deleted...]
-              <w:t>making and performing a radio advert</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>There’s a (bakery)., There are (three clothes shops).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>There isn’t a (train station).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F54A81E" w14:textId="33D8EDE4" w:rsidR="00C170EE" w:rsidRPr="00A828E4" w:rsidRDefault="00C170EE" w:rsidP="00C170EE">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>There aren’t any (hotels).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC24ADD" w14:textId="395BC653" w:rsidR="00C170EE" w:rsidRPr="00A828E4" w:rsidRDefault="00C170EE" w:rsidP="00C170EE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie i samodzielnie tworzy zdania przeczące w liczbie pojedynczej i mnogiej informując o tym, czego nie ma na obrazku lub w okolicy (np. w miejscu zamieszkania).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D745E" w:rsidRPr="004F0B10" w14:paraId="2AB46536" w14:textId="77777777" w:rsidTr="003F1446">
-[...77 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="567E4A74" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3584E362" w14:textId="77777777" w:rsidR="007C4409" w:rsidRPr="00A828E4" w:rsidRDefault="007C4409" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4613FF2B" w14:textId="11E3F74F" w:rsidR="007C4409" w:rsidRPr="00A828E4" w:rsidRDefault="00C170EE" w:rsidP="00C170EE">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...163 lines deleted...]
-              <w:t xml:space="preserve"> test </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie zazwyczaj poprawnie tworzy zdania w 1. osobie l.poj. czasu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>present</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>continuous</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, informujące o tym, jakiego sklepu w danej chwili szuka: </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4409" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I’m looking for a (supermarket).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0830E2ED" w14:textId="77B70BCC" w:rsidR="007C4409" w:rsidRPr="00A828E4" w:rsidRDefault="005E2BEB" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Spontanicznie tworzy zdania informujące o tym, czego w danej chwili szuka</w:t>
+            </w:r>
+            <w:r w:rsidR="00806AAF" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i używa ich w dialogach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003731AB" w:rsidRPr="004F0B10" w14:paraId="106306EB" w14:textId="77777777" w:rsidTr="003F1446">
-[...41 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="4D956873" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09D003B3" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2AB33C" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00323E45">
-[...62 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jeśli pytania są poparte pomocniczymi gestami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2ACA07" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s this?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="097EC683" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77D4F1EB" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F51C506" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F004C60" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00144FB1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="59417828" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F923594" w14:textId="77777777" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="071E4C21" w14:textId="77777777" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305B4DE7" w14:textId="67539689" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi śpiewać piosenki i mówić rymowanki: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I like shopping </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, On </w:t>
+            </w:r>
+            <w:r w:rsidR="005E2BEB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the street</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BD0D2B">
-[...135 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>song</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Bug twister, In this town </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, kiedy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> towarzyszy im nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C86E6F" w14:textId="1D274200" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrafi samodzielnie śpiewać piosenki i recytować rymowanki, wzbogacając je o ruch sceniczny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="3034B682" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FAB7C95" w14:textId="77777777" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D7491B" w14:textId="730B22C0" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Spike’s top three </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Go to the bookshop </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, What’s there? </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I spy with Bugs eye </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006846A5">
-[...107 lines deleted...]
-              <w:t>recognising and evaluating own progress</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bierze w nich aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1C56A4" w14:textId="15FDCAC4" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady nowych gier i bierze w nich aktywny udział, przejmując rolę prowadzącego zabawę</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="2C2BB089" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="714A6666" w14:textId="77777777" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E475AB4" w14:textId="14D976D6" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ćwiczy sprawności manualne podczas wycinania kart z rysunkami, wykonywania rysunków, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226F8AC7" w14:textId="16D6B179" w:rsidR="003D3065" w:rsidRPr="00A828E4" w:rsidRDefault="003D3065" w:rsidP="003D3065">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie wykonuje własne materiały plastyczne potrzebne do pracy na lekcji, wykonuje również dodatkowe karty z obrazkami i rysunki.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="480DB09E" w14:textId="13A93BFE" w:rsidR="00331560" w:rsidRDefault="00331560" w:rsidP="009F285B">
+    <w:p w14:paraId="545575B6" w14:textId="77777777" w:rsidR="00F70334" w:rsidRPr="00A828E4" w:rsidRDefault="00F70334" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E6F2F27" w14:textId="76CDEA96" w:rsidR="008364C8" w:rsidRPr="004F0B10" w:rsidRDefault="008364C8" w:rsidP="009F285B">
+    <w:p w14:paraId="4437D806" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+    </w:p>
+    <w:p w14:paraId="1E6B08F9" w14:textId="27BBB280" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Unit 7</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66BB97E3" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B43F347" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA5B672" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C552274" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBB010A" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09679B97" w14:textId="1C94A58B" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13892"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIT 6 – </w:t>
       </w:r>
+      <w:r w:rsidR="00806AAF" w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Going on holiday</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C89E3C" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396B4E58" w14:textId="45BED2EE" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AECAC7" w14:textId="00A617BA" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="6433"/>
+        <w:gridCol w:w="6433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008364C8" w:rsidRPr="004F0B10" w14:paraId="1CB9DBDB" w14:textId="77777777" w:rsidTr="003F1446">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00806AAF" w:rsidRPr="00A828E4" w14:paraId="0F501677" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFEC1A4" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JĘZYK </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E5793B6" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CA6C82" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B18455" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...10 lines deleted...]
-              <w:t>functions, competences and skills</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="052E60D6" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F45AECF" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D0E9F" w:rsidRPr="004F0B10" w14:paraId="5D2AB94D" w14:textId="77777777" w:rsidTr="003F1446">
-[...101 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="1055BE7D" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7A8FDA" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EED4FA7" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="411568A6" w14:textId="04CA7155" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa czynności </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wykonywane podczas wakacji</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>taking photos, flying a kite, having a picnic, fishing, collecting shells, building a sandcastle, snorkelling, making a fire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i z pomocą nauczyciela określa jakie czynności wykonuje.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5C7DDF" w14:textId="1C307D44" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez problemu nazywa czynności </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wykonywane podczas wakacji</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i informuje jakie czynności wykonuje.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="4A4107CC" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4479793B" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FE7BEE" w14:textId="1B8DCBB9" w:rsidR="003765F3" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="003765F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>miejsca wakacyjne</w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...105 lines deleted...]
-              <w:t>ESDC: why is folk music important for different cultures?</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>: beach, mountains, forest, lake, city, village</w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i określa, gdzie znajdują się osoby przebywające na wakacjach.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="032CB2A4" w14:textId="616035D8" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CDE7C3" w14:textId="0E9BB9FC" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="003765F3" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bez problemu informuje, gdzie znajdują się osoby przebywające na wakacjach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071631F" w:rsidRPr="004F0B10" w14:paraId="2706C182" w14:textId="77777777" w:rsidTr="003F1446">
-[...100 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="247E5BB2" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10EBE57C" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CF9326" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zazwyczaj poprawnie posługę się liczebnikami w zakresie 10-100, z pomocą nauczyciela podaje liczbę wskazanych przedmiotów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4CEF1F" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biegle posługuje się liczebnikami w zakresie 10-100, dokonuje prostych obliczeń.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="4F297B28" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E907091" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="263B274B" w14:textId="464E8D07" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F049"/>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F068"/>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the Bug twister</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465F4010" w14:textId="620F3B6C" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poprawnie wymawia dźwięk /</w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F049"/>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F068"/>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ w znanych mu słowach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="53101839" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0566831A" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C0408E" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...74 lines deleted...]
-              <w:t>ixes</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guess and say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Draw/ Write the words in your notebook. Open your books. Listen (to the chant / to the song / and point). Act out the dialogue.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="127965B3" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie wszystkie polecenia nauczyciela, również te związane z historyjką </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563F3CE6" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i przygotowaniem rekwizytów.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071631F" w:rsidRPr="004F0B10" w14:paraId="57756251" w14:textId="77777777" w:rsidTr="003F1446">
-[...126 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="7A15E4B1" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1763"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B7E264A" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218FA7B9" w14:textId="2926C529" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi wskazać właściwe rysunki, słuchając historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Going on holiday</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Umie ustalić kolejność wydarzeń na podstawie słuchanego tekstu i ilustracji, odpowiedzieć na pytania pomocnicze nauczyciela dotyczące historyjki, odegrać scenkę i opowiedzieć historyjkę z użyciem kluczowych słów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F221896" w14:textId="0C9D8C08" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie dokładnie pełną treść historyjki </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Going on holiday</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...34 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odczas jej słuchania potrafi wskazać właściwe rysunki, samodzielnie ustala kolejność wydarzeń i domyśla się dalszego przebiegu akcji na podstawie ilustracji. Przewiduje wypowiedzi bohaterów w kolejnych scenach historyjki. Odpowiada na szczegółowe pytania nauczyciela dotyczące historyjki, zadaje proste pytania kolegom. Odgrywa scenkę i opowiada historyjkę albo własnymi słowami, albo zachowując wierność z oryginałem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="7395DA64" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34F34EF7" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75292C86" w14:textId="28640402" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="001B10A0" w:rsidP="001B10A0">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie wyrażenia określające samopoczucie: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I miss my friends., I’m bored</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I’m tired</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. oraz zaskoczenie: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What a surprise!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="479E05DE" w14:textId="079E4771" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W sytuacji klasowej spontanicznie </w:t>
+            </w:r>
+            <w:r w:rsidR="001B10A0" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informuje o swoim samopoczuciu oraz wyraża zaskoczenie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1453F2CA" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="36C06181" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56E81235" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200F5A0A" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FE02DC" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="747F254C" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D695274" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C8CF5A6" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiał leksykalno- gramatyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B89C0C" w14:textId="0A8E6521" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="003765F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i zazwyczaj poprawnie tworzy zdania oznajmujące </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w liczbie pojedynczej i mnogiej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w czasie present </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>continuous</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, informując o tym, jakie czynności </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">osoby wykonują w tym momencie: </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>I’m/ He’s/ She’s/ We’re/ You’re/ They’re (having a picnic).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534761C8" w14:textId="459E8F1C" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Swobodnie udziela informacji na temat tego, jakie czynności wykonuj</w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ą</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w danej chwili osoby</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, używając czasu present </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>continuous zarówno w liczbie pojedynczej jak i mnogiej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="69C748A6" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="890"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CC6C72D" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D3D8DA" w14:textId="47BA4535" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zazwyczaj poprawnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytani</w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What are you doing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A32CBF4" w14:textId="74634653" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Samodzielnie zadaje pytania o czynności</w:t>
+            </w:r>
+            <w:r w:rsidR="003765F3" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, które wykonują inne osoby</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i udziela na nie odpowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="6972AEE8" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0758AFDE" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="705F9D1B" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> talk about the future</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this?,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jeśli pytania są poparte pomocniczymi gestami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1AFD43" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s this?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071631F" w:rsidRPr="004F0B10" w14:paraId="6F666E39" w14:textId="77777777" w:rsidTr="003F1446">
-[...193 lines deleted...]
-              <w:t>using Present Simple to talk about future events</w:t>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="7E8A520C" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FACE3A1" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A58029" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26329BA8" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071631F" w:rsidRPr="004F0B10" w14:paraId="5653E5BD" w14:textId="77777777" w:rsidTr="003F1446">
-[...254 lines deleted...]
-              <w:t>listening for specific information</w:t>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="2DFC3481" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7A8448" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4631839D" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7493067B" w14:textId="676870AF" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi śpiewać piosenki i mówić rymowanki: </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Summer is great</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">! </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A family holisay</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>song</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Bug twister, </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What a good time!</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, kiedy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> towarzyszy im nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="476CA4D4" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrafi samodzielnie śpiewać piosenki i recytować rymowanki, wzbogacając je o ruch sceniczny.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071631F" w:rsidRPr="004F0B10" w14:paraId="5FDC2301" w14:textId="77777777" w:rsidTr="003F1446">
-[...33 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="0662729D" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F770A63" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D6436B" w14:textId="66E082F1" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Spike’s </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>shape</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...183 lines deleted...]
-              <w:t>understanding rhythm of a song</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hide and seek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5D4E" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Snap</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>game</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I spy with Bugs eye </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bierze w nich aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE53657" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady nowych gier i bierze w nich aktywny udział, przejmując rolę prowadzącego zabawę</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071631F" w:rsidRPr="004F0B10" w14:paraId="3756D185" w14:textId="77777777" w:rsidTr="003F1446">
-[...672 lines deleted...]
-              <w:t>giving a personal response to a text</w:t>
+      <w:tr w:rsidR="00122321" w:rsidRPr="00A828E4" w14:paraId="6FAE47B4" w14:textId="77777777" w:rsidTr="00122321">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09D39DB2" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16557309" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ćwiczy sprawności manualne podczas wycinania kart z rysunkami, wykonywania rysunków, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="672ACAAD" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie wykonuje własne materiały plastyczne potrzebne do pracy na lekcji, wykonuje również dodatkowe karty z obrazkami i rysunki.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54AD6CA9" w14:textId="3D91335D" w:rsidR="008364C8" w:rsidRDefault="008364C8" w:rsidP="009F285B">
+    <w:p w14:paraId="7EE8EF77" w14:textId="4937B193" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="066C5B45" w14:textId="606615AF" w:rsidR="00D664D6" w:rsidRPr="004F0B10" w:rsidRDefault="00D664D6" w:rsidP="009F285B">
+    <w:p w14:paraId="78A437D4" w14:textId="0D9F978C" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+    </w:p>
+    <w:p w14:paraId="3E85855D" w14:textId="1FFA81EB" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00D508E0">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Unit 8</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6856C8E5" w14:textId="6465DFB1" w:rsidR="001B10A0" w:rsidRPr="00A828E4" w:rsidRDefault="001B10A0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334375B9" w14:textId="77777777" w:rsidR="001B10A0" w:rsidRPr="00A828E4" w:rsidRDefault="001B10A0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A7F331" w14:textId="77777777" w:rsidR="00806AAF" w:rsidRPr="00A828E4" w:rsidRDefault="00806AAF" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CCDC714" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5B3CE7" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303C66AD" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183BBEF6" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47199B1D" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B291564" w14:textId="05D01C39" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00012537">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13892"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Goodbye</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Bugs Team!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22269298" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="6433"/>
+        <w:gridCol w:w="6433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D664D6" w:rsidRPr="004F0B10" w14:paraId="6D6F9625" w14:textId="77777777" w:rsidTr="003F1446">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="3B71CCE8" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD28F09" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JĘZYK </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74C6207C" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD93B8A" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BCE1F21" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...10 lines deleted...]
-              <w:t>functions, competences and skills</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8D3AE3" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E18E0B9" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311E2" w:rsidRPr="004F0B10" w14:paraId="5D535E56" w14:textId="77777777" w:rsidTr="003F1446">
-[...84 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="5F2E9F9B" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CEC6DC" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72AFB2F2" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5970E3A0" w14:textId="47B099BB" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00DE4F1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zazwyczaj poprawnie nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4F1F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elementy bagażu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4F1F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>backpack, suitcase, passport, camera, wallet, ticket, penknife, rope, whistle</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4F1F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...83 lines deleted...]
-              <w:t>identifying the main message of a story</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD958C0" w14:textId="5801E60B" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez pomyłek nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4F1F" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elementy bagażu oraz wymienia inne przedmioty, które można zabrać ze sobą w podróż.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311E2" w:rsidRPr="004F0B10" w14:paraId="0137891E" w14:textId="77777777" w:rsidTr="003F1446">
-[...200 lines deleted...]
-              <w:t>are popular in different countries around the world?</w:t>
+      <w:tr w:rsidR="00DE4F1F" w:rsidRPr="00A828E4" w14:paraId="295304FD" w14:textId="77777777" w:rsidTr="00DE4F1F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="791CE28D" w14:textId="77777777" w:rsidR="00DE4F1F" w:rsidRPr="00A828E4" w:rsidRDefault="00DE4F1F" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="642C4490" w14:textId="75570F6B" w:rsidR="00DE4F1F" w:rsidRPr="00A828E4" w:rsidRDefault="00DE4F1F" w:rsidP="00DE4F1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie przyimki: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>in, on, under</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i używa ich w zdaniach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="114F4692" w14:textId="7591CC49" w:rsidR="00DE4F1F" w:rsidRPr="00A828E4" w:rsidRDefault="00DE4F1F" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Określa położenie przedmiotów używając przyimków: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>in, on, under</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> również w sytuacjach codziennych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311E2" w:rsidRPr="004F0B10" w14:paraId="0CFD9134" w14:textId="77777777" w:rsidTr="003F1446">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="227B7847" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="553126C9" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A9D684" w14:textId="4B7EE26D" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...136 lines deleted...]
-              <w:t xml:space="preserve"> the future</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guess and say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Draw/ Write </w:t>
+            </w:r>
+            <w:r w:rsidR="00267E7A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the words </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in your notebook. Open your books. Listen (to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A828E4" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / to the song / and point). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Act out the dialogue.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45928EC2" w14:textId="0BF9EABD" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie wszystkie polecenia nauczyciela, również te związane z historyjką.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311E2" w:rsidRPr="004F0B10" w14:paraId="7EC53744" w14:textId="77777777" w:rsidTr="003F1446">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00267E7A" w:rsidRPr="00A828E4" w14:paraId="0B0A6E41" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75C2006D" w14:textId="77777777" w:rsidR="00267E7A" w:rsidRPr="00A828E4" w:rsidRDefault="00267E7A" w:rsidP="00267E7A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E973E20" w14:textId="3AE8BD5B" w:rsidR="00267E7A" w:rsidRPr="00A828E4" w:rsidRDefault="00267E7A" w:rsidP="00267E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi wskazać właściwe rysunki, słuchając historyjki </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Goodbye, Bugs Team!</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Umie ustalić kolejność wydarzeń na podstawie słuchanego tekstu i ilustracji, odpowiedzieć na pytania pomocnicze nauczyciela dotyczące historyjki, odegrać scenkę i opowiedzieć historyjkę z użyciem kluczowych słów.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B371415" w14:textId="223890E0" w:rsidR="00267E7A" w:rsidRPr="00A828E4" w:rsidRDefault="00267E7A" w:rsidP="00267E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie dokładnie pełną treść historyjki </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Goodbye, Bugs Team!</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...56 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>odczas jej słuchania potrafi wskazać właściwe rysunki, samodzielnie ustala kolejność wydarzeń i domyśla się dalszego przebiegu akcji na podstawie ilustracji. Przewiduje wypowiedzi bohaterów w kolejnych scenach historyjki. Odpowiada na szczegółowe pytania nauczyciela dotyczące historyjki, zadaje proste pytania kolegom. Odgrywa scenkę i opowiada historyjkę albo własnymi słowami, albo zachowując wierność z oryginałem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00012537" w:rsidRPr="00A828E4" w14:paraId="337E52B0" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0258DC5F" w14:textId="77777777" w:rsidR="00012537" w:rsidRPr="00A828E4" w:rsidRDefault="00012537" w:rsidP="00267E7A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="260AEC53" w14:textId="06431EC3" w:rsidR="00012537" w:rsidRPr="00A828E4" w:rsidRDefault="00012537" w:rsidP="00267E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie i zazwyczaj poprawnie stosuje zdanie wskazujące, gdzie coś się znajduje: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>It’s here/on the (table)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...88 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C18EE65" w14:textId="0A51F928" w:rsidR="00012537" w:rsidRPr="00A828E4" w:rsidRDefault="00012537" w:rsidP="00267E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wskazuje położenie przedmiotów spontanicznie, w sytuacjach klasowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="4AA24B37" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F0FC6AC" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B45B73C" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-              <w:t>modal verbs to talk about possible future events</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C935149" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311E2" w:rsidRPr="004F0B10" w14:paraId="0DB60652" w14:textId="77777777" w:rsidTr="003F1446">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="3912E97D" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="643"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C32830E" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DA6CC8" w14:textId="47C3BCC7" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie konstrukcję typu: </w:t>
+            </w:r>
+            <w:r w:rsidR="00012537" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I need</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …, stosuje ją z pomocą nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8BED13" w14:textId="5EB4313D" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje konstrukcje typu: </w:t>
+            </w:r>
+            <w:r w:rsidR="00012537" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I need</w:t>
+            </w:r>
+            <w:r w:rsidR="00012537" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...148 lines deleted...]
-              <w:t>equence</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…, </w:t>
+            </w:r>
+            <w:r w:rsidR="00012537" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>również spontanicznie w sytuacjach klasowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311E2" w:rsidRPr="004F0B10" w14:paraId="68D201E1" w14:textId="77777777" w:rsidTr="003F1446">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="36D4144F" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="474"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2594365B" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F601A6" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...201 lines deleted...]
-              <w:t>working with words: synonyms</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jeśli pytania są poparte pomocniczymi gestami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AA06D0" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie znaczenie zaimków pytających w pytaniach z czasownikiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What’s this? Who’s this?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311E2" w:rsidRPr="004F0B10" w14:paraId="36C1DF9A" w14:textId="77777777" w:rsidTr="003F1446">
-[...200 lines deleted...]
-              <w:t>tory</w:t>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="4DE3A028" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="011BDDC4" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25174B1F" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A9B078" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311E2" w:rsidRPr="004F0B10" w14:paraId="3C669177" w14:textId="77777777" w:rsidTr="003F1446">
-[...181 lines deleted...]
-              <w:t xml:space="preserve">optional/additional: Unit 8 test </w:t>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="2D9462EA" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3083F556" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5167BB75" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138F61D5" w14:textId="7C11FF06" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potrafi śpiewać piosenkę </w:t>
+            </w:r>
+            <w:r w:rsidR="00267E7A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Holiday, holiday</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiedy towarzyszy jej nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA8D22F" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrafi samodzielnie śpiewać piosenkę, wzbogacając ją o ruch sceniczny.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254547" w:rsidRPr="004F0B10" w14:paraId="33B7BA1E" w14:textId="77777777" w:rsidTr="003F1446">
-[...160 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="32C2EC06" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A37F01" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4C1498" w14:textId="0E856276" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0017437E">
-[...91 lines deleted...]
-              <w:t>recognising and evaluating own progress</w:t>
+            <w:r w:rsidR="00267E7A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I’m going on holiday and I need…, </w:t>
+            </w:r>
+            <w:r w:rsidR="00267E7A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bierze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w niej aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BECCC9" w14:textId="724B1FB0" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozumie zasady </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC57EA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i bierze w niej aktywny udział, przejmując rolę prowadzącego zabawę.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="475AD049" w14:textId="53AB5010" w:rsidR="00D664D6" w:rsidRDefault="00D664D6" w:rsidP="00D664D6">
+    <w:p w14:paraId="7880B0BC" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E2B52DF" w14:textId="0AFF8059" w:rsidR="00AD194F" w:rsidRPr="004F0B10" w:rsidRDefault="00AD194F" w:rsidP="00D664D6">
+    <w:p w14:paraId="575C1439" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+    </w:p>
+    <w:p w14:paraId="0280C2ED" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Unit 9</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C2A703" w14:textId="0886EEEC" w:rsidR="00D508E0" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B887F45" w14:textId="7E8741FE" w:rsidR="00DE161A" w:rsidRDefault="00DE161A" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25FBBBDD" w14:textId="4562DA3D" w:rsidR="00DE161A" w:rsidRDefault="00DE161A" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5B1E8A" w14:textId="77777777" w:rsidR="00DE161A" w:rsidRPr="00A828E4" w:rsidRDefault="00DE161A" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D52C1BF" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:ind w:right="-597"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CHRISTMAS</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADF951A" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="6362"/>
+        <w:gridCol w:w="6362"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD194F" w:rsidRPr="004F0B10" w14:paraId="6380A364" w14:textId="77777777" w:rsidTr="003F1446">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="02049499" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E67E2AE" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>JĘZYK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72701E0D" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523DC7B1" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2722AB97" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...10 lines deleted...]
-              <w:t>functions, competences and skills</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="781D94F9" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E8FB7C" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001609B9" w:rsidRPr="004F0B10" w14:paraId="19265493" w14:textId="77777777" w:rsidTr="003F1446">
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="631305A4" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C56F2D" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E588639" w14:textId="7DAF9720" w:rsidR="00364220" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00FC57EA">
+            <w:pPr>
+              <w:pStyle w:val="TMap"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozróżnia i zazwyczaj poprawnie nazywa symbole związane z Bożym Narodzeniem: </w:t>
+            </w:r>
+            <w:r w:rsidR="00364220" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>baubles, sack, Christmas stockings, turkey, Christmas pudding; Christmas tree, lights, paper chains, Father Christmas, presents, stars, coat, shoes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6509828E" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="TMap"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E27799" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bez pomyłek nazywa symbole związane</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4" w:rsidDel="00B56215">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z Bożym Narodzeniem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="6956E9BC" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BCC5558" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F2F8F9" w14:textId="1DFC9D29" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00FC57EA" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Z niewielką pomocą nauczyciela potrafi powiedzieć, jak ma na imię, ile ma lat oraz gdzie mieszka.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C46206E" w14:textId="7D1504F6" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00FC57EA" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie podaje podstawowe informacje na swój temat (imię, wiek, miejsce zamieszkania).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC57EA" w:rsidRPr="00A828E4" w14:paraId="01F8CCE7" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5565FBDA" w14:textId="77777777" w:rsidR="00FC57EA" w:rsidRPr="00A828E4" w:rsidRDefault="00FC57EA" w:rsidP="00FC57EA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="447BC066" w14:textId="453AC7DC" w:rsidR="00FC57EA" w:rsidRPr="00A828E4" w:rsidRDefault="00FC57EA" w:rsidP="00FC57EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...113 lines deleted...]
-              <w:t>to other people’s opinions?</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … / Write a letter. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Open your books. Listen to the song / and point)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A90D99A" w14:textId="306A2F7E" w:rsidR="00FC57EA" w:rsidRPr="00A828E4" w:rsidRDefault="00FC57EA" w:rsidP="00FC57EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie wszystkie polecenia nauczyciela.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001609B9" w:rsidRPr="004F0B10" w14:paraId="264F45BD" w14:textId="77777777" w:rsidTr="003F1446">
-[...85 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="6AAE3EE8" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D9793C" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="720CB8EE" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...120 lines deleted...]
-              <w:t>about what we eat?</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1F73E6" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001609B9" w:rsidRPr="004F0B10" w14:paraId="2BF50F46" w14:textId="77777777" w:rsidTr="003F1446">
-[...157 lines deleted...]
-              <w:t>reporting what someone said</w:t>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="4DA39805" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="867"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B029F7" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiał leksykalno - gramatyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3646C0D9" w14:textId="29A2297B" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z pomocą nauczyciela buduje zdania </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w czasie </w:t>
+            </w:r>
+            <w:r w:rsidR="00023073" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>resent simple</w:t>
+            </w:r>
+            <w:r w:rsidR="00023073" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informując, jak ma na imię, ile ma lat i gdzie mieszka. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53610FAF" w14:textId="096DAFF0" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie i spontanicznie podaje podstawowe informacje na swój temat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001609B9" w:rsidRPr="004F0B10" w14:paraId="11681656" w14:textId="77777777" w:rsidTr="003F1446">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="55CF64F3" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="905"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="180BE3CA" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D315C47" w14:textId="25C09A4D" w:rsidR="00FC57EA" w:rsidRPr="00A828E4" w:rsidRDefault="00023073" w:rsidP="00FC57EA">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z niewielką </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7F44" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pomocą</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nauczyciela potrafi skonstruować uprzejmą prośbę:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2E8C69" w14:textId="14203FA4" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00FC57EA" w:rsidP="00997891">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please, can I have</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ... </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CD4B52" w14:textId="0D591752" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie konstruuje uprzejmą prośbę i wykorzystuje ją w liście do Mikołaja.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="296CAF94" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="905"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1060A827" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671FACE4" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4538A708" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w14:paraId="1CE8777D" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="921"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49989A28" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5EBEC1" w14:textId="29905070" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śpiewa piosenkę </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC57EA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Father </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FC57EA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Christmas</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...180 lines deleted...]
-              <w:t>indefinite pronouns and adverbs</w:t>
+            <w:r w:rsidR="00FC57EA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiedy towarzyszy jej nagranie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C8E43B" w14:textId="68BE351C" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00EC63C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śpiewa piosenkę </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC57EA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Father Christmas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i wzbogaca ją o ruch sceniczny.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001609B9" w:rsidRPr="004F0B10" w14:paraId="4EBC6C29" w14:textId="77777777" w:rsidTr="003F1446">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00FC57EA" w:rsidRPr="00A828E4" w14:paraId="5FED7AF3" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D3CB7E6" w14:textId="77777777" w:rsidR="00FC57EA" w:rsidRPr="00A828E4" w:rsidRDefault="00FC57EA" w:rsidP="00FC57EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D67C2F4" w14:textId="2341AC6F" w:rsidR="00FC57EA" w:rsidRPr="00A828E4" w:rsidRDefault="00FC57EA" w:rsidP="00FC57EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pass the letter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...140 lines deleted...]
-              <w:t>different opinions</w:t>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bierze w niej aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AEE0A8" w14:textId="0B399E83" w:rsidR="00FC57EA" w:rsidRPr="00A828E4" w:rsidRDefault="00FC57EA" w:rsidP="00FC57EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gry i bierze w niej aktywny udział, przejmując rolę prowadzącego zabawę.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001609B9" w:rsidRPr="004F0B10" w14:paraId="3C0D4B25" w14:textId="77777777" w:rsidTr="003F1446">
-[...869 lines deleted...]
-              <w:t>giving a personal response to a text</w:t>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="52556480" w14:textId="77777777" w:rsidTr="00EC63C1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C79F88F" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E41578D" w14:textId="775B3B16" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ćwiczy sprawności manualne podczas wycinania koperty i przygotowania listu, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC86847" w14:textId="5682EA16" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie wykonuje kopertę i przygotowuje list.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="305C1FA2" w14:textId="77777777" w:rsidR="009D3676" w:rsidRDefault="009D3676" w:rsidP="00C02AEF">
+    <w:p w14:paraId="3492A806" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="505924D7" w14:textId="1BB95770" w:rsidR="00C02AEF" w:rsidRPr="004F0B10" w:rsidRDefault="00C02AEF" w:rsidP="00C02AEF">
+    <w:p w14:paraId="7944CFA9" w14:textId="1B0543DB" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:ind w:right="-597"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0B10">
+      <w:r w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unit </w:t>
+        <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00997891" w:rsidRPr="00A828E4">
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>Pancake Day</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDF6C4C" w14:textId="3408E57A" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545846A5" w14:textId="599B132A" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1413"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5494"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="6362"/>
+        <w:gridCol w:w="6362"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C02AEF" w:rsidRPr="004F0B10" w14:paraId="27C3E15E" w14:textId="77777777" w:rsidTr="002D0C91">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="2AAAD8AC" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15242F1F" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>JĘZYK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2830799A" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B5CB68" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...19 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6749330A" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...10 lines deleted...]
-              <w:t>functions, competences and skills</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E37F3CD" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4390F243" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681B43" w:rsidRPr="004F0B10" w14:paraId="67CD7618" w14:textId="77777777" w:rsidTr="002D0C91">
-[...83 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00997891" w:rsidRPr="00A828E4" w14:paraId="24607E42" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7746FA46" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023D0EF7" w14:textId="1579BE08" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00997891">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozróżnia i zazwyczaj poprawnie nazywa składniki naleśników oraz zwyczaje związane z Dniem Naleśnika: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pancakes, flour, milk, butte, egg, Easter Sunday</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...83 lines deleted...]
-              <w:t>scanning for main facts</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B73CBDB" w14:textId="33B303CA" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bez pomyłek nazywa składniki naleśników i zwyczaje związane z Dniem Naleśnika.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681B43" w:rsidRPr="004F0B10" w14:paraId="5982AC9A" w14:textId="77777777" w:rsidTr="002D0C91">
-[...168 lines deleted...]
-              <w:t>suffixes</w:t>
+      <w:tr w:rsidR="00997891" w:rsidRPr="00A828E4" w14:paraId="01E9A536" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24D87189" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E885A28" w14:textId="584713FD" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00997891">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z pomocą nauczyciela potrafi powiedzieć, jakie czynności należy wykonać, by zrobić naleśniki: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>toss, pancake races, pan, add, bowl, mix, mixture.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF76BA6" w14:textId="19F70159" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie podaje kolejne czynności, które należy wykonać, by zrobić naleśniki.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681B43" w:rsidRPr="004F0B10" w14:paraId="00655A83" w14:textId="77777777" w:rsidTr="002D0C91">
-[...119 lines deleted...]
-                <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:tr w:rsidR="00997891" w:rsidRPr="00A828E4" w14:paraId="0A65037C" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B73BD4A" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2231B453" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … / Write a letter. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Open your books. Listen to the song / and point)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DFA90B" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie wszystkie polecenia nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997891" w:rsidRPr="00A828E4" w14:paraId="617D5154" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60436285" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1427642E" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="463B06B6" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-              <w:t>using question tags to confirm information</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681B43" w:rsidRPr="004F0B10" w14:paraId="619F119B" w14:textId="77777777" w:rsidTr="002D0C91">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="079F6DD1" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F28862B" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AFE981" w14:textId="438C6149" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Z pomocą nauczyciela tworzy zdania w trybie rozkazującym, informujące o tym, jak do przygotować naleśniki.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="479DB116" w14:textId="640A4D18" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie i tworzy zdania w trybie rozkazującym.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997891" w:rsidRPr="00A828E4" w14:paraId="472B22A7" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="905"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="212A2FEB" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7D0EB4" w14:textId="2DF91BDC" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAA0267" w14:textId="3FE72818" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie polecenia oraz próbuje sam je wydawać.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997891" w:rsidRPr="00A828E4" w14:paraId="1B420531" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="921"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDD3676" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7F25E2" w14:textId="5F1B69EB" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śpiewa piosenkę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pancake song, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiedy towarzyszy jej nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DD20DA" w14:textId="48AB91A7" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śpiewa piosenkę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pancake song </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i wzbogaca ją o ruch sceniczny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997891" w:rsidRPr="00A828E4" w14:paraId="39469AA8" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ECDF2E8" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEC9169" w14:textId="189DB0C0" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...146 lines deleted...]
-              <w:t>modal verbs to talk about an event</w:t>
+            <w:r w:rsidR="00CC11BA" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pancake race</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bierze w niej aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07934EE7" w14:textId="77777777" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gry i bierze w niej aktywny udział, przejmując rolę prowadzącego zabawę.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681B43" w:rsidRPr="004F0B10" w14:paraId="4DAA27DA" w14:textId="77777777" w:rsidTr="002D0C91">
-[...1335 lines deleted...]
-              <w:t>Year test</w:t>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="2EDA407D" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42AA1DCF" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="134662B9" w14:textId="19C7B726" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ćwiczy sprawności manualne podczas wycinania i przygotowania papierowego naleśnika, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E46027D" w14:textId="6D58353C" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie wykonuje pracę plastyczną.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6159E2A8" w14:textId="77777777" w:rsidR="00C02AEF" w:rsidRPr="009F285B" w:rsidRDefault="00C02AEF" w:rsidP="001D6A56">
+    <w:p w14:paraId="2D3B0953" w14:textId="4CE1918A" w:rsidR="00997891" w:rsidRPr="00A828E4" w:rsidRDefault="00997891" w:rsidP="00D508E0">
       <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C02AEF" w:rsidRPr="009F285B" w:rsidSect="000862D0">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="63879646" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2940"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639CE886" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2940"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15914881" w14:textId="10195934" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:ind w:right="-597"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC11BA" w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Easter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01973EF4" w14:textId="22C6D6B9" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="6362"/>
+        <w:gridCol w:w="6362"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A828E4" w:rsidRPr="00A828E4" w14:paraId="333B0E51" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3E81F9" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>JĘZYK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F0CF9E1" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB376F" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07EA5932" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="446C8BA9" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1336AA97" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="0C0AEA7E" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA0FA63" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE568CB" w14:textId="5950A07D" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozróżnia i zazwyczaj poprawnie nazywa symbole związane z Wielkanocą: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>egg, Easter Sunday Easter Egg Roll, Easter Egg Hunts, Easter Parade, Good Friday, Easter bunny, basket, ham, race</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F08DB8" w14:textId="74817CEF" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="TMap"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61797859" w14:textId="32F715F8" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bez pomyłek nazywa symbole związane</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4" w:rsidDel="00B56215">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z Wielkanocą.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C223BB" w:rsidRPr="00A828E4" w14:paraId="5770EBDE" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19D2AD6E" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00C223BB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42541DA4" w14:textId="586FDF0B" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00C223BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z pomocą nauczyciela składa życzenia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wielkanocne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kolegom i reaguje na życzenia innych: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Happy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Easter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>., Thank you.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3001FDC3" w14:textId="2844C815" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00C223BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie, spontanicznie składa życzenia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wielkanocne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="1F0346E6" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22158F2C" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30225790" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … / Write a letter. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Open your books. Listen to the song / and point)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3085FB37" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie wszystkie polecenia nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="3D607596" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BC397D5" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A49BA5" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF3FDE8" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C223BB" w:rsidRPr="00A828E4" w14:paraId="5EDB3BA9" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="867"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388BE032" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00C223BB">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiał leksykalno - gramatyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6924BCCC" w14:textId="2F76B4DE" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00C223BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z pomocą nauczyciela buduje zdania </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oznajmujące w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czasie Present simple</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, potrzebne do złożenia życzeń </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wielkanocnych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416BC7C2" w14:textId="38FECBD1" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00C223BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buduje zdania </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oznajmujące w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czasie Present simple</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, potrzebne do złożenia życzeń </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wielkanocnych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="456CE918" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="905"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14829C0C" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A943BC" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0598792A" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="6CA358A7" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="921"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E371754" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2286FB03" w14:textId="30897148" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śpiewa piosenkę </w:t>
+            </w:r>
+            <w:r w:rsidR="00C223BB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The Easter song,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiedy towarzyszy jej nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F58618E" w14:textId="32957C30" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śpiewa piosenkę </w:t>
+            </w:r>
+            <w:r w:rsidR="00C223BB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the Easter song</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i wzbogaca ją o ruch sceniczny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="38B7E32A" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="518CF73A" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F54FF4" w14:textId="78E04C7B" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C223BB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Easter pictionary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bierze w niej aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0908FBFE" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gry i bierze w niej aktywny udział, przejmując rolę prowadzącego zabawę.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w14:paraId="467DCC3C" w14:textId="77777777" w:rsidTr="00CC11BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01929C53" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7083DC5D" w14:textId="24FE1892" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ćwiczy sprawności manualne podczas przygotowania </w:t>
+            </w:r>
+            <w:r w:rsidR="00C223BB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kartki wielkanocnej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA9CF2E" w14:textId="7BD099AF" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00CC11BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie wykonuje </w:t>
+            </w:r>
+            <w:r w:rsidR="00C223BB" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kartkę wielkanocną</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="41284535" w14:textId="40F3DF77" w:rsidR="00CC11BA" w:rsidRPr="00A828E4" w:rsidRDefault="00CC11BA" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184B65D2" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2940"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidSect="00012537">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="993" w:right="820" w:bottom="1270" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8DE9A8" w14:textId="1AD9B634" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A828E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>April Fool’s Day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224986A2" w14:textId="2D2FB1DF" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="6362"/>
+        <w:gridCol w:w="6362"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="1C74FA30" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A96A9E5" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>JĘZYK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0100A025" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="100C58ED" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BC3964" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F286A3" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POZIOM PONADPODSTAWOWY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A23DA29" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CZYNNOŚCI UCZNIA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="3E9DDF2A" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="908"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAECC1E" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funkcje językowe, sprawności językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C79FBA9" w14:textId="3DC6DC6D" w:rsidR="00C223BB" w:rsidRPr="00DE161A" w:rsidRDefault="00C223BB" w:rsidP="00DE161A">
+            <w:pPr>
+              <w:pStyle w:val="TMap"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE161A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozróżnia i zazwyczaj poprawnie nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00DE161A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zwyczaje związane z Prima Aprilis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE161A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE161A" w:rsidRPr="00DE161A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00DE161A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>have fun, April Fool’s Day, play tricks, funny, laugh, fake stories</w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00DE161A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB8478E" w14:textId="301AF953" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bez pomyłek nazywa </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zwyczaje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> związane</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4" w:rsidDel="00B56215">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prima Aprilis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="304D4660" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49871A29" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0370CF" w14:textId="0E66DA9D" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z pomocą nauczyciela </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocenia żarty primaaprilisowe: </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>funny./</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> It’s not funny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="220B8DD7" w14:textId="52CA1D2E" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocenia </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>żarty primaaprilisowe</w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="1B828AC3" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F919F7A" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="309FD38D" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zwykle rozumie i wykonuje polecenia nauczyciela, zwłaszcza gdy są wspierane ruchem, mimiką, gestami:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Say…</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show me …</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Let’s play … / Write a letter. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Open your books. Listen to the song / and point)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E83A5F4" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie wszystkie polecenia nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="1A80B51A" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A121DE6" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2411F033" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A0E1" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spontanicznie stosuje zwroty grzecznościowe: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hello!,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goodbye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="1EDF5EDF" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="867"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B0665C" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiał leksykalno - gramatyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4853AEF0" w14:textId="23BE0302" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00884B1A">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z pomocą nauczyciela buduje zdania </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w czasie present simple</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informując</w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> czy jego zdaniem żart jest śmieszny:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>That’s (not) funny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6B0D05" w14:textId="2547FE52" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00884B1A" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyraża swoje zdanie na temat tego czy uważa, że żart jest śmieszny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="16ECD073" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="905"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52490AD5" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57315FF3" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3ACD90" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie tryb rozkazujący i polecenia oraz próbuje sam je wydawać.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="70BECDCE" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="921"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16059C07" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inne umiejętności</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703F809F" w14:textId="6CD7EA26" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mówi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rymowankę</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>It’s April Fool’s Day,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiedy towarzyszy jej nagranie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3649EC" w14:textId="5F371DE1" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mówi rymowankę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>It’s April Fool’s Day</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i wzbogaca ją o ruch sceniczny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="024CE695" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62EA4754" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BF4625" w14:textId="2D23B86A" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430491" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Play a trick</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bierze w niej aktywny udział.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F2D11B" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rozumie zasady gry i bierze w niej aktywny udział, przejmując rolę prowadzącego zabawę.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B1A" w:rsidRPr="00A828E4" w14:paraId="081F52AD" w14:textId="77777777" w:rsidTr="00F55635">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B369993" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AE8621" w14:textId="0F99B8AD" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ćwiczy sprawności manualne podczas wycinania </w:t>
+            </w:r>
+            <w:r w:rsidR="00430491" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>papierowych figurek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, czasami potrzebuje pomocy nauczyciela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5C75C8" w14:textId="43B8F0BF" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00F55635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie wykonuje </w:t>
+            </w:r>
+            <w:r w:rsidR="00430491" w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>papierowe figurki</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A828E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19C78EB5" w14:textId="17BA6F4D" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664CA3A1" w14:textId="252E3C58" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CDC22C" w14:textId="77777777" w:rsidR="00C223BB" w:rsidRPr="00A828E4" w:rsidRDefault="00C223BB" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7227E041" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED31798" w14:textId="77777777" w:rsidR="00D508E0" w:rsidRPr="00A828E4" w:rsidRDefault="00D508E0" w:rsidP="00D508E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC57A4B" w14:textId="77777777" w:rsidR="00322669" w:rsidRPr="00A828E4" w:rsidRDefault="00322669" w:rsidP="00CD7508">
+      <w:pPr>
+        <w:ind w:right="-597"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00322669" w:rsidRPr="00A828E4" w:rsidSect="00EC63C1">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="531D7E0D" w14:textId="77777777" w:rsidR="000862D0" w:rsidRDefault="000862D0" w:rsidP="00EF14B0">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5A084661" w14:textId="77777777" w:rsidR="00852620" w:rsidRDefault="00852620" w:rsidP="00B612D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B1B19F2" w14:textId="77777777" w:rsidR="000862D0" w:rsidRDefault="000862D0" w:rsidP="00EF14B0">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0AD63E75" w14:textId="77777777" w:rsidR="00852620" w:rsidRDefault="00852620" w:rsidP="00B612D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Nimrod">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Nimrod MT">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="03000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="System">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Candara">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7ED0A157" w14:textId="48ACC581" w:rsidR="00EF14B0" w:rsidRPr="00EF14B0" w:rsidRDefault="00EF14B0" w:rsidP="00EF14B0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1879510021"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="1DAAABBE" w14:textId="7E9369F5" w:rsidR="00CC11BA" w:rsidRDefault="00CC11BA">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="69566468" w14:textId="77777777" w:rsidR="00CC11BA" w:rsidRDefault="00CC11BA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
-      <w:jc w:val="center"/>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00EF14B0">
-[...16 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EC23D5B" w14:textId="77777777" w:rsidR="000862D0" w:rsidRDefault="000862D0" w:rsidP="00EF14B0">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="48B62282" w14:textId="77777777" w:rsidR="00852620" w:rsidRDefault="00852620" w:rsidP="00B612D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DB6944B" w14:textId="77777777" w:rsidR="000862D0" w:rsidRDefault="000862D0" w:rsidP="00EF14B0">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2C480AB7" w14:textId="77777777" w:rsidR="00852620" w:rsidRDefault="00852620" w:rsidP="00B612D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4244 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="190"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00484FA2"/>
-[...2473 lines deleted...]
-    <w:rsid w:val="00FF747A"/>
+    <w:rsidRoot w:val="00A8308A"/>
+    <w:rsid w:val="00012537"/>
+    <w:rsid w:val="00014564"/>
+    <w:rsid w:val="00023073"/>
+    <w:rsid w:val="00024E75"/>
+    <w:rsid w:val="000257DA"/>
+    <w:rsid w:val="0006229B"/>
+    <w:rsid w:val="000677D2"/>
+    <w:rsid w:val="00093B49"/>
+    <w:rsid w:val="000A270B"/>
+    <w:rsid w:val="000E0CC2"/>
+    <w:rsid w:val="00107A7C"/>
+    <w:rsid w:val="00122321"/>
+    <w:rsid w:val="00144FB1"/>
+    <w:rsid w:val="001B10A0"/>
+    <w:rsid w:val="001D4A4E"/>
+    <w:rsid w:val="001E728E"/>
+    <w:rsid w:val="002213AB"/>
+    <w:rsid w:val="002236E8"/>
+    <w:rsid w:val="00267E7A"/>
+    <w:rsid w:val="00297020"/>
+    <w:rsid w:val="002B506B"/>
+    <w:rsid w:val="002F5A6B"/>
+    <w:rsid w:val="0032141A"/>
+    <w:rsid w:val="00322669"/>
+    <w:rsid w:val="003357D7"/>
+    <w:rsid w:val="003451CE"/>
+    <w:rsid w:val="00351E8C"/>
+    <w:rsid w:val="00355212"/>
+    <w:rsid w:val="00355C17"/>
+    <w:rsid w:val="00364220"/>
+    <w:rsid w:val="003765F3"/>
+    <w:rsid w:val="003817CD"/>
+    <w:rsid w:val="003B54D8"/>
+    <w:rsid w:val="003D3065"/>
+    <w:rsid w:val="003D36F9"/>
+    <w:rsid w:val="00407385"/>
+    <w:rsid w:val="0041636F"/>
+    <w:rsid w:val="00430491"/>
+    <w:rsid w:val="00433B03"/>
+    <w:rsid w:val="00435DAC"/>
+    <w:rsid w:val="004945E2"/>
+    <w:rsid w:val="004D571C"/>
+    <w:rsid w:val="004F68F1"/>
+    <w:rsid w:val="005152C1"/>
+    <w:rsid w:val="00540561"/>
+    <w:rsid w:val="00541772"/>
+    <w:rsid w:val="00551291"/>
+    <w:rsid w:val="00563BF8"/>
+    <w:rsid w:val="005D7F44"/>
+    <w:rsid w:val="005E2BEB"/>
+    <w:rsid w:val="005E621C"/>
+    <w:rsid w:val="005F0900"/>
+    <w:rsid w:val="006364BC"/>
+    <w:rsid w:val="00637295"/>
+    <w:rsid w:val="00695221"/>
+    <w:rsid w:val="006C36E5"/>
+    <w:rsid w:val="006E641F"/>
+    <w:rsid w:val="007003A8"/>
+    <w:rsid w:val="00711F46"/>
+    <w:rsid w:val="00711F82"/>
+    <w:rsid w:val="00743B8C"/>
+    <w:rsid w:val="00772AB5"/>
+    <w:rsid w:val="007854C5"/>
+    <w:rsid w:val="007B0844"/>
+    <w:rsid w:val="007B5D4E"/>
+    <w:rsid w:val="007C4409"/>
+    <w:rsid w:val="007D163D"/>
+    <w:rsid w:val="00806AAF"/>
+    <w:rsid w:val="00852620"/>
+    <w:rsid w:val="008534C8"/>
+    <w:rsid w:val="00857E04"/>
+    <w:rsid w:val="0088261B"/>
+    <w:rsid w:val="00883CF0"/>
+    <w:rsid w:val="00884B1A"/>
+    <w:rsid w:val="00903292"/>
+    <w:rsid w:val="009047A0"/>
+    <w:rsid w:val="0091193A"/>
+    <w:rsid w:val="00931D2F"/>
+    <w:rsid w:val="009320FA"/>
+    <w:rsid w:val="0093528A"/>
+    <w:rsid w:val="00935AA0"/>
+    <w:rsid w:val="00982091"/>
+    <w:rsid w:val="00997891"/>
+    <w:rsid w:val="009D046C"/>
+    <w:rsid w:val="00A01352"/>
+    <w:rsid w:val="00A237BA"/>
+    <w:rsid w:val="00A30D8C"/>
+    <w:rsid w:val="00A460BF"/>
+    <w:rsid w:val="00A828E4"/>
+    <w:rsid w:val="00A8308A"/>
+    <w:rsid w:val="00A84EBB"/>
+    <w:rsid w:val="00B03725"/>
+    <w:rsid w:val="00B04D29"/>
+    <w:rsid w:val="00B20284"/>
+    <w:rsid w:val="00B378E1"/>
+    <w:rsid w:val="00B44A01"/>
+    <w:rsid w:val="00B50A2A"/>
+    <w:rsid w:val="00B612D6"/>
+    <w:rsid w:val="00B760AA"/>
+    <w:rsid w:val="00BB60BA"/>
+    <w:rsid w:val="00C0701F"/>
+    <w:rsid w:val="00C11CBB"/>
+    <w:rsid w:val="00C170EE"/>
+    <w:rsid w:val="00C223BB"/>
+    <w:rsid w:val="00C240A9"/>
+    <w:rsid w:val="00C47701"/>
+    <w:rsid w:val="00C64776"/>
+    <w:rsid w:val="00CB6A51"/>
+    <w:rsid w:val="00CC11BA"/>
+    <w:rsid w:val="00CC7FFD"/>
+    <w:rsid w:val="00CD709E"/>
+    <w:rsid w:val="00CD7508"/>
+    <w:rsid w:val="00CF47BE"/>
+    <w:rsid w:val="00D1272D"/>
+    <w:rsid w:val="00D508E0"/>
+    <w:rsid w:val="00D84A4E"/>
+    <w:rsid w:val="00DA0BEB"/>
+    <w:rsid w:val="00DB07BB"/>
+    <w:rsid w:val="00DB333A"/>
+    <w:rsid w:val="00DC0290"/>
+    <w:rsid w:val="00DD00C3"/>
+    <w:rsid w:val="00DE161A"/>
+    <w:rsid w:val="00DE4F1F"/>
+    <w:rsid w:val="00DF0AD3"/>
+    <w:rsid w:val="00E101A2"/>
+    <w:rsid w:val="00E163DE"/>
+    <w:rsid w:val="00E2189E"/>
+    <w:rsid w:val="00E41175"/>
+    <w:rsid w:val="00E536F9"/>
+    <w:rsid w:val="00E55B1C"/>
+    <w:rsid w:val="00E7384E"/>
+    <w:rsid w:val="00E917A0"/>
+    <w:rsid w:val="00EA2014"/>
+    <w:rsid w:val="00EC63C1"/>
+    <w:rsid w:val="00F11D54"/>
+    <w:rsid w:val="00F60918"/>
+    <w:rsid w:val="00F70334"/>
+    <w:rsid w:val="00F71BE5"/>
+    <w:rsid w:val="00F86FA0"/>
+    <w:rsid w:val="00F95CB6"/>
+    <w:rsid w:val="00FA1E4D"/>
+    <w:rsid w:val="00FC3800"/>
+    <w:rsid w:val="00FC57EA"/>
+    <w:rsid w:val="00FD4D96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4C6EDDF4"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{E9B8B6EF-AC46-4907-99C1-DC77CFFB2BC6}"/>
+  <w14:docId w14:val="787414E4"/>
+  <w15:docId w15:val="{40ACE16D-953D-C447-9CDE-D8FFBB3C802D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -30031,284 +30336,341 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00A8308A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
-[...3 lines deleted...]
-    <w:rsid w:val="00FF6347"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00A8308A"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...41 lines deleted...]
-    <w:rsid w:val="00EF14B0"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Nimrod" w:eastAsia="Times New Roman" w:hAnsi="Nimrod" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TMap">
+    <w:name w:val="TMap"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:next w:val="Normalny"/>
+    <w:rsid w:val="002236E8"/>
+    <w:pPr>
+      <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:ind w:left="170" w:hanging="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Nimrod MT" w:hAnsi="Nimrod MT" w:cs="System"/>
+      <w:noProof/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF14B0"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00014564"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-    <w:name w:val="Stopka Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Stopka"/>
+    <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF14B0"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00014564"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00833F55"/>
+    <w:rsid w:val="00772AB5"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00833F55"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00772AB5"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00833F55"/>
+    <w:rsid w:val="00772AB5"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
-[...3 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00833F55"/>
+    <w:rsid w:val="00B612D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B612D6"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00833F55"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B612D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B612D6"/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC63C1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005D7F44"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="gap">
+    <w:name w:val="gap"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00997891"/>
+    <w:rPr>
+      <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+      <w:bdr w:val="single" w:sz="6" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:shadow="1"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="1967344215">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
@@ -30539,81 +30901,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D106A003-F43D-40D2-A17F-A4725781B11A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1353A21-DACD-E54F-AC90-22CDA2A5935E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>15029</Characters>
+  <Pages>23</Pages>
+  <Words>5563</Words>
+  <Characters>33384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>278</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Macmillan</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17499</CharactersWithSpaces>
+  <CharactersWithSpaces>38870</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Magdalena Wasiak</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>