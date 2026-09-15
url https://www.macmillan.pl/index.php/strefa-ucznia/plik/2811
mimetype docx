--- v0 (2026-08-25)
+++ v1 (2026-09-15)
@@ -1,11079 +1,17849 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="77D7A246" w14:textId="70B825D6" w:rsidR="00C269CF" w:rsidRPr="000B244F" w:rsidRDefault="00C269CF">
+    <w:p w14:paraId="672A6659" w14:textId="5A95334F" w:rsidR="00C2186F" w:rsidRDefault="00C2186F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C83664" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="004D06AB">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>WYMAGANIA EDUKACYJNE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF15CD0" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>niezbędne do otrzymania poszczególnych śródrocznych i rocznych ocen klasyfikacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21795CE6" w14:textId="0EC0ED9D" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Język angielski | klasa 4 | </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1794501C" w14:textId="77777777" w:rsidR="0084172A" w:rsidRPr="00F67D91" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67D91">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Wymagania mają charakter kumulatywny. Ocena wyższa zakłada spełnienie wymagań przypisanych ocenom niższym, odpowiednio większą samodzielność, poprawność, płynność i skuteczność komunikacyjną. Ocenę ustala nauczyciel na podstawie rozpoznanego poziomu i postępów ucznia w odniesieniu do programu nauczania oraz zasad przyjętych w szkole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD1F6FF" w14:textId="77777777" w:rsidR="0084172A" w:rsidRPr="00F67D91" w:rsidRDefault="0084172A" w:rsidP="0084172A">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wymagania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>oczekiwane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odnoszą się do wiadomości i umiejętności przewidzianych dla wszystkich uczniów realizujących kurs, wymagania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wyższe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz treści oznaczone jako </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Extended</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wspierają rozwój kompetencji językowych uczniów realizujących ścieżkę rozszerzoną i przygotowujących się do osiągania efektów na poziomie B1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5BD8C1" w14:textId="1B69DDF1" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>WYMAGANIA ŚRÓDROCZNE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3257C410" w14:textId="4DCC3E95" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakres klasyfikacji: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rozdziały 1-4. Każda ocena odnosi się do tego samego pełnego zakresu </w:t>
+      </w:r>
+      <w:r w:rsidR="6BA65403" w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>tematycznego oraz środków językowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>, a różnice dotyczą poziomu samodzielności, poprawności, płynności i skuteczności wykonania.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="7DDFFD20" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C452E7" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Zakres tematyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF7F7"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="173377DC" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Alfabet; liczby 1-100; przybory szkolne; dane personalne; przymiotniki opisujące charakter; wybrane kraje; posiadane przedmioty; ubrania; pomieszczenia i wyposażenie domu; członkowie rodziny; wygląd zewnętrzny, w tym rodzaje włosów; zwierzęta i rośliny; środki transportu; kupowanie i sprzedawanie.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="5E653ACF" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55844386" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Środki językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF7F7"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A61FCD3" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>My name’s...; This is...; liczba pojedyncza i mnoga rzeczowników; zaimki osobowe; pełne i skrócone formy to be; a/an; to be w Present Simple w zdaniach twierdzących, przeczących i pytających oraz krótkich odpowiedziach; who, what, where; It’s/They’re; dopełniacz saksoński; Whose; przymiotniki dzierżawcze; this, that, these, those; How much is/are...?; have got w zdaniach twierdzących, przeczących i pytających.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74F6DEE3" w14:textId="37F2040F" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218DDF40" w14:textId="15216A63" w:rsidR="158463B4" w:rsidRPr="00132F33" w:rsidRDefault="158463B4" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 6 - celująca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADD2294" w14:textId="77777777" w:rsidR="158463B4" w:rsidRPr="00132F33" w:rsidRDefault="158463B4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował pełny zakres wymagań na bardzo wysokim poziomie; działa swobodnie, płynnie, precyzyjnie i niemal bezbłędnie, elastycznie wykorzystując poznane środki.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="5D7A26D1" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6361D42F" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9B5991" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="4909FFCB" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E215FA7" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A49299B" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie stosuje pełny zakres słownictwa i struktur, elastycznie łącząc poznane środki.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="61810F9F" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789E8C4F" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBDEC5E" w14:textId="23C48DDC" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="2239FCE4" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FABCDB" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6281A662" w14:textId="2065EAFD" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="03A6C224" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A4784E" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FD2334" w14:textId="0A090D53" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="21EB0403" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63046C54" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8D71A8" w14:textId="41897DFA" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="7913031E" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC35A65" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14632D2C" w14:textId="196F738D" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>i członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="6A2E4C7A" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B779EA5" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0915D930" w14:textId="7B9DD546" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="1BA972F7" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D951B6" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0318DC4B" w14:textId="4E5F4846" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5583E0BD" w14:textId="77777777" w:rsidR="32BE3F85" w:rsidRPr="00132F33" w:rsidRDefault="32BE3F85" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 5 - bardzo dobra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5034C012" w14:textId="77777777" w:rsidR="32BE3F85" w:rsidRPr="00132F33" w:rsidRDefault="32BE3F85">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował pełny zakres wymagań; samodzielnie, sprawnie i poprawnie wykonuje zadania, a sporadyczne błędy nie wpływają na zrozumienie.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="2C1BBB52" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD4316F" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0609E780" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="69127156" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6596DAF3" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04680040" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zna i poprawnie stosuje pełny zakres słownictwa i struktur, samodzielnie dobierając środki do zadania.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="12A49BE9" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2861D885" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4C405F" w14:textId="26A5AEC2" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="335C958C" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6AFC52" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC2EE27" w14:textId="38737B8B" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="11669C2B" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560DF97D" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F47A30B" w14:textId="68427CB0" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="1ECD035F" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4522E68E" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24867622" w14:textId="4612A674" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="55CDA20C" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB02864" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="466C3E03" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="425DFC62" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F86DBD1" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBAF85E" w14:textId="59551559" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="5FCD26CC" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FB46AB" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="799302F3" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="196C6463" w14:textId="6DC0A50E" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 4 - dobra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5600D5FF" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował większość wymagań; na ogół samodzielnie i poprawnie wykonuje typowe zadania, a nieliczne błędy nie zakłócają komunikacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="5C8A66B0" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B978C43" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="467E7DB6" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="7C38869A" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6474E966" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C987D6B" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zna i na ogół poprawnie stosuje większość słownictwa i struktur z całego zakresu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="5970CB3C" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F95112" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F7A364" w14:textId="1FBDC94D" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="54011D36" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758C7E69" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B2E748" w14:textId="207CFDE1" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="23EE1472" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="724F2E36" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF5FF5A" w14:textId="17C97D00" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="106E4919" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="187406BA" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789E21F4" w14:textId="33E94BA7" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="380447AE" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE77A7C" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="566A388F" w14:textId="11E3CA40" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="44F3881B" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CEBC9A" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F6BF74" w14:textId="5DB66AB9" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="472149CD" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="363F8368" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EBA6C5" w14:textId="39BAA5DE" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="00C2186F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438BFEFB" w14:textId="77777777" w:rsidR="0DB46185" w:rsidRPr="00132F33" w:rsidRDefault="0DB46185" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 3 - dostateczna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D6B498" w14:textId="77777777" w:rsidR="0DB46185" w:rsidRPr="00132F33" w:rsidRDefault="0DB46185">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował podstawową część wymagań; wykonuje proste zadania samodzielnie lub z niewielką pomocą, a błędy czasami zakłócają komunikację.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="48F4BFE3" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7D9C6B" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFCDA9B" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="0D7D6C51" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FE9D40" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="481E0E2B" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Rozpoznaje i stosuje podstawowe słownictwo i najczęstsze struktury z całego zakresu, niekiedy z pomocą.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="25849A90" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153F6434" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="647C5033" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="59B44E49" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1B10BF" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125EF323" w14:textId="66D3947D" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="12CA9C92" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="749D8F7F" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="219DE36C" w14:textId="35669110" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="4390D701" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="461E24CF" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC9159D" w14:textId="23A8D1A8" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="6D31F3D1" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4252FBC8" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43756B61" w14:textId="18E04FAA" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="0E6F2230" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="029264CD" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2454D570" w14:textId="5BD385F4" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="7E5A3AD4" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEB787E" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A32647" w14:textId="3CE585BE" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E43D9BB" w14:textId="55CE54C9" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0168625E" w14:textId="032CC33C" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="4C7EB33A" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ocena 2 - dopuszczająca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE12618" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="4C7EB33A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował wymagania w bardzo ograniczonym zakresie; wykonuje najprostsze zadania głównie z pomocą, a liczne błędy często zakłócają komunikację.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="16533694" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0884EBA4" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B158BB8" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="06E6DEFC" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FA91C2" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03856C2B" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Rozpoznaje i stosuje niewielką część pełnego zakresu, głównie według wzoru i z dużą pomocą; popełnia liczne błędy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="61A556D2" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="598FD7BB" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3DA5C7" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="0020EFAA" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F99CCB0" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E0E988" w14:textId="61B5ED14" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="7437BDF5" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C1BE24" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1054BEC3" w14:textId="372B752B" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="76D20DEE" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="521D41F3" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1799438D" w14:textId="21ED6996" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="27C4FEA7" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAF1B41" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="046AE5C0" w14:textId="72AD4B6F" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="2A009435" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0400728C" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="310B33CD" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="5949D728" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="652987AA" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28416ADF" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1CC04245" w14:textId="20567F91" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5DF513FE" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 1 - niedostateczn</w:t>
+      </w:r>
+      <w:r w:rsidR="20B9BD20" w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B94341" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5DF513FE" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nie opanował wymagań koniecznych; nie wykonuje zadań nawet z dużą pomocą lub błędy uniemożliwiają komunikację.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="57C45E6B" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A06948" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="362EBB0A" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="0CC56B4B" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D4755C" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB2889C" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie rozpoznaje i nie stosuje skutecznie pełnego zakresu słownictwa i struktur, nawet z pomocą.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="44153090" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A0C360" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C743DF" w14:textId="76757313" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="113E3C79" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="209278DB" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD1A6DC" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="58BD5263" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C94C1C0" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50DD10A6" w14:textId="28EF8188" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="11098024" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8B5766" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="189534A1" w14:textId="63662379" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="19B6764D" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="713A884C" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47398B38" w14:textId="3946E040" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="173541FD" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6EF453" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2969B9C4" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="01041CF3" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F067B1E" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33222E03" w14:textId="67BDD25A" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1160E171" w14:textId="7EAA0240" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>WYMAGANIA ROCZNE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6038FAC1" w14:textId="2C2A2635" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakres klasyfikacji: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rozdziały 1-8. Wymagania roczne są kumulatywne i obejmują </w:t>
+      </w:r>
+      <w:r w:rsidR="1CB17B17" w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>zakresy tematyczne oraz środki językowe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z całego roku szkolnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="8327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="1C93141E" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="424E072D" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Zakres tematyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF7F7"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2D72C6" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Alfabet; liczby 1-100; przybory szkolne; dane personalne; przymiotniki opisujące charakter; wybrane kraje; posiadane przedmioty; ubrania; pomieszczenia i wyposażenie domu; członkowie rodziny; wygląd zewnętrzny, w tym rodzaje włosów; zwierzęta i rośliny; środki transportu; kupowanie i sprzedawanie. Czynności i umiejętności; jedzenie, owoce, warzywa i posiłki; zakupy; formy spędzania czasu wolnego; sporty i obiekty sportowe; codzienne rutyny; dni tygodnia, pory dnia i godziny; zajęcia pozalekcyjne; czynności związane z przygodami; miejsca w mieście i orientacja w terenie; obozy wakacyjne i atrakcje turystyczne; samopoczucie; zwierzęta.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="322F33E3" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3A7357" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Środki językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF7F7"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCC91A6" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>My name’s...; This is...; liczba pojedyncza i mnoga rzeczowników; zaimki osobowe; pełne i skrócone formy to be; a/an; to be w Present Simple w zdaniach twierdzących, przeczących i pytających oraz krótkich odpowiedziach; who, what, where; It’s/They’re; dopełniacz saksoński; Whose; przymiotniki dzierżawcze; this, that, these, those; How much is/are...?; have got w zdaniach twierdzących, przeczących i pytających. can w zdaniach twierdzących, przeczących i pytających; przysłówki sposobu z can; can do wyrażania umiejętności, możliwości, prośby i pozwolenia; rzeczowniki policzalne i niepoliczalne; some, any, a lot of; there is/there are; Let’s...; określanie przynależności; Present Simple w zdaniach twierdzących, przeczących i pytających oraz krótkich odpowiedziach; It’s time to...; Present Continuous w zdaniach twierdzących, przeczących i pytających oraz krótkich odpowiedziach; tryb rozkazujący.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="243AE73D" w14:textId="77777777" w:rsidR="7F7390B8" w:rsidRPr="00132F33" w:rsidRDefault="7F7390B8" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 6 - celująca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609F6934" w14:textId="77777777" w:rsidR="7F7390B8" w:rsidRPr="00132F33" w:rsidRDefault="7F7390B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował pełny zakres wymagań na bardzo wysokim poziomie; działa swobodnie, płynnie, precyzyjnie i niemal bezbłędnie, elastycznie wykorzystując poznane środki.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="8327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="6D2B67B7" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E62F211" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EF873D" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="1954F4E5" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31963610" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BFED7B" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie stosuje pełny zakres słownictwa i struktur, elastycznie łącząc poznane środki.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="7AB359E5" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F11BF0" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B56CCD6" w14:textId="366E5541" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="3920D210" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B32D393" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="631004CC" w14:textId="0CBB553A" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="716BD8D1" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="161ECBF1" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="314D665A" w14:textId="120D74D5" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków. Ponadto: opowiadanie o czynnościach teraźniejszych i umiejętnościach; opisywanie zakupów, produktów, potraw, sportów, obozów, okolicy i atrakcji; rutyny, czas wolny, dni i godziny; wyrażanie opinii; wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="766D9F64" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D458EE" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tworzenie wypowiedzi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27504AE6" w14:textId="40235059" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>łączenia informacji: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny. Ponadto: opisywanie umiejętności ludzi i zwierząt, produktów i ich ilości, lodówki, smoothie, obozu wakacyjnego, rutyny zwierzęcia, nakazów i zakazów oraz czynności przedstawionych na obrazku.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="14F45429" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6622A3C1" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F339A3E" w14:textId="17CCF58F" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny. Ponadto: uzyskiwanie i przekazywanie informacji o umiejętnościach, jedzeniu, rutynach, czasie i czynnościach; wyrażanie opinii, upodobań, intencji i próśb; pytanie o pozwolenie; podziękowanie; wskazywanie drogi; dialog w barze sałatkowym; opis robota.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="6A994D17" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BD8CB2" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCC43DB" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi. Ponadto: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="18F76F31" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51447765" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E13A242" w14:textId="4425B868" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie realizuje pełny zakres działań, także w zadaniach wymagających łączenia informacji: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość. Ponadto: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2FEEFA12" w14:textId="714CBD5D" w:rsidR="7B8B4710" w:rsidRPr="00132F33" w:rsidRDefault="7B8B4710" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 5 - bardzo dobra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0686D31E" w14:textId="77777777" w:rsidR="7B8B4710" w:rsidRPr="00132F33" w:rsidRDefault="7B8B4710">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował pełny zakres wymagań; samodzielnie, sprawnie i poprawnie wykonuje zadania, a sporadyczne błędy nie wpływają na zrozumienie.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="8185"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="11B9B88D" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13775C95" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="702306A6" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="709FE014" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513E7624" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302C5A86" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zna i poprawnie stosuje pełny zakres słownictwa i struktur, samodzielnie dobierając środki do zadania.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="605617C3" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C88BB4" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E9BB00" w14:textId="7F2515C8" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="5F84CADC" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C350CF8" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5937D3D3" w14:textId="1AF0E8BB" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="14CC2676" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1CE31E" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490AC0E3" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków. Ponadto: opowiadanie o czynnościach teraźniejszych i umiejętnościach; opisywanie zakupów, produktów, potraw, sportów, obozów, okolicy i atrakcji; rutyny, czas wolny, dni i godziny; wyrażanie opinii; wymowa ćwiczonych dźwięków..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="41280EEE" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BACE07B" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEF5255" w14:textId="052F5643" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny. Ponadto: opisywanie umiejętności ludzi i zwierząt, produktów i ich ilości, lodówki, smoothie, obozu wakacyjnego, rutyny zwierzęcia, nakazów i zakazów oraz czynności przedstawionych na obrazku.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="2DFA04DE" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2139084A" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703EF375" w14:textId="690749CB" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny. Ponadto: uzyskiwanie i przekazywanie informacji o umiejętnościach, jedzeniu, rutynach, czasie i czynnościach; wyrażanie opinii, upodobań, intencji i próśb; pytanie o pozwolenie; podziękowanie; wskazywanie drogi; dialog w barze sałatkowym; opis robota.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="7666BDF3" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F427A67" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206A3B80" w14:textId="02560E4A" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi. Ponadto: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>materiałach wizualnych; współtworzenie wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="67C3A6C0" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148F0BD7" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE68B82" w14:textId="7A9FD706" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie realizuje pełny zakres działań: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość. Ponadto: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42E651A6" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="004D06AB">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 4 - dobra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AEA499" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował większość wymagań; na ogół samodzielnie i poprawnie wykonuje typowe zadania, a nieliczne błędy nie zakłócają komunikacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="8044"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="6EC0FFB8" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41718E8B" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E0574A" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="37101722" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6576DED8" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2926D08D" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zna i na ogół poprawnie stosuje większość słownictwa i struktur z całego zakresu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="0D308C43" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F19C52" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F6D60E" w14:textId="0BE5032C" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="0C994569" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B99F48D" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48558857" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="58FA10D4" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3367B9F2" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0499A131" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków. Ponadto: opowiadanie o czynnościach teraźniejszych i umiejętnościach; opisywanie zakupów, produktów, potraw, sportów, obozów, okolicy i atrakcji; rutyny, czas wolny, dni i godziny; wyrażanie opinii; wymowa ćwiczonych dźwięków..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="689723EA" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="143FB55A" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9A1651" w14:textId="49E551E5" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny. Ponadto: opisywanie umiejętności ludzi i zwierząt, produktów i ich ilości, lodówki, smoothie, obozu wakacyjnego, rutyny zwierzęcia, nakazów i zakazów oraz czynności przedstawionych na obrazku.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="5A539009" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D8389C" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="673F931F" w14:textId="34C98691" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny. Ponadto: uzyskiwanie i przekazywanie informacji o umiejętnościach, jedzeniu, rutynach, czasie i czynnościach; wyrażanie opinii, upodobań, intencji i próśb; pytanie o pozwolenie; podziękowanie; wskazywanie drogi; dialog w barze sałatkowym; opis robota.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="74F237FF" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="615849D0" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9EC270" w14:textId="0B19818F" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi. Ponadto: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2186F" w:rsidRPr="0081371B" w14:paraId="2365DBC0" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF39D43" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAC4DE9" w14:textId="45E94D09" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie realizuje większość działań: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość. Ponadto: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="00C2186F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182A09C7" w14:textId="76FADFDF" w:rsidR="00C2186F" w:rsidRPr="00C524C5" w:rsidRDefault="30C4A7AB" w:rsidP="00132F33">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B244F">
+      <w:r w:rsidRPr="00C524C5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...123 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> klasa 4</w:t>
+        <w:t>Ocena 3 - dostateczna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EA61C6" w14:textId="77777777" w:rsidR="00C269CF" w:rsidRPr="000B244F" w:rsidRDefault="00C269CF">
+    <w:p w14:paraId="4F80FE47" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="30C4A7AB">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował podstawową część wymagań; wykonuje proste zadania samodzielnie lub z niewielką pomocą, a błędy czasami zakłócają komunikację.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="8044"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="7F9EF558" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B3BBAD" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15257908" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="4C9C9A21" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C20E8C6" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7772F9" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Rozpoznaje i stosuje podstawowe słownictwo i najczęstsze struktury z całego zakresu, niekiedy z pomocą.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="722FA7D3" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC77CA4" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19985D47" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="34CC12CE" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C22B45" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="419972FF" w14:textId="5E649F5E" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="408554CD" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="735034D4" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F95B1C" w14:textId="116AC20D" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków. Ponadto: opowiadanie o czynnościach teraźniejszych i umiejętnościach; opisywanie zakupów, produktów, potraw, sportów, obozów, okolicy i atrakcji; rutyny, czas wolny, dni i godziny; wyrażanie opinii; wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="21966619" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F55CEF" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E11216" w14:textId="5102090B" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny. Ponadto: opisywanie umiejętności ludzi i zwierząt, produktów i ich ilości, lodówki, smoothie, obozu wakacyjnego, rutyny zwierzęcia, nakazów i zakazów oraz czynności przedstawionych na obrazku.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="7DFDA556" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0599CD72" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E9F3B9" w14:textId="669BA99D" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny. Ponadto: uzyskiwanie i przekazywanie informacji o umiejętnościach, jedzeniu, rutynach, czasie i czynnościach; wyrażanie opinii, upodobań, intencji i próśb; pytanie o pozwolenie; podziękowanie; wskazywanie drogi; dialog w barze sałatkowym; opis robota.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="48142609" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CFFA76" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C864A0" w14:textId="1283AA56" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi. Ponadto: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="56CEBE5C" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E303A64" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43019273" w14:textId="6FC51A89" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W prostych zadaniach, czasem z pomocą, realizuje podstawowe działania: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość. Ponadto: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39B6BF5B" w14:textId="3932C837" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="00C2186F" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F6F7C8" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="64863B7E" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 2 - dopuszczająca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4B61EA" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="64863B7E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował wymagania w bardzo ograniczonym zakresie; wykonuje najprostsze zadania głównie z pomocą, a liczne błędy często zakłócają komunikację.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="8044"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="08AACAA4" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047DF3C4" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECF95EF" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="69295537" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008BF098" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="590DBA12" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Rozpoznaje i stosuje niewielką część pełnego zakresu, głównie według wzoru i z dużą pomocą; popełnia liczne błędy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="5554ADAC" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D9CAED" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1854A4CB" w14:textId="3B4FBB8D" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="04FF1149" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A19A83" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E01A58" w14:textId="6A7F6B52" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="03AF50AE" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0763C795" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19164507" w14:textId="2BE47333" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>i alfabet; poprawna wymowa ćwiczonych dźwięków. Ponadto: opowiadanie o czynnościach teraźniejszych i umiejętnościach; opisywanie zakupów, produktów, potraw, sportów, obozów, okolicy i atrakcji; rutyny, czas wolny, dni i godziny; wyrażanie opinii; wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="27B00F00" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C085635" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585BFB58" w14:textId="2DF74A08" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny. Ponadto: opisywanie umiejętności ludzi i zwierząt, produktów i ich ilości, lodówki, smoothie, obozu wakacyjnego, rutyny zwierzęcia, nakazów i zakazów oraz czynności przedstawionych na obrazku.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="16BA9B8F" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4893F5" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="578092C2" w14:textId="375B41EC" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny. Ponadto: uzyskiwanie i przekazywanie informacji o umiejętnościach, jedzeniu, rutynach, czasie i czynnościach; wyrażanie opinii, upodobań, intencji i próśb; pytanie o pozwolenie; podziękowanie; wskazywanie drogi; dialog w barze sałatkowym; opis robota.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="4D62264D" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D63D124" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEDF6A1" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi. Ponadto: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="25C5C770" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B3326D" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DEE59A" w14:textId="57C119B6" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Z dużą pomocą i z licznymi błędami realizuje wybrane najprostsze działania: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość. Ponadto: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53475BF0" w14:textId="0802B4A1" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="373301E9" w:rsidP="5A79A215">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 1 - niedostateczna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A29C8D" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="373301E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132F33">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nie opanował wymagań koniecznych; nie wykonuje zadań nawet z dużą pomocą lub błędy uniemożliwiają komunikację.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="8044"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="4E88C7F0" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16768E1A" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="357706F7" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="69842139" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6BB8C5" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBD35C1" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie rozpoznaje i nie stosuje skutecznie pełnego zakresu słownictwa i struktur, nawet z pomocą.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="6FBAEA9D" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E28701" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF2EA4D" w14:textId="6074B0D2" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: reagowanie na polecenia; określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="49EA2915" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="422765BC" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BECE3EE" w14:textId="74C46168" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych. Ponadto: określanie głównej myśli, intencji i kontekstu; wyszukiwanie informacji szczegółowych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="6E8BE8F3" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1A0035" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E08FEA" w14:textId="7FC7D23A" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: opisywanie ludzi, charakteru, wyglądu, przedmiotów, ubrań i miejsc; określanie liczby i koloru; opowiadanie o teraźniejszości; literowanie i alfabet; poprawna wymowa ćwiczonych dźwięków. Ponadto: opowiadanie o czynnościach teraźniejszych i umiejętnościach; opisywanie zakupów, produktów, potraw, sportów, obozów, okolicy i atrakcji; rutyny, czas wolny, dni i godziny; wyrażanie opinii; wymowa ćwiczonych dźwięków.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="03450444" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A138545" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1636DC78" w14:textId="324138B6" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: krótkie, proste, spójne i logiczne opisy ludzi, wieku, charakteru, wyglądu, zwierząt, przedmiotów, ubrań, pokoju oraz członka rodziny. Ponadto: opisywanie umiejętności ludzi i zwierząt, produktów i ich ilości, lodówki, smoothie, obozu wakacyjnego, rutyny zwierzęcia, nakazów i zakazów oraz czynności przedstawionych na obrazku.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="1C404920" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D37644" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CC396F" w14:textId="29DA6B0A" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: przedstawianie siebie i innych; uzyskiwanie i przekazywanie informacji o danych personalnych, wieku, charakterze, wyglądzie, liczbie, cenie, ubraniach, posiadaniu i rodzinie; prowadzenie rozmowy; wyrażanie opinii; stosowanie form grzecznościowych; pisemne opisy osoby, szkoły, zwierzęcia, pokoju i członka rodziny. Ponadto: uzyskiwanie i przekazywanie informacji o umiejętnościach, jedzeniu, rutynach, czasie i czynnościach; wyrażanie opinii, upodobań, intencji i próśb; pytanie o pozwolenie; podziękowanie; wskazywanie drogi; dialog w barze sałatkowym; opis robota.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="4059CC8F" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4349E4B4" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Przetwarzanie tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E034254" w14:textId="6639D87F" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi. Ponadto: przekazywanie informacji sformułowanych w języku obcym i polskim oraz zawartych w materiałach wizualnych; współtworzenie wypowiedzi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5A79A215" w:rsidRPr="0081371B" w14:paraId="0AE41F0E" w14:textId="77777777" w:rsidTr="00C524C5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB1E53B" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5A79A215">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Strategie, wiedza i postawy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8044" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3618FA" w14:textId="77777777" w:rsidR="5A79A215" w:rsidRPr="00132F33" w:rsidRDefault="5A79A215" w:rsidP="5A79A215">
+            <w:pPr>
+              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00132F33">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi skutecznie realizować działań: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość. Ponadto: samodzielna praca, współdziałanie, samoocena, wykorzystywanie informacji zwrotnej i TIK; wiedza o krajach i kulturach; ciekawość poznawcza i otwartość..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1692307A" w14:textId="59CF3B82" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>WYMAGANIA EDUKACYJNE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081371B">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>do sekcji Exte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015A808F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>niezbędne do otrzymania poszczególnych śródrocznych i rocznych ocen klasyfikacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080295F7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="0081371B" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WYMAGANIA ŚRÓDROCZNE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663FD80E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakres klasyfikacji: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Extended Curriculum 1: Lifelong learning; Extended Curriculum 2: Shops and services; Extended Curriculum 3: Relationships with people. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Każda ocena odnosi się do pełnego zakresu tych treści. Różnice dotyczą stopnia samodzielności, poprawności, płynności, precyzji i skuteczności komunikacyjnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="8327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="7EA34A82" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5086B0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Zakres tematyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4BD7D1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce; zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia; relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w14:paraId="071A6792" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596E5868" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Środki językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79427F4B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>nazwy i określenia związane z uczeniem się przez całe życie, sposobami uczenia się, planami i trudnościami w nauce; słownictwo związane z zakupami, sklepami i usługami, m.in. ask a shop assistant, take a shopping bag, order food; konstrukcja too + adjective, m.in. too big, too expensive, too long, too shy; słownictwo związane z relacjami, m.in. help others, smile at people, share things, work in a team, make friends, say sorry, spend time together; połączenia care about, smile at, join in.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B040151" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 6 - celująca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B33986" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował pełny zakres wymagań na bardzo wysokim poziomie; działa swobodnie, płynnie, precyzyjnie i niemal bezbłędnie, łączy informacje i elastycznie stosuje urozmaicone środki językowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="8327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="7BFA3651" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB28CE5" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D3DE0C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3C9BD521" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4902B7F6" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08583FFF" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, elastycznie i niemal bezbłędnie stosuje pełny zakres słownictwa i struktur Extended, także w nowych sytuacjach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="09436ADE" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="414C355F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A843F2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie interpretuje główną myśl, kontekst, intencje i szczegóły, także gdy trzeba połączyć informacje w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="4B6EF0AE" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6772DA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAE1BD7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie interpretuje główną myśl, kontekst i szczegóły oraz wyciąga proste wnioski w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="516AE4CC" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A141A80" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="704991CA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie tworzy rozwiniętą wypowiedź, rozwija i uzasadnia myśli oraz elastycznie dobiera język: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="03D7ED1E" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD84E0A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="613686A2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie tworzy rozwinięty, spójny i adekwatny tekst, dobrze organizuje treść i stosuje urozmaicony język: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="65C8BF61" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB03978" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C997275" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie podtrzymuje rozmowę oraz tworzy rozwinięte reakcje pisemne, precyzyjnie przekazuje i uzasadnia informacje, dostosowując język do odbiorcy w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="04B3C63F" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6162D403" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="276C66E2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie łączy i przetwarza informacje z różnych źródeł, przekazuje je w odpowiedniej formie i współtworzy spójną wypowiedź na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5F28A231" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC8FFB4" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D068BA8" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="04097D9B" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E31CCD" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D4A6A3" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="610C0568" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B24543C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC07317" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25384EA2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 5 - bardzo dobra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2D6D3F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował pełny zakres wymagań; samodzielnie, sprawnie i poprawnie wykonuje zadania, przekazuje wszystkie informacje i trafnie dobiera środki językowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="481E5B95" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C50644" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228E4CA0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="61BE2C45" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAC4B94" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDC4E8D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie i poprawnie stosuje pełny zakres słownictwa i struktur Extended oraz trafnie dobiera środki językowe do zadania.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="2B0B7D5B" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B543FB" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFDEA1E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie rozumie główną myśl, kontekst i informacje szczegółowe w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="25C9670C" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D4DA95" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD26DC1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie rozumie główną myśl, kontekst i szczegółowe informacje w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6ADEF627" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A82FA6C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCDCA84" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie tworzy spójną i logiczną wypowiedź, opisuje, porównuje i uzasadnia wybory: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="738EE1A9" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06962BF6" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A211E29" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie tworzy spójny i logiczny tekst, realizując wszystkie elementy polecenia: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="0A689AD5" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B73F745" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE1FB0B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie uzyskuje i przekazuje wszystkie informacje, wyraża i krótko uzasadnia opinię, preferencję lub propozycję w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="049A2FA5" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A089BF1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67536017" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie selekcjonuje i przekazuje informacje w języku angielskim lub polskim oraz aktywnie współtworzy wypowiedzi na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3CA391E8" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2285E3" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0977311B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="4E7E803C" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A21347D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E79CFE" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="16C856F6" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660A4DF8" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="345E0A92" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EBCDFA1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 4 - dobra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDBE92C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował większość wymagań; na ogół samodzielnie i poprawnie wykonuje typowe zadania, przekazuje większość informacji, a nieliczne błędy nie zakłócają komunikacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="036E87B3" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="658D13F9" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7044333C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="433F85CA" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42589E17" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB5BDCF" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół poprawnie stosuje większość słownictwa i struktur z pełnego zakresu Extended; nieliczne błędy zwykle nie zakłócają komunikacji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="7DFF4DC9" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FC7D2E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5B5601" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie rozumie główną myśl i odnajduje większość wymaganych informacji w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="17A4FC89" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465807AA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2AD11C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie rozumie główną myśl i kontekst oraz odnajduje większość informacji w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="2B6C2A31" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F78D3AF" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495DB817" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie tworzy krótką, na ogół spójną wypowiedź i przekazuje większość informacji: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="60A010DF" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9B597D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C4F963" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie tworzy krótki, na ogół spójny tekst i uwzględnia większość informacji: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="668D8DC3" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B426E8" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="554581B3" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie uczestniczy w prostej rozmowie i tworzy krótką, adekwatną reakcję pisemną w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="2020A77B" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F845498" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AE347D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie przekazuje najważniejsze informacje i uczestniczy we współtworzeniu wypowiedzi na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3836E6F5" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC5EE21" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="074D36AB" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="54C5FECB" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D471E9F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6E7688" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="78775A40" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACCA536" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27EADEF0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15CE4AE1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261B5682" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00336130" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00336130">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 3 - dostateczna</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0ED036A0" w14:textId="77777777" w:rsidR="00C269CF" w:rsidRPr="000B244F" w:rsidRDefault="00C269CF" w:rsidP="00C269CF">
+    <w:p w14:paraId="01D2789F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
       <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował podstawową część wymagań; wykonuje proste zadania według wzoru lub z pomocą, przekazuje część wymaganych informacji, a błędy czasami zakłócają komunikację.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="58F7E25A" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="026A1281" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A548ED2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="24BB73C4" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B3879D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A66619C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Częściowo zna słownictwo i struktury z pełnego zakresu Extended oraz stosuje je w prostych zdaniach według wzoru, popełniając błędy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="03463F06" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4654F4BA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="443D6B32" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą rozumie temat prostych nagrań i odnajduje niektóre informacje w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="043DB353" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EC8533" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BEBBF6" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą rozumie temat i część głównej myśli oraz odnajduje niektóre informacje w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5014B61E" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E151A4B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9E905B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą tworzy kilka prostych zdań: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="659BAE73" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="459B8C8B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6B7CB2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą tworzy bardzo krótki tekst i uwzględnia część informacji: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="772FBBC0" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2080604C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FB1A60" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą odpowiada na proste pytania i według wzoru reaguje pisemnie, przekazując część informacji w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="2B976A4B" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D429DB9" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA9AE7A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą przekazuje część podstawowych informacji, korzystając ze wzoru i wsparcia na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="0F37375D" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD58F58" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE9037B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="008CDC8A" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5453AEAB" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2960C5B1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5B03F501" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F54751" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABDB634" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="41DB1AFA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA6CD14" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00336130" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B244F">
+      <w:r w:rsidRPr="00336130">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">WYMAGANIA EDUKACYJNE NA SEMESTR </w:t>
+        <w:t>Ocena 2 - dopuszczająca</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B244F">
+    </w:p>
+    <w:p w14:paraId="53162D17" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował wymagania w bardzo ograniczonym zakresie; przy znacznym wsparciu rozpoznaje pojedyncze informacje i wykonuje nieliczne, najprostsze zadania, a liczne błędy utrudniają komunikację.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="78C029F5" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CCA75F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3D9D17" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="15B61087" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F169B74" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2156B04C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Rozpoznaje pojedyncze elementy słownictwa i struktur z pełnego zakresu Extended, lecz stosuje je z dużą trudnością i licznymi błędami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="76F60893" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A4D85F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="430D795F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami rozpoznaje pojedyncze słowa i informacje w prostych nagraniach w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="7B030CB9" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B3F227" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5D9AA9" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami rozpoznaje pojedyncze wyrazy i informacje w prostych tekstach w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="0D793590" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0C126A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2B3410" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami podaje pojedyncze słowa lub krótkie informacje: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="08494654" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E08906D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2999B1DD" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami zapisuje pojedyncze informacje, lecz nie realizuje większości elementów zadania: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6BC1988B" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1BAC39" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AB1141" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami odpowiada pojedynczymi słowami i tworzy niepełne reakcje pisemne w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="215D1B1F" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D05F398" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="685F0C05" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami przekazuje pojedyncze informacje z prostych materiałów na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="676DED43" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE63F0B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0D471D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5A4ED307" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F341959" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBD6EC2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6E7A05D1" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D02A97C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2CA9C8" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5A3E0A8D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1927A528" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 1 - niedostateczna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F7B285" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nie opanował wymagań koniecznych; nawet przy znacznym wsparciu nie wykonuje zadań lub popełnia błędy uniemożliwiające komunikację. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="0FB7D49D" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59885AA0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F09A2CF" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6644F369" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6456B7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="165F6F7E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie rozpoznaje i nie stosuje słownictwa ani struktur z pełnego zakresu Extended, nawet przy znacznym wsparciu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="03227337" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3AFDA6" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3821C8D5" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi rozumieć ogólnego sensu bardzo prostych nagrań ani odnajdywać podstawowych informacji w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="782E44EA" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAAC4AB" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4147BD19" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi rozumieć ogólnego sensu bardzo prostych tekstów ani odnajdywać podstawowych informacji w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3C0B2D10" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2216C73C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE616F2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi przekazać nawet bardzo prostej informacji ustnej: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="1602ED36" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CC8EEA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29936127" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi zapisać nawet bardzo prostej informacji, również na podstawie wzoru: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5673F1C6" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0952F482" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7AC211" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi reagować na bardzo proste pytania i komunikaty ani udzielić prostej odpowiedzi pisemnej w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6E65FBBB" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="390F0C7A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="115E6C1B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi przekazać podstawowych informacji z tekstu, nagrania, tabeli lub ilustracji na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="47710D3E" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5977306A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C893989" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6B5D634D" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5715E082" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D52C506" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6C707402" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B75F01" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8469" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC4A812" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="311F56C8" w14:textId="4302768E" w:rsidR="0081371B" w:rsidRPr="0081371B" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081371B">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>WYMAGANIA ROCZNE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081371B">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A50F96C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakres klasyfikacji: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Extended Curriculum 1: Lifelong learning; Extended Curriculum 2: Shops and services; Extended Curriculum 3: Relationships with people; Extended Curriculum 4: Inventions; Extended Curriculum 5: Media; Extended Curriculum 6: Near my house. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Wymagania roczne są kumulatywne i obejmują wszystkie treści Stay Brainy! Extended realizowane w ciągu roku szkolnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="8185"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="438247A1" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7D51A4" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Zakres tematyczny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B1DD43" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce; zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia; relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności; wynalazki; młodzi wynalazcy; umiejętności twórcze; kluby i projekty wynalazcze; media; nawyki medialne; częstotliwość korzystania z mediów; aktywności online; równowaga cyfrowa; zajęcia pozaszkolne; najbliższe otoczenie domu; ogród i jego elementy; czynności oraz możliwości spędzania czasu w ogrodzie i okolicy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w14:paraId="4C28A539" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7802C1BA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Środki językowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCEFF66" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>nazwy i określenia związane z uczeniem się przez całe życie, sposobami uczenia się, planami i trudnościami w nauce; słownictwo związane z zakupami, sklepami i usługami, m.in. ask a shop assistant, take a shopping bag, order food; konstrukcja too + adjective, m.in. too big, too expensive, too long, too shy; słownictwo związane z relacjami, m.in. help others, smile at people, share things, work in a team, make friends, say sorry, spend time together; połączenia care about, smile at, join in; słownictwo, m.in. invent a device, be creative, build a robot, construct a building; can/can’t; przymiotniki creative, modern, simple, useful; słownictwo, m.in. watch a TV programme, read the news, turn on the radio; przysłówki częstotliwości; like / don’t like + forma -ing; słownictwo, m.in. apple tree, bench, birdhouse, fence, gate; there is / there are; can; want to; przymiotniki colourful, comfortable, fresh, tiny.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E576C40" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00336130" w:rsidRDefault="0081371B" w:rsidP="0081371B"/>
+    <w:p w14:paraId="0AE0A659" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081371B">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ocena 6 - celująca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675A68AA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował pełny zakres wymagań na bardzo wysokim poziomie; działa swobodnie, płynnie, precyzyjnie i niemal bezbłędnie, łączy informacje i elastycznie stosuje urozmaicone środki językowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="9036"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="693A2843" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="126E34C7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EB62CD" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6AC5AE49" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772791B7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440E1197" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, elastycznie i niemal bezbłędnie stosuje pełny zakres słownictwa i struktur Extended, także w nowych sytuacjach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="0903E3AA" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBC1DF5" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D6082A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie interpretuje główną myśl, kontekst, intencje i szczegóły, także gdy trzeba połączyć informacje w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="053EC4F6" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7541B145" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="743A8CF7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie interpretuje główną myśl, kontekst i szczegóły oraz wyciąga proste wnioski w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="204CF42A" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5416D421" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD4C9C3" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie tworzy rozwiniętą wypowiedź, rozwija i uzasadnia myśli oraz elastycznie dobiera język: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="434C21E3" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="433FBD2F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F498A50" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie tworzy rozwinięty, spójny i adekwatny tekst, dobrze organizuje treść i stosuje urozmaicony język: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="641EC2CE" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABCE0FF" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B10872E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie podtrzymuje rozmowę oraz tworzy rozwinięte reakcje pisemne, precyzyjnie przekazuje i uzasadnia informacje, dostosowując język do odbiorcy w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6AA0211A" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B24438A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="093FAB6D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Swobodnie, precyzyjnie i niemal bezbłędnie łączy i przetwarza informacje z różnych źródeł, przekazuje je w odpowiedniej formie i współtworzy spójną wypowiedź na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="438CB91D" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C22DE9B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C292F7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="77135FF2" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A66DE6" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D2BFC2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="35BEE6F5" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D54CB76" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="790E5424" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="494253DF" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AF24D6" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 4: Inventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15250BCC" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: wynalazki; młodzi wynalazcy; umiejętności twórcze; kluby i projekty wynalazcze. Oczekiwane działania: wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3A7FABE5" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="109865C9" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 5: Media</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41858658" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: media; nawyki medialne; częstotliwość korzystania z mediów; aktywności online; równowaga cyfrowa; zajęcia pozaszkolne. Oczekiwane działania: wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="697CBA67" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF2466F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 6: Near my house</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F84ECC9" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: najbliższe otoczenie domu; ogród i jego elementy; czynności oraz możliwości spędzania czasu w ogrodzie i okolicy. Oczekiwane działania: wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7107E405" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 5 - bardzo dobra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C39584" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował pełny zakres wymagań; samodzielnie, sprawnie i poprawnie wykonuje zadania, przekazuje wszystkie informacje i trafnie dobiera środki językowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="9036"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3FFEB5A5" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="284BD2FA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE99B7B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="44153C9F" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298B4D70" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60269B00" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie i poprawnie stosuje pełny zakres słownictwa i struktur Extended oraz trafnie dobiera środki językowe do zadania.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5666B567" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC36FA2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9E8BD1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie rozumie główną myśl, kontekst i informacje szczegółowe w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="7F782E38" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4A2083" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCE113D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie rozumie główną myśl, kontekst i szczegółowe informacje w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="33F26B31" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40920B1C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC1193F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie tworzy spójną i logiczną wypowiedź, opisuje, porównuje i uzasadnia wybory: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="4B9C5968" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76070074" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A95130" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie tworzy spójny i logiczny tekst, realizując wszystkie elementy polecenia: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="35E6F973" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="481EC2BF" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F21FCAA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie uzyskuje i przekazuje wszystkie informacje, wyraża i krótko uzasadnia opinię, preferencję lub propozycję w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="2B5237B2" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FC75A2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0839C549" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Samodzielnie, sprawnie i poprawnie selekcjonuje i przekazuje informacje w języku angielskim lub polskim oraz aktywnie współtworzy wypowiedzi na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="0117C3E2" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2F67A8" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A85028" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3D4F7636" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C2752B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A15B1B6" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6E3CAA5F" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C76C4BE" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63667FAB" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="0D1D7093" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2860E3E4" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 4: Inventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28137287" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: wynalazki; młodzi wynalazcy; umiejętności twórcze; kluby i projekty wynalazcze. Oczekiwane działania: wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="59376F49" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D746E7A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 5: Media</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BF0534" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: media; nawyki medialne; częstotliwość korzystania z mediów; aktywności online; równowaga cyfrowa; zajęcia pozaszkolne. Oczekiwane działania: wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="19BAAED1" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB523BA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 6: Near my house</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4628791A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: najbliższe otoczenie domu; ogród i jego elementy; czynności oraz możliwości spędzania czasu w ogrodzie i okolicy. Oczekiwane działania: wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29D14FA2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE8CD2C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00AF374B" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>I</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF374B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ocena 4 - dobra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79305B72" w14:textId="0B9FCE94" w:rsidR="00D35C6A" w:rsidRPr="000B244F" w:rsidRDefault="00C269CF" w:rsidP="00C269CF">
+    <w:p w14:paraId="4713EA39" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
       <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował większość wymagań; na ogół samodzielnie i poprawnie wykonuje typowe zadania, przekazuje większość informacji, a nieliczne błędy nie zakłócają komunikacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="8894"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="1E8C281A" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="620D735B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="390F646B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="1689659F" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EB2F03" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36773718" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół poprawnie stosuje większość słownictwa i struktur z pełnego zakresu Extended; nieliczne błędy zwykle nie zakłócają komunikacji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="0628DE56" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="300C3D55" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6099C509" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie rozumie główną myśl i odnajduje większość wymaganych informacji w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="4398971E" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E64A94" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C7F897" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie rozumie główną myśl i kontekst oraz odnajduje większość informacji w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5E0FA50A" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEA20B4" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F58C2E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie tworzy krótką, na ogół spójną wypowiedź i przekazuje większość informacji: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="292C44BE" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="193B52CB" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E3E747" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie tworzy krótki, na ogół spójny tekst i uwzględnia większość informacji: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="7F85C5A3" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2255FE79" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58102C71" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie uczestniczy w prostej rozmowie i tworzy krótką, adekwatną reakcję pisemną w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6E835614" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FBEF35" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61149ACB" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Na ogół samodzielnie i poprawnie przekazuje najważniejsze informacje i uczestniczy we współtworzeniu wypowiedzi na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="1922E3EE" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8A3287" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C14939" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3159AC21" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8EDB3A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057D4200" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="54A54B55" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582D3552" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596361A1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="0B749662" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6447E0A8" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 4: Inventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="348272A3" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: wynalazki; młodzi wynalazcy; umiejętności twórcze; kluby i projekty wynalazcze. Oczekiwane działania: wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3A3218B0" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B9E5CD" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 5: Media</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B1A5CB" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: media; nawyki medialne; częstotliwość korzystania z mediów; aktywności online; równowaga cyfrowa; zajęcia pozaszkolne. Oczekiwane działania: wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="173647D8" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE9FDC5" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 6: Near my house</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B927BC" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: najbliższe otoczenie domu; ogród i jego elementy; czynności oraz możliwości spędzania czasu w ogrodzie i okolicy. Oczekiwane działania: wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="186ED634" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1C4D39" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ocena 3 - dostateczna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCB76B9" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował podstawową część wymagań; wykonuje proste zadania według wzoru lub z pomocą, przekazuje część wymaganych informacji, a błędy czasami zakłócają komunikację.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="8894"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="7F0F1D5A" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37966A27" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207336EE" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="2C0F61BA" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E5FE2F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F55078B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Częściowo zna słownictwo i struktury z pełnego zakresu Extended oraz stosuje je w prostych zdaniach według wzoru, popełniając błędy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="7F8ACDE4" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6524DB49" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FD5AA2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą rozumie temat prostych nagrań i odnajduje niektóre informacje w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="695253D2" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B09AA41" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD52DFF" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą rozumie temat i część głównej myśli oraz odnajduje niektóre informacje w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="35981062" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1666845F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F0E542" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą tworzy kilka prostych zdań: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6ACDF269" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B95FBD" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="539A8ADC" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą tworzy bardzo krótki tekst i uwzględnia część informacji: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="24FEB2D6" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D993D6" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0975F3" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą odpowiada na proste pytania i według wzoru reaguje pisemnie, przekazując część informacji w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="542413B6" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1F8120" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A98A1C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Według wzoru lub z pomocą przekazuje część podstawowych informacji, korzystając ze wzoru i wsparcia na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="49AB827D" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07150829" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE6B49B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="52D98053" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B9C9A1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="197905A0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3C1E3946" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1CC8A4" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544A2946" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="06CCC8EA" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E87F9E9" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 4: Inventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="718B446C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: wynalazki; młodzi wynalazcy; umiejętności twórcze; kluby i projekty wynalazcze. Oczekiwane działania: wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="1DECAEE7" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79447F36" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 5: Media</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D14263" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: media; nawyki medialne; częstotliwość korzystania z mediów; aktywności online; równowaga cyfrowa; zajęcia pozaszkolne. Oczekiwane działania: wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="4D84CA69" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFE8CB7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 6: Near my house</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8894" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F69162F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: najbliższe otoczenie domu; ogród i jego elementy; czynności oraz możliwości spędzania czasu w ogrodzie i okolicy. Oczekiwane działania: wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7A5606F7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5156365A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="002F3CAA" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B244F">
+      <w:r w:rsidRPr="002F3CAA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>ROZDZIAŁY 1-4</w:t>
+        <w:t>Ocena 2 - dopuszczająca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73700803" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680746">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>opanował wymagania w bardzo ograniczonym zakresie; przy znacznym wsparciu rozpoznaje pojedyncze informacje i wykonuje nieliczne, najprostsze zadania, a liczne błędy utrudniają komunikację.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="dxa"/>
-[...9 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1695"/>
-        <w:gridCol w:w="7095"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="9036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C269CF" w:rsidRPr="000B244F" w14:paraId="79A5A0F8" w14:textId="77777777">
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="60DA3EBC" w14:textId="77777777" w:rsidTr="00F5229B">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF05BD1" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFF3D2A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...197 lines deleted...]
-              <w:t>Wygląd zewnętrzny- rodzaje włosów   </w:t>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C269CF" w:rsidRPr="000B244F" w14:paraId="3CBF87DB" w14:textId="77777777">
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="2DF31086" w14:textId="77777777" w:rsidTr="00F5229B">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1695" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA5A144" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="002887EC" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Rozpoznaje pojedyncze elementy słownictwa i struktur z pełnego zakresu Extended, lecz stosuje je z dużą trudnością i licznymi błędami.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="72200031" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CDA977" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CEB18B7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami rozpoznaje pojedyncze słowa i informacje w prostych nagraniach w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5789F824" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B43E3A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...97 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC41C99" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami rozpoznaje pojedyncze wyrazy i informacje w prostych tekstach w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="53D7197C" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63015FC2" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...68 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C377C8" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami podaje pojedyncze słowa lub krótkie informacje: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="1F4AD79A" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF97E1D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...156 lines deleted...]
-                <w:lang w:val="pl-PL"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67681718" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami zapisuje pojedyncze informacje, lecz nie realizuje większości elementów zadania: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3E09F290" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153DE74B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> Rozróżnia i wymawia dźwięki zapisane literą „o”: /</w:t>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DEF281" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami odpowiada pojedynczymi słowami i tworzy niepełne reakcje pisemne w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="30BF5835" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAB64E5" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304A62DC" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przy znacznym wsparciu i z licznymi błędami przekazuje pojedyncze informacje z prostych materiałów na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6F05E97C" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A7AB44" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...89 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36622A84" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5A3FD5B7" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50DB2A97" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FDB61B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="03CF69D9" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF6B841" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...44 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D07803C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="667A6B0E" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="471C5A76" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...126 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...177 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 4: Inventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C7364A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: wynalazki; młodzi wynalazcy; umiejętności twórcze; kluby i projekty wynalazcze. Oczekiwane działania: wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="42A86CB3" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0169DE71" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...118 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 5: Media</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55874D2C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: media; nawyki medialne; częstotliwość korzystania z mediów; aktywności online; równowaga cyfrowa; zajęcia pozaszkolne. Oczekiwane działania: wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="615E480F" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="525EDA8E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1591 lines deleted...]
-              <w:t> i  poprawnie się nimi posługuje </w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 6: Near my house</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9036" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF35706" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: najbliższe otoczenie domu; ogród i jego elementy; czynności oraz możliwości spędzania czasu w ogrodzie i okolicy. Oczekiwane działania: wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17996CA2" w14:textId="77777777" w:rsidR="00C269CF" w:rsidRDefault="00C269CF">
+    <w:p w14:paraId="78FF6134" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="0081371B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="791272C0" w14:textId="1EEDB9DC" w:rsidR="00590548" w:rsidRPr="000B244F" w:rsidRDefault="00590548" w:rsidP="00590548">
+    <w:p w14:paraId="78410E75" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Nagwek2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B244F">
+      <w:r w:rsidRPr="00680746">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>WYMAGANIA EDUKACYJNE NA SEMESTR I</w:t>
-[...10 lines deleted...]
-        <w:t>I</w:t>
+        <w:t>Ocena 1 - niedostateczna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C92815" w14:textId="0D454C03" w:rsidR="00590548" w:rsidRPr="000B244F" w:rsidRDefault="00590548" w:rsidP="00590548">
+    <w:p w14:paraId="72D4A765" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B244F">
+      <w:r w:rsidRPr="00680746">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">ROZDZIAŁY </w:t>
+        <w:t xml:space="preserve">Ogólny poziom spełnienia wymagań: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00680746">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...21 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>nie opanował wymagań koniecznych; nawet przy znacznym wsparciu nie wykonuje zadań lub popełnia błędy uniemożliwiające komunikację.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9056" w:type="dxa"/>
-[...5 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1693"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="35"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="9178"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00590548" w:rsidRPr="00590548" w14:paraId="1ACDD650" w14:textId="77777777" w:rsidTr="00590548">
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="685E5E6A" w14:textId="77777777" w:rsidTr="00F5229B">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1693" w:type="dxa"/>
-[...223 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6326C87F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Obszar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="333333"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E6A53F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wymagania niezbędne do otrzymania oceny</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590548" w:rsidRPr="00590548" w14:paraId="3829D8D3" w14:textId="77777777" w:rsidTr="00590548">
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="6800C41D" w14:textId="77777777" w:rsidTr="00F5229B">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1693" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0759045E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Znajomość środków językowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D094749" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie rozpoznaje i nie stosuje słownictwa ani struktur z pełnego zakresu Extended, nawet przy znacznym wsparciu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="35FDEED1" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00706B79" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Rozumienie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D7B9C0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi rozumieć ogólnego sensu bardzo prostych nagrań ani odnajdywać podstawowych informacji w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="45A51E92" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69BF94E0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-            </w:r>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Rozumienie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BF441E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi rozumieć ogólnego sensu bardzo prostych tekstów ani odnajdywać podstawowych informacji w materiałach obejmujących: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="7F5A1D70" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A92A1A0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...24 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi ustnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="164F681F" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi przekazać nawet bardzo prostej informacji ustnej: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="03327E1D" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F284A06" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...33 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tworzenie wypowiedzi pisemnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AC973C" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi zapisać nawet bardzo prostej informacji, również na podstawie wzoru: e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5A1B89A5" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="431CE38B" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-            </w:r>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Reagowanie ustne i pisemne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46523080" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi reagować na bardzo proste pytania i komunikaty ani udzielić prostej odpowiedzi pisemnej w zakresie: rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="4C4BEC23" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7C7567" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przetwarzanie ustne i pisemne tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB0D0ED" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Nie potrafi przekazać podstawowych informacji z tekstu, nagrania, tabeli lub ilustracji na podstawie: teksty, nagrania, tabele i ilustracje dotyczące uczenia się i strategii uczenia się; dialogi, teksty, nagrania i materiały wizualne o zwyczajach zakupowych, cenach, zwrotach produktów i usługach; teksty, nagrania i materiały wizualne o znaczeniu przyjaźni oraz zachowaniach wspierających dobre relacje; teksty, wywiady, nagrania i materiały wizualne o młodych wynalazcach, ich umiejętnościach, klubach i projektach; teksty, nagrania i materiały wizualne o nawykach medialnych, częstotliwości korzystania z mediów i zajęciach pozaszkolnych; teksty, nagrania i materiały wizualne o ogrodzie, jego elementach, czynnościach i możliwościach spędzania czasu..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="3334DC6C" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AEE4F7" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...24 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 1: Lifelong learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B92A0F0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: uczenie się przez całe życie; sposoby i strategie uczenia się; plany i trudności w nauce; języki obce. Oczekiwane działania: wypowiedź o uczeniu się i strategiach uczenia się, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail o sobie, języku, którego uczeń się uczy, oraz sposobach uczenia się; rozmowa i reakcja pisemna dotycząca uczenia się, strategii, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="244E40FA" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF8EEC8" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...66 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-            </w:r>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 2: Shops and services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21ED3671" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: zakupy; sklepy i usługi; zwyczaje zakupowe; ceny; zwroty produktów; zamawianie jedzenia. Oczekiwane działania: wypowiedź o zakupach, sklepach i usługach, obejmująca opis, porównanie i uzasadnienie wyborów; wpis o tym, z kim i gdzie uczeń robi zakupy, co robi w sklepie i co kupuje; rozmowa i reakcja pisemna dotycząca zakupów, sklepów, usług, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="452CD774" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691F8BF0" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 3: Relationships with people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A485D36" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: relacje z rodziną, przyjaciółmi i innymi osobami; znaczenie przyjaźni; zachowania wspierające dobre relacje; wspólne aktywności. Oczekiwane działania: wypowiedź o relacjach z rodziną, przyjaciółmi i innymi osobami, obejmująca opis, porównanie i uzasadnienie wyborów; wpis na blogu o koleżance lub koledze, sposobach dbania o przyjaźń i wspólnych aktywnościach; rozmowa i reakcja pisemna dotycząca relacji, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="25115A24" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64525A46" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-            </w:r>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 4: Inventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465E272A" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: wynalazki; młodzi wynalazcy; umiejętności twórcze; kluby i projekty wynalazcze. Oczekiwane działania: wypowiedź o wynalazkach i umiejętnościach twórczych, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu młodych wynalazców z informacją o miejscu, czasie spotkań i rozwijanych umiejętnościach; rozmowa i reakcja pisemna dotycząca wynalazków, umiejętności, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="00A44F43" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BBCF6D" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...52 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 5: Media</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="311152DA" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: media; nawyki medialne; częstotliwość korzystania z mediów; aktywności online; równowaga cyfrowa; zajęcia pozaszkolne. Oczekiwane działania: wypowiedź o mediach, nawykach medialnych i równowadze cyfrowej, obejmująca opis, porównanie i uzasadnienie wyborów; ogłoszenie klubu medialnego z informacją o adresatach, aktywnościach, miejscu i czasie spotkań; rozmowa i reakcja pisemna dotycząca mediów, aktywności online, opinii, preferencji i propozycji.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081371B" w:rsidRPr="00680746" w14:paraId="5171CAD9" w14:textId="77777777" w:rsidTr="00F5229B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF0F8"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A817D8E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...265 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...2505 lines deleted...]
-              <w:t> </w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Extended 6: Near my house</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9178" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="95" w:type="dxa"/>
+              <w:left w:w="95" w:type="dxa"/>
+              <w:bottom w:w="95" w:type="dxa"/>
+              <w:right w:w="95" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BA7D9E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="00F5229B">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00680746">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zakres modułu: najbliższe otoczenie domu; ogród i jego elementy; czynności oraz możliwości spędzania czasu w ogrodzie i okolicy. Oczekiwane działania: wypowiedź o najbliższym otoczeniu domu i ogrodzie, obejmująca opis, porównanie i uzasadnienie wyborów; e-mail z zaproszeniem do domu, opisem okolicy oraz propozycją wspólnej aktywności; rozmowa i reakcja pisemna dotycząca najbliższego otoczenia domu, opinii, preferencji i propozycji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B430A88" w14:textId="77777777" w:rsidR="00590548" w:rsidRPr="000B244F" w:rsidRDefault="00590548">
+    <w:p w14:paraId="157FC65E" w14:textId="77777777" w:rsidR="0081371B" w:rsidRPr="00680746" w:rsidRDefault="0081371B" w:rsidP="0081371B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00590548" w:rsidRPr="000B244F">
-[...2 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p w14:paraId="4B97C83C" w14:textId="20FC16D7" w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidRDefault="00C2186F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C2186F" w:rsidRPr="00132F33" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="850" w:right="964" w:bottom="850" w:left="964" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0CEBCD3F" w14:textId="77777777" w:rsidR="005F26F7" w:rsidRDefault="005F26F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6B621A4A" w14:textId="77777777" w:rsidR="005F26F7" w:rsidRDefault="005F26F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
-    <w:charset w:val="00"/>
-[...4 lines deleted...]
-  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56267D13" w14:textId="33D52A7C" w:rsidR="00C2186F" w:rsidRDefault="00C2186F" w:rsidP="5A79A215">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="042BB896" w14:textId="77777777" w:rsidR="005F26F7" w:rsidRDefault="005F26F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="026028F6" w14:textId="77777777" w:rsidR="005F26F7" w:rsidRDefault="005F26F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F213D21" w14:textId="77777777" w:rsidR="00C2186F" w:rsidRDefault="004D06AB">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Stay brainy! klasa 4 | wymagania edukacyjne</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="057330C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32BE151C"/>
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listanumerowana3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listanumerowana2"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listapunktowana3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...95 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="028E4B84"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listapunktowana2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listanumerowana"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listapunktowana"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...111 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3874 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="1" w16cid:durableId="1813598820">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1828278946">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="541403437">
+  <w:num w:numId="2" w16cid:durableId="1544172561">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1806921332">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="3" w16cid:durableId="1399981328">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1941260111">
+  <w:num w:numId="4" w16cid:durableId="668483556">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1413166173">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="131990243">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="6" w16cid:durableId="124154424">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="965501988">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="7" w16cid:durableId="1244993782">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2082825351">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="8" w16cid:durableId="1943954383">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1989941606">
-[...2 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="170075130">
+  <w:num w:numId="9" w16cid:durableId="1325276780">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2144930866">
-[...44 lines deleted...]
-  <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C269CF"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00FE28C3"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="00112373"/>
+    <w:rsid w:val="00132F33"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="00182F8F"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="004D06AB"/>
+    <w:rsid w:val="005567C8"/>
+    <w:rsid w:val="005F26F7"/>
+    <w:rsid w:val="00766B4A"/>
+    <w:rsid w:val="0081371B"/>
+    <w:rsid w:val="0084172A"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B82DE0"/>
+    <w:rsid w:val="00C2186F"/>
+    <w:rsid w:val="00C524C5"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="010FC513"/>
+    <w:rsid w:val="0970D04D"/>
+    <w:rsid w:val="0A43F181"/>
+    <w:rsid w:val="0DB46185"/>
+    <w:rsid w:val="1040E620"/>
+    <w:rsid w:val="1098E4E9"/>
+    <w:rsid w:val="11860166"/>
+    <w:rsid w:val="158463B4"/>
+    <w:rsid w:val="1920257C"/>
+    <w:rsid w:val="1CB17B17"/>
+    <w:rsid w:val="1D575DE2"/>
+    <w:rsid w:val="20B9BD20"/>
+    <w:rsid w:val="2C1AB4AF"/>
+    <w:rsid w:val="2D93DC1E"/>
+    <w:rsid w:val="2E44AAA6"/>
+    <w:rsid w:val="2F440688"/>
+    <w:rsid w:val="30C4A7AB"/>
+    <w:rsid w:val="32BE3F85"/>
+    <w:rsid w:val="32CB4A8E"/>
+    <w:rsid w:val="3462B9A1"/>
+    <w:rsid w:val="373301E9"/>
+    <w:rsid w:val="37C5D6A8"/>
+    <w:rsid w:val="3905C5E3"/>
+    <w:rsid w:val="3A6E413B"/>
+    <w:rsid w:val="3E7DCC56"/>
+    <w:rsid w:val="44720DF8"/>
+    <w:rsid w:val="481F3AB5"/>
+    <w:rsid w:val="4955B593"/>
+    <w:rsid w:val="4ACC15BD"/>
+    <w:rsid w:val="4C7EB33A"/>
+    <w:rsid w:val="4F865884"/>
+    <w:rsid w:val="5306B827"/>
+    <w:rsid w:val="58370794"/>
+    <w:rsid w:val="5A79A215"/>
+    <w:rsid w:val="5C1A1DA7"/>
+    <w:rsid w:val="5DF513FE"/>
+    <w:rsid w:val="5ECD77A7"/>
+    <w:rsid w:val="60C7D954"/>
+    <w:rsid w:val="63DB52E9"/>
+    <w:rsid w:val="64863B7E"/>
+    <w:rsid w:val="6533E02F"/>
+    <w:rsid w:val="653F8758"/>
+    <w:rsid w:val="67CAB6F8"/>
+    <w:rsid w:val="692F95EA"/>
+    <w:rsid w:val="69BA8FF9"/>
+    <w:rsid w:val="6BA65403"/>
+    <w:rsid w:val="6C5ED4CA"/>
+    <w:rsid w:val="6C789E28"/>
+    <w:rsid w:val="6EC9BB4E"/>
+    <w:rsid w:val="714090A1"/>
+    <w:rsid w:val="72E7AC8B"/>
+    <w:rsid w:val="73A166BE"/>
+    <w:rsid w:val="73F474A2"/>
+    <w:rsid w:val="7B8B4710"/>
+    <w:rsid w:val="7F7390B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="167E340E"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{58708A16-F713-4A4B-BE16-50B891CF90E2}"/>
+  <w14:docId w14:val="24062061"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{1B4B2A65-1F6E-4C29-8D4F-96AB7FC654A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11188,51 +17958,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11301,59 +18071,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11414,1208 +18175,11426 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:color w:val="222222"/>
+      <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek3Znak"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek4Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek5Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek6Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek7Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek8Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek9Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
     <w:name w:val="Nagłówek 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
     <w:name w:val="Nagłówek 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...87 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tytu">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="TytuZnak"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:spacing w:val="-10"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="56"/>
-      <w:szCs w:val="56"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
     <w:name w:val="Tytuł Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tytu"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:spacing w:val="-10"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="56"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podtytu">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="PodtytuZnak"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
     <w:name w:val="Podtytuł Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Podtytu"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="28"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstpodstawowyZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
+    <w:name w:val="Tekst podstawowy Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Tekstpodstawowy2Znak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
+    <w:name w:val="Tekst podstawowy 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Tekstpodstawowy3Znak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
+    <w:name w:val="Tekst podstawowy 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listapunktowana">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listapunktowana2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listapunktowana3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listanumerowana">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listanumerowana2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listanumerowana3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista-kontynuacja">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista-kontynuacja2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista-kontynuacja3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstmakra">
+    <w:name w:val="macro"/>
+    <w:link w:val="TekstmakraZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstmakraZnak">
+    <w:name w:val="Tekst makra Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstmakra"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cytat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="CytatZnak"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
     <w:name w:val="Cytat Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Cytat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
+    <w:name w:val="Nagłówek 4 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
+    <w:name w:val="Nagłówek 5 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
+    <w:name w:val="Nagłówek 6 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
+    <w:name w:val="Nagłówek 7 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
+    <w:name w:val="Nagłówek 8 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
+    <w:name w:val="Nagłówek 9 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normalny"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="Normalny"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:uiPriority w:val="21"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Uwydatnienie">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cytatintensywny">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="CytatintensywnyZnak"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
-      <w:spacing w:before="360" w:after="360"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
     <w:name w:val="Cytat intensywny Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Cytatintensywny"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Wyrnieniedelikatne">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedelikatne">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieintensywne">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00C269CF"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tytuksiki">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwekspisutreci">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Nagwek1"/>
+    <w:next w:val="Normalny"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanie">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalista">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatka">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalista">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalista2akcent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanie">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalista">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatka">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:rsid w:val="0084172A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002E863F4D41954445A589852F56065FF7" ma:contentTypeVersion="16" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="a03c575ddd30fb6ed3ee64b4cb931c5f">
-[...256 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28610D3E-EBD6-4E75-9060-4880BEF058D8}"/>
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CE383C1-4218-4DEC-8ED8-B4AD3E66DC73}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>9871</Characters>
+  <Pages>23</Pages>
+  <Words>14536</Words>
+  <Characters>99573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>1810</Lines>
+  <Paragraphs>683</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Springer Nature</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11494</CharactersWithSpaces>
+  <CharactersWithSpaces>113426</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Stay brainy! klasa 4 - wymagania edukacyjne na oceny 1-6</dc:title>
   <dc:subject/>
-  <dc:creator>Magdalena Szczepanik</dc:creator>
+  <dc:creator>Dominika Kretkowska</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>