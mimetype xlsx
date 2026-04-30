--- v0 (2026-03-01)
+++ v1 (2026-04-30)
@@ -1,5669 +1,41692 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:body>
+    <w:p w14:paraId="29421587" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201"/>
+    <w:p w14:paraId="6740B608" w14:textId="444C7CFE" w:rsidR="00BE1201" w:rsidRDefault="00B879AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEW </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1616">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>PASSWORD C1/C2.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1616">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1616">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podręcznik do języka angielskiego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38943084" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2816091A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan wynikowy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>zgodny z nową podstawą programową określoną w Rozporządzeniu MEN z dnia 30 stycznia 2018 r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7067F96B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celem niniejszego planu wynikowego jest określenie wymagań programowych w oparciu o podręcznik </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Password</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C1/C2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. W zależności od specyfiki konkretnej grupy uczniów, dokument może zostać wykorzystany w całości lub zmodyfikowany pod kątem indywidualnych potrzeb edukacyjnych uczących się.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD868F1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W planie wyszczególniono </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wymagania podstawowe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wymagania ponadpodstawowe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3ED51F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6182CB7E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wymagania podstawowe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zakładają osiągnięcie zadowalającego poziomu opanowania poszczególnych informacji i umiejętności niezbędnych do spełnienia wymogów podstawy programowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFCA2D5" w14:textId="77777777" w:rsidR="002801A5" w:rsidRPr="002801A5" w:rsidRDefault="006E1616">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wymagania ponadpodstawowe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opierają się na pogłębionej realizacji wymagań podstawowych umożliwiającej opanowanie poszczególnych informacji i umiejętności w stopniu wyższym niż zadowalającym i uzyskanie wysoko rozwiniętych kompetencji językowych w ramach wymogów określonych w podstawie programowej.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656AD6FC" w14:textId="77777777" w:rsidR="002801A5" w:rsidRDefault="002801A5" w:rsidP="002801A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk170486797"/>
+    </w:p>
+    <w:p w14:paraId="154B3D37" w14:textId="230DD9D7" w:rsidR="002801A5" w:rsidRPr="002801A5" w:rsidRDefault="002801A5" w:rsidP="002801A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002801A5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Oznaczenia zastosowane w planie wynikowym</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="18684A26" w14:textId="77777777" w:rsidR="002801A5" w:rsidRDefault="002801A5" w:rsidP="002801A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F162C7" w14:textId="77777777" w:rsidR="002801A5" w:rsidRPr="00AA6F44" w:rsidRDefault="002801A5" w:rsidP="001D6F29">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6F44">
+        <w:t>Treści nauczania nieobowiązujące w podstawie programowej III.1.R od roku szkolnego 2024/25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E67575E" w14:textId="77777777" w:rsidR="002801A5" w:rsidRPr="00D867DB" w:rsidRDefault="002801A5" w:rsidP="002801A5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D867DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Czerwoną czcionką</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D867DB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D867DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>zaznaczono inne zmiany w podstawie programowej w podstawie programowej III.1.R od roku szkolnego 2024/25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C59AAE" w14:textId="48FFCD00" w:rsidR="00BE1201" w:rsidRDefault="006E1616" w:rsidP="002801A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="14283" w:type="dxa"/>
+        <w:tblInd w:w="113" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="953"/>
+        <w:gridCol w:w="70"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="5425"/>
+        <w:gridCol w:w="171"/>
+        <w:gridCol w:w="5377"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE1201" w14:paraId="42777996" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14283" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F43C47F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45D61F31" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>WHO WE KNOW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="23B70A8D" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8040B6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3F826C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5615" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="227B5043" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>WYMAGANIA PODSTAWOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC2EACF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>WYMAGANIA PONADPODSTAWOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="7CE9578A" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:trHeight w:val="3758"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="401C86BC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2169A707" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁOWNICTWO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5615" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D396B04" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalający</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zaawansowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów ŻYCIE PRYWATNE oraz CZŁOWIEK oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ECB707D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z cechami charakteru, uczuciami i emocjami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA744F2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">często mylone wyrazy służące do opisywania cech osobowości i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zachowań</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="450CFA70" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo i zwroty służące do omawiania etycznych aspektów relacji międzyludzkich</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DF084B7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czasowniki frazowe z czasownikiem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>come</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2F2014C8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z nawiązywaniem znajomości za pośrednictwem Internetu oraz wpływem nowoczesnych technologii na relacje międzyludzkie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CCA0E40" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z sytuacjami konfliktowymi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E91A608" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyrażenia idiomatyczne ze słowem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>bone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649B799D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szeroki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zaawansowanego i zróżnicowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w zakresie tematów ŻYCIE PRYWATNE oraz CZŁOWIEK oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B956DDA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z cechami charakteru, uczuciami i emocjami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA41AA9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">często mylone wyrazy służące do opisywania cech osobowości i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zachowań</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="289FB6C3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo i zwroty służące do omawiania etycznych aspektów relacji międzyludzkich</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="123329F0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czasowniki frazowe z czasownikiem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>come</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4FDCA085" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z nawiązywaniem znajomości za pośrednictwem Internetu oraz wpływem nowoczesnych technologii na relacje międzyludzkie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E070154" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z sytuacjami konfliktowymi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCAECC0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyrażenia idiomatyczne ze słowem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>bone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="4F04312D" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED04883" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="377A9B56" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMATYKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5615" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A61299" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady tworzenia poniższych konstrukcji gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F24680C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sowanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>aspektu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ciągłego</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dokonanego</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasownika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">present continuous, past continuous, future continuous, present perfect, past perfect, future perfect, present perfect continuous, past perfect continuous </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>future perfect continuous</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32B886ED" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosowanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>past simple, past continuous, past perfect continuous, future in the past: would / was to, was going / planning / hoping to</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1D0198" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zmiany w znaczeniu wynikające z zastosowania czasowników statycznych lub dynamicznych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD319B5" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  zna zasady tworzenia poniższych konstrukcji gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508E0766" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sowanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>aspektu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ciągłego</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dokonanego</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasownika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">present continuous, past continuous, future continuous, present perfect, past perfect, future perfect, present perfect continuous, past perfect continuous </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>future perfect continuous</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73BEBB4E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosowanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>past simple, past continuous, past perfect continuous, future in the past: would / was to, was going / planning / hoping to</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="772484B6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zmiany w znaczeniu wynikające z zastosowania czasowników statycznych lub dynamicznych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="37B4BABD" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:trHeight w:val="933"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDF7D50" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED74A78" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZADANIA NA ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5615" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7450A05A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń poprawnie rozwiązuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>znaczną część</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zadań sprawdzających znajomość środków językowych: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="542496D4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABB1FDB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do wypowiedzi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C1CA0F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00716F74" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uzupełnianie streszczenia w języka angielskim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ACD6BFE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B4A140" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Słowotwórstwo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9AFF83" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E490BED" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gramatykalizacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="235B3394" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CD67C3E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6961AA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń poprawnie rozwiązuje zadania sprawdzające znajomość środków językowych: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D49C70" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B823AD3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do wypowiedzi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1764BB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028016A1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uzupełnianie streszczenia w języka angielskim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F0D6EA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="607179DE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Słowotwórstwo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C5D2695" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9E1718" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gramatykalizacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="77E8BC05" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="368216E2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="039695C8" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6CA7F3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0273CD1A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁUCHANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5615" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F901E49" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w wysłuchanym tekście</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>główną myśl tekstu i jego poszczególnych części; znajduje określone informacje; określa intencje nadawcy tekstu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E6A712" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dopasowuje informacje do osób</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A43223" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B241EF6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C4B0B0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w wysłuchanej wypowiedzi (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>główną myśl tekstu i jego poszczególnych części; znajduje określone informacje; określa intencje nadawcy tekstu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BBB2A4C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dopasowuje informacje do osób</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0652A810" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C062A6E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="7D56447D" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:trHeight w:val="1344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FCC8A3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A9EAC8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CZYTANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5615" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA0E520" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określa główną myśl tekstu i jego poszczególnych części; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>znajduje w tekście określone informacje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>określa intencje autora tekstu) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A83012D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dopasowuje informacje do osób</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED0DB43" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D7870DC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje pytania do akapitów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608E6164" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określa główną myśl tekstu i jego poszczególnych części; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>znajduje w tekście określone informacje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>określa intencje autora tekstu) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="513B1F61" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dopasowuje informacje do osób</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="642FB536" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1547C4D1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje pytania do akapitów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="215DF494" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="718E62F2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E76E1B6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MÓWIENIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5615" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BDF070" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBDD320" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje osoby, komentując ich pozytywne oraz negatywne cechy charakteru i zachowania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335955AE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje uczucia i emocje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0538D300" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">opisuje swoje pierwsze wrażenia na podstawie zdjęć przedstawiających nieznane osoby </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700351DB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat różnych sposobów nawiązywania znajomości oraz wpływu nowoczesnych technologii na relacje międzyludzkie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A683ADD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat konfliktów w rodzinie i wśród znajomych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA71750" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>relacjonuje swoje doświadczenia związane z nawiązywaniem przyjaźni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74362888" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>komentuje czynniki decydujące o atrakcyjności danej osoby w oczach innych ludzi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CBDECC1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>parafrazuje informacje na temat różnych typów inteligencji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3091FC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przedstawia prezentację dotyczącą toksycznych ludzi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5D63A3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szerokim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58C43E0D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje osoby, komentując ich pozytywne oraz negatywne cechy charakteru i zachowania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8D70C1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szczegółowo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje uczucia i emocje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C2B9BDD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szczegółowo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">opisuje swoje pierwsze wrażenia na podstawie zdjęć przedstawiających nieznane osoby </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300761F3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnych sposobów nawiązywania znajomości oraz wpływu nowoczesnych technologii na relacje międzyludzkie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26457A13" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>konfliktów w rodzinie i wśród znajomych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5268F9BA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>relacjonuje swoje doświadczenia związane z nawiązywaniem przyjaźni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204131B5" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>komentuje czynniki decydujące o atrakcyjności danej osoby w oczach innych ludzi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001CBE21" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">precyzyjnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>parafrazuje informacje na temat różnych typów inteligencji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B6B581" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">przedstawia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wieloaspektową</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prezentację dotyczącą toksycznych ludzi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="20287FD6" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7C840B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE26F44" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PISANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5615" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD3524D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady dotyczące narracji i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02094292" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pisze </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>w przeważającej części</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>spójne, uporządkowane i logiczne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opowiadanie, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół poprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uwzględniając odpowiednie określenia czasu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="384B9269" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady dotyczące narracji i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szerokim </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="463CA8E7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pisze </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>spójne, uporządkowane i logiczne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opowiadanie, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uwzględniając odpowiednie określenia czasu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="340B7BCE" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBCE705" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F78017" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ROZWIJANIE SAMODZIELNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5615" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F99A99" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CAC8173" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wykorzystuje techniki samodzielnej pracy nad językiem (poprawianie błędów; prowadzenie notatek; korzystanie ze słownika; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EEF684" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosuje strategie komunikacyjne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(domyślanie się znaczenia wyrazów z kontekstu; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>strategie kompensacyjne (np. parafrazy, definicji)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A73F95A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>współdziała w grupie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E31AB8A" w14:textId="279476F8" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="002C28C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z różnych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C28C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> źródeł informacji w języku obcym </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="002C28C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nowożytnym, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C28C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="128EAFAB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>posiada świadomość językową</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F5E122" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uczeń</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21CA76B2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykorzystuje techniki samodzielnej pracy nad językiem (poprawianie błędów; prowadzenie notatek; korzystanie ze słownika; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F385DFB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje strategie komunikacyjne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(domyślanie się znaczenia wyrazów z kontekstu; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>strategie kompensacyjne (np. parafrazy, definicji)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="607A65C9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>aktywnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> współdziała w grupie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529FB6BF" w14:textId="058189F1" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00B70108">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54329859" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozwiniętą </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>świadomość językową</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="38AA794C" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14283" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="37994FC6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F9632C7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2 A HEALTHY GOAL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1026B996" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="5EC0D522" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:trHeight w:val="3267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFC2F39" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAC9D03" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁOWNICTWO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="181046F2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalający</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów SPORT i ZDROWIE oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="437E7700" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">słownictwo związane z wyzwaniami stojącymi przed profesjonalnymi sportowcami </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A8009B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>słownictwo związane z częściami ciała, kontuzjami i problemami zdrowotnymi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="792C30B1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>idiomy i kolokacje opisujące stan zdrowia, kondycję fizyczną i motywację do pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F54F634" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z pozytywnymi i negatywnymi aspektami rywalizacji sportowej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69760520" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>idiomy i frazy związane z problemami ze snem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FAF8D77" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przyimki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD2FD33" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szeroki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego i zróżnicowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów SPORT i ZDROWIE oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054867D2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">słownictwo związane z wyzwaniami stojącymi przed profesjonalnymi sportowcami </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C3920B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>słownictwo związane z częściami ciała, kontuzjami i problemami zdrowotnymi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AC69705" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>idiomy i kolokacje opisujące stan zdrowia, kondycję fizyczną i motywację do pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F9C91A7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z pozytywnymi i negatywnymi aspektami rywalizacji sportowej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="248C90CE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>idiomy i frazy związane z problemami ze snem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F9C0035" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przyimki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w:rsidRPr="00B879AD" w14:paraId="56638655" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26BD5810" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E82811" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMATYKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D55EE3E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady tworzenia poniższych konstrukcji gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A180BD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosowanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> present simple, present continuous, future simple, future continuous, future perfect continuous </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>konstrukcji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> going to, be on the verge of, be about to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">etc. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wyrażania</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>przyszłości</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="32D49FB0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>konstrukcje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>typu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I was to do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I was to have done </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="21FEF24A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosowanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>modyfikatorów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>typu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> slightly, a lot, a bit, far, nearly, just, almost, barely, every bit, the … the …</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc. w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stopniowaniu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>przymiotników</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA1C212" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady tworzenia poniższych konstrukcji gramatycznych i poprawnie je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="749F076D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosowanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> present simple, present continuous, future simple, future continuous, future perfect continuous </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>konstrukcji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> going to, be on the verge of, be about to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">etc. do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wyrażania</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>przyszłości</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="13ECC71A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>konstrukcje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>typu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I was to do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I was to have done </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7D9EF680" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosowanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>modyfikatorów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>typu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> slightly, a lot, a bit, far, nearly, just, almost, barely, every bit, the … the …</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc. w </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stopniowaniu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>przymiotników</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="1C3E8A10" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43255235" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CF813E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZADANIA NA ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="789DCDA9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń poprawnie rozwiązuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znaczną część</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zadań sprawdzających</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E7B7B1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (nagłówków do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7EDF56" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A4ABE82" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Słowotwórstwo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="607B5A04" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77392EA8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67BFCFC0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4491E82B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uzupełnianie luk w tekście jednym wyrazem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C849748" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AC80F1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uczeń poprawnie rozwiązuje zadania sprawdzające znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75DB8AF1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (nagłówków do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026E4740" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB013ED" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Słowotwórstwo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF9555A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544C178A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="062FEBAB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7770AD20" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uzupełnianie luk w tekście jednym wyrazem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38AE92B2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="7CFE1EE4" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="264341A9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3AAC8F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁUCHANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFAE4AE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w wysłuchanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>znajduje w tekście określone informacje) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A23D56F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BBFBE38" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F13B58" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wymienia wskazane informacje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327E6002" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3535F9AE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uzupełnia zdania na podstawie usłyszanych informacji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B85097" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w wysłuchanej wypowiedzi (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>znajduje w tekście określone informacje)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23F89C88" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1399C1A2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA62E7C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wymienia wskazane informacje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E51FB39" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1FB20C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uzupełnia zdania na podstawie usłyszanych informacji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="33DBC473" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF41B4C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC7FFDD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CZYTANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AF7F2C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>określa główną myśl tekstu i jego poszczególnych części;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> znajduje w tekście określone informacje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CAEBC89" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>podsumowuje przeczytane informacje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3683AFDB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dopasowuje nagłówki do akapitów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74FE4776" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A087114" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E6E5CF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>określa główną myśl tekstu i jego poszczególnych części;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> znajduje w tekście określone informacje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050AEC00" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>podsumowuje przeczytane informacje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0C7F84" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dopasowuje nagłówki do akapitów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D849150" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C7AA45" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="2C3C9910" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="110C5023" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="206B18D2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MÓWIENIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A3FC6B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79175D53" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat czynników warunkujących osiągnięcie sukcesu w profesjonalnym sporcie oraz blasków i cieni sławy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10642BCC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje różne aspekty rywalizacji sportowej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DF0E149" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje swój stosunek do aktywności fizycznej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFFA5DB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>relacjonuje swoje doświadczenia związane ze sportem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068A919D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje zdrowe i niezdrowe nawyki oraz czynniki stresogenne w życiu młodych ludzi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D00D95A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wypowiada się na podstawie materiału stymulującego: dokonuje wyboru zdjęcia pod kątem kampanii promującej dbanie o kondycję psychiczną </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i go uzasadnia oraz udziela odpowiedzi na dwa pytania,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="749F16B4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>podając argumenty na poparcie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swojego stanowiska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1636DC66" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat sukcesu i porażki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B1E2D6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje przyczyny i konsekwencje powstawania uzależnień, w tym uzależnienia od technologii informacyjnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="305804E8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szerokim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BC117F7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat czynników warunkujących osiągnięcie sukcesu w profesjonalnym sporcie oraz blasków i cieni sławy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C136D8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje różne aspekty rywalizacji sportowej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0461EDB0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje swój stosunek do aktywności fizycznej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE83E19" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacjonuje swoje doświadczenia związane ze sportem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A311A8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje zdrowe i niezdrowe nawyki oraz czynniki stresogenne w życiu młodych ludzi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E94C4C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na podstawie materiału stymulującego: dokonuje wyboru zdjęcia pod kątem kampanii promującej dbanie o kondycję psychiczną i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> go uzasadnia oraz udziela </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wyczerpujących</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> odpowiedzi na dwa pytania, podając </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwinięte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> argumenty na poparcie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swojego stanowiska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0220D987" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat sukcesu i porażki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4145C252" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje przyczyny i konsekwencje powstawania uzależnień, w tym uzależnienia od technologii informacyjnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="3CDABBBB" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC8BA0E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E966A40" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PISANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B76F7CE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2282"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady dotyczące rozprawki za i przeciw oraz rozprawki wyrażającej opinię oraz konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0DA2E2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pisze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozprawkę, w której wyraża i uzasadnia swoją opinię</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na temat optymalnej godziny rozpoczynania się zajęć szkolnych, uwzględniając oba elementy tematu oraz podając argumenty i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2E741F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D298FB1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="317"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pisze rozprawkę w której przedstawia plusy i minusy nieustannego podnoszenia poprzeczki w zakresie osiągania lepszych wyników w profesjonalnym sporcie, podając argumenty i przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7A6F9C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A18ACAE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady dotyczące rozprawki za i przeciw oraz rozprawki wyrażającej opinię oraz konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szerokim </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA57689" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pisze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozprawkę, w której </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wyraża i uzasadnia swoją opinię</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na temat optymalnej godziny rozpoczynania się zajęć szkolnych, uwzględniając oba elementy tematu oraz podając </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rozwinięte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> argumenty i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnorodne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C1521E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lub</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28781567" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="317"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pisze rozprawkę w której </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przedstawia plusy i minusy nieustannego podnoszenia poprzeczki w zakresie osiągania lepszych wyników w profesjonalnym sporcie, podając </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwinięte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> argumenty i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnorodne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D9D55B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="317"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="628BE311" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:trHeight w:val="2384"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E60CD33" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52ACF651" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ROZWIJANIE SAMODZIELNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="507264A1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8B6135" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wykorzystuje techniki samodzielnej pracy nad językiem (korzystanie ze słownika; prowadzenie notatek; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311D1D99" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>współdziała w grupie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45054D46" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosuje strategie komunikacyjne (domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) i strategie kompensacyjne (np. parafrazy);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77725656" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>posiada świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78670E42" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="249B0545" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykorzystuje techniki samodzielnej pracy nad językiem (korzystanie ze słownika;  prowadzenie notatek; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A25F551" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>aktywnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> współdziała w grupie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D4108AE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje strategie komunikacyjne (domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) i strategie kompensacyjne (np. parafrazy);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F6D666" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozwiniętą </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>świadomość językową</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="02FF9DF5" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14283" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B92DF1D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C863081" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3 WORLD OF WONDERS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="7178CBA1" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="235B725C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="063EE94D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁOWNICTWO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3688EA18" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalający</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów ŚWIAT PRZYRODY oraz PODRÓŻOWANIE I TURYSTYKA i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D895A42" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z degradacją środowiska naturalnego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59587103" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słowa posiadające więcej niż jedno znaczenie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F47488" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z turystyką i różnymi formami spędzania wakacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D274339" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kolokacje i czasowniki frazowe związane z tematyką podróżowania </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="564AB5ED" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szeroki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego i zróżnicowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów ŚWIAT PRZYRODY oraz PODRÓŻOWANIE I TURYSTYKA i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B32253C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z degradacją środowiska naturalnego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DCB2400" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słowa posiadające więcej niż jedno znaczenie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1530C621" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z turystyką i różnymi formami spędzania wakacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2DA753" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kolokacje i czasowniki frazowe związane z tematyką podróżowania </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="676777F4" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4228CD55" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="325A1ACF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMATYKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C34460" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady tworzenia poniższych konstrukcji gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F22F428" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>konstrukcje gerundialne i bezokolicznikowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFDA834" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>różnice w znaczeniu czasowników łączących się</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zarówno z bezokolicznikiem jak i konstrukcją gerundialną</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="602AAE87" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosowanie konstrukcji gerundialnych i bezokolicznikowych w stronie biernej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60765080" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady tworzenia poniższych konstrukcji gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35FB2813" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>konstrukcje gerundialne i bezokolicznikowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F3D381E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>różnice w znaczeniu czasowników łączących się</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zarówno z bezokolicznikiem jak i konstrukcją gerundialną</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A9EC138" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosowanie konstrukcji gerundialnych i bezokolicznikowych w stronie biernej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="31B3061B" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0771BA17" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FCADCB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZADANIA NA ŚRODKI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A40961" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń poprawnie rozwiązuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znaczną część</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zadań sprawdzających</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7808B6C3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01583F98" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318C5B4C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do luk)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70974B79" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="773756A1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="210355DA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Słowotwórstwo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18014D50" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gramatykalizacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="04FFA39F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E34CF05" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Uczeń poprawnie rozwiązuje zadania sprawdzające znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF6DEDD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD09B47" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE1C835" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do luk)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CCA9C28" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D56A98" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D672EAC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Słowotwórstwo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A765439" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gramatykalizacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="088A0373" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="452598F4" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFDFD8B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F49F21" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁUCHANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58898277" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w wysłuchanym tekście</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu; znajduje w tekście określone informacje; określa intencje nadawcy oraz kontekst wypowiedzi; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5EE207" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0911F55F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozróżnia fakty i opinie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10FEF44A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>określa intencje nadawcy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FEE65E5" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C7BFB6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podsumowuje opinie nadawcy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65126176" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje pytania do nagrań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D31DC7D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w wysłuchanej wypowiedzi (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>określa główną myśl tekstu; znajduje w tekście określone informacje; określa intencje nadawcy oraz kontekst wypowiedzi; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE45B1C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8827BF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozróżnia fakty i opinie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5569BDC6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>określa intencje nadawcy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A24AA4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71165D20" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podsumowuje opinie nadawcy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01FF95E1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje pytania do nagrań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="07C62B81" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6995AB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="439FA779" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CZYTANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE8AB71" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu i jego poszczególnych części; znajduje w tekście określone informacje; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F05E9C4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>określa intencje autora tekst oraz kontekst wypowiedzi; rozpoznaje związki pomiędzy poszczególnymi częściami tekstu; rozróżnia formalny i nieformalny styl wypowiedzi) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E5C444" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu i podsumowuje opinię autora</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A74A28" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobiera zdania do luk w tekście</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D4B820" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawia błędy w przeczytanym tekście</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A86410" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu i jego poszczególnych części; znajduje w tekście określone informacje; określa intencje autora tekst oraz kontekst wypowiedzi; rozpoznaje związki pomiędzy poszczególnymi częściami tekstu; rozróżnia formalny i nieformalny styl wypowiedzi) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F139BBE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu i podsumowuje opinię autora</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4AB160" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobiera zdania do luk w tekście</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02837257" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawia błędy w przeczytanym tekście</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="7B6440BD" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="587FBAAC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37293BE8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MÓWIENIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EBFF42" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FAC67DC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje zagrożenia związane z degradacją środowiska naturalnego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24193771" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>relacjonuje swoje doświadczenia i preferencje związane ze zwiedzaniem i uczestnictwem w ciekawych wydarzeniach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7670BFB1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat plusów spędzania wakacji w kraju ojczystym i za granicą</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E76DABE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poleca ciekawe miejsca i komentuje oferty turystyczne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B2852A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">relacjonuje wydarzenia związane z udanym lub nieudanym </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wyjazdem wakacyjnym</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BAB6371" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat plusów i minusów życia w ciągłym ruchu i nieustannego przemieszczania się z miejsca na miejsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6912AEF4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spekuluje i wypowiada się na temat istoty koncepcji tzw. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>slow</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>living</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>podając argumenty na poparcie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swojego stanowiska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCEBCBB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szerokim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722B0F99" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szczegółowo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje zagrożenia związane z degradacją środowiska naturalnego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79024D3A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacjonuje swoje doświadczenia i preferencje związane ze zwiedzaniem i uczestnictwem w ciekawych wydarzeniach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68599298" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat plusów spędzania wakacji w kraju ojczystym i za granicą</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F59BA0B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> poleca ciekawe miejsca i komentuje oferty </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>turystyczne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40431642" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacjonuje wydarzenia związane z udanym lub nieudanym wyjazdem wakacyjnym</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B9A8C8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat plusów i minusów życia w ciągłym ruchu i nieustannego przemieszczania się z miejsca na miejsce</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358CF373" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spekuluje i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat istoty koncepcji tzw. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>slow</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>living</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podając </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwinięte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> argumenty na poparcie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swojego stanowiska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="1F275690" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50149B2E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41920BC0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PISANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD9AF00" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady dotyczące artykułu i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1B5C35" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pisze artykuł związany tematyką ochrony środowiska naturalnego, w którym omawia oba elementy tematu i podaje przykłady oraz argumenty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30AD227D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D10E8F4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady dotyczące artykułu i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szerokim </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC5C6CA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pisze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">artykuł związany z tematyką ochrony środowiska naturalnego, w którym </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> omawia oba elementy tematu i podaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> różnorodne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przykłady oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwinięte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> argumenty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A67E776" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="00E4CFE2" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43308ABC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38471F85" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ROZWIJANIE SAMODZIELNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B910743" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25D055EE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dokonuje samooceny i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wykorzystuje techniki samodzielnej pracy nad językiem (korzystanie ze słownika; poprawianie błędów; prowadzenie notatek; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D8FC32A" w14:textId="5B665C00" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00B70108">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stosuje strategie komunikacyjne (domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz strategie kompensacyjne (np. definicji, parafrazy)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F3F11E6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>posiada świadomość językową</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="619E971E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C184FC3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dokonuje samooceny i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykorzystuje techniki samodzielnej pracy nad językiem (korzystanie ze słownika; poprawianie błędów; prowadzenie notatek; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB8BAF6" w14:textId="2EC7DE2F" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00C35257">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00B70108">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E96861" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aktywnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>współdziała w grupie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D561234" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje strategie komunikacyjne (domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz strategie kompensacyjne (np. definicji, parafrazy)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A051AE1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozwiniętą </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>świadomość językową</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="40701635" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14283" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6507AFAC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72EB3785" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4 THE WORKING LIFE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BDCD0C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="6CD0FF4B" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2710C8B8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F11009" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁOWNICTWO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40011744" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalający</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematu PRACA i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E6580F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>słownictwo związane pracą zawodową i rynkiem pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13CCEE73" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zwroty służące do opisu środowiska pracy, różnych etapów ścieżki zawodowej oraz wyborem kariery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E471B1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z umiejętnościami i kwalifikacjami oraz warunkami pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51EA6AD1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>często mylone słowa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2910B3C3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zwroty służące do opisu miejsca pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00CCFF88" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z umiejętnościami i pozytywnymi cechami charakteru</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5373C704" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kolokacje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA6D0A7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szeroki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego i zróżnicowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematu PRACA i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="699F60B2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>słownictwo związane pracą zawodową i rynkiem pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224D7830" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zwroty służące do opisu środowiska pracy, różnych etapów ścieżki zawodowej oraz wyborem kariery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11089604" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z umiejętnościami i kwalifikacjami oraz warunkami pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="116FE35C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>często mylone słowa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C71F3FA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zwroty służące do opisu miejsca pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA9701A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z umiejętnościami i pozytywnymi cechami charakteru</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213E445A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kolokacje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="4DEBD9C7" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28DECED8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B1EBD8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMATYKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B179DC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady tworzenia poniższych zagadnień gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9CD633" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>stosowanie mowy zależnej z uwzględnieniem wyjątków od zasady następstwa czasów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D21DF3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>unikanie powtórzeń z zastosowaniem elipsy gramatycznej i synonimów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD3A854" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady tworzenia  poniższych zagadnień gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71ED6911" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>stosowanie mowy zależnej z uwzględnieniem wyjątków od zasady następstwa czasów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE4A71D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>unikanie powtórzeń z zastosowaniem elipsy gramatycznej i synonimów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="2C486A24" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0E83C1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E16280" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZADANIA NA ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="788C84D0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń poprawnie rozwiązuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znaczną część</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zadań sprawdzających</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D0283B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A44542" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E01EF68" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B4A6158" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F852A69" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uzupełnianie luk w tekście jednym wyrazem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B8D5E2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń poprawnie rozwiązuje zadania sprawdzające znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F233D7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61BB98F1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E74D95" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68984CE1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CA4867" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uzupełnianie luk w tekście jednym wyrazem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="19F25388" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="711CAEEF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="746FE814" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁUCHANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04273EC8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w wysłuchanej wypowiedzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu; znajduje w wypowiedzi określone informacje; określa kontekst wypowiedzi) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A02757" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uzupełnia zwroty na podstawie usłyszanych informacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1226A5" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12617377" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F9768CF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9C991A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje wypowiedzi do osób</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AA545C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w wysłuchanej wypowiedzi (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl wypowiedzi; znajduje w wypowiedzi określone informacje; określa kontekst wypowiedzi) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49732610" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uzupełnia zwroty na podstawie usłyszanych informacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61880914" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD1393B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="078D54AB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F5DB7E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje wypowiedzi do osób</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="16A150F3" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="007B4B52" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15054423" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CZYTANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0613A0CD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu i jego poszczególnych części; znajduje w tekście określone informacje; określa kontekst wypowiedzi; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0C8C49" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobiera nazwy zawodów do przeczytanych tekstów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E6EAA5F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="468AB236" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E3A831" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu i jego poszczególnych części; znajduje w tekście określone informacje; określa kontekst wypowiedzi; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B85331" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobiera nazwy zawodów do przeczytanych tekstów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5C4E27" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F2EEF5C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="622400AD" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45AB3A6A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54ECE0EE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MÓWIENIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7DDDEF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB7DAA3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje swoje preferencje dotyczące wyboru pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714B7D9F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat różnych aspektów związanych z pracą i odpoczynkiem oraz współpracą w zespole</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="781F37DE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje cechy charakteru i kwalifikacje konieczne do wykonywania różnych zawodów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AF2A45" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">relacjonuje swoje doświadczenia związane z rozmową z doradcą zawodowym lub z rozmową o pracę </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF58530" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje idealną pracę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78036065" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje miejsca pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3495FA5A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat plusów i minusów wykonywania tej samej pracy na przestrzeni całego życia zawodowego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B22BAE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat czynników warunkujących sukces w życiu zawodowym</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66429C02" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>spekuluje na temat przyszłych trendów zawodowych oraz znaczenia technologii i robotyki na przyszłym rynku pracy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2467E4DA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szerokim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C336CB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje swoje preferencje dotyczące wyboru pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C19DB0C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat różnych aspektów związanych z pracą i odpoczynkiem oraz współpracą w zespole</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F511E9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje cechy charakteru i kwalifikacje konieczne do wykonywania różnych zawodów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BCD41D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacjonuje swoje doświadczenia związane z rozmową z doradcą zawodowym lub z rozmową o pracę </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4122266A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje idealną pracę</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56288E18" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje miejsca pracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE00389" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat plusów i minusów wykonywania tej samej pracy na przestrzeni całego życia zawodowego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F49049" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat czynników warunkujących sukces w życiu zawodowym</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0950218E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spekuluje na temat przyszłych trendów zawodowych oraz znaczenia technologii i robotyki na przyszłym rynku pracy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="507B24E0" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3AE09D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC7B2DC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PISANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B259B3C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady dotyczące listów prywatnych i formalnych oraz konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  pod względem językowym wypowiedzi pisemne, posługując się  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC10332" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pisze podanie o pracę i list do przyjaciela, w których omawia oba elementy tematu i podaje przykłady oraz argumenty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A46A0F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady dotyczące listów prywatnych i formalnych oraz konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szerokim </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65859392" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pisze podanie o pracę i list do przyjaciela, w których </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyczerpująco </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omawia oba elementy tematu i podaje przykłady oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwinięte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> argumenty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="060CC0D1" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F42813D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5564CF29" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ROZWIJANIE SAMODZIELNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="176C351C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3E2527" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wykorzystuje techniki samodzielnej pracy nad językiem (np. korzystanie ze słownika; poprawianie błędów; prowadzenie notatek; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44240290" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>współdziała w grupie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34832D66" w14:textId="28D0962D" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00C35257">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00B70108">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="277168CA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosuje strategie komunikacyjne (domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz strategie kompensacyjne (np. definicji, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>parafrazy)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CDD2D7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>posiada świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="271E6A8F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54EAAB5E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykorzystuje techniki samodzielnej pracy nad językiem (np. korzystanie ze słownika; poprawianie błędów; prowadzenie notatek; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49BD1090" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>aktywnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> współdziała w grupie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75312EDD" w14:textId="48FF4133" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00B70108">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADFCA38" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje strategie komunikacyjne (domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz strategie kompensacyjne (np. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>definicji, parafrazy)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765DC2F2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rozwiniętą</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="45E430C0" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14283" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="324DD1FE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E7DBC5C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>MIGHT OR RIGHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B01360" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="0B4A69BB" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2F1EA6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B7AB88" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁOWNICTWO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="313C6975" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalający</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematu PAŃSTWO I SPOŁECZEŃSTWO i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75A67A4D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">słownictwo związane z polityką, politykami oraz sprawami publicznymi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EAEE326" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kolokacje ze słowem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stick</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="664CCFFD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z władzą, walką o poparcie społeczne, porządkiem społecznym i systemem sprawiedliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD41D0A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słowotwórstwo (przyrostki charakterystyczne dla przymiotników)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="036AD357" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z ekonomią, problemami społecznymi i przestępczością</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343A67C1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wyrażenia idiomatyczne o podobnym znaczeniu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAB24F7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szeroki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego i zróżnicowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematu PAŃSTWO I SPOŁECZEŃSTWO i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B5E702" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">słownictwo związane z polityką, politykami oraz sprawami publicznymi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="146BF1F3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kolokacje ze słowem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stick</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0C2DAFED" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z władzą, walką o poparcie społeczne, porządkiem społecznym i systemem sprawiedliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FC2D6DC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słowotwórstwo (przyrostki charakterystyczne dla przymiotników)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B9A5DE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z ekonomią, problemami społecznymi i przestępczością</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D1CF75C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wyrażenia idiomatyczne o podobnym znaczeniu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="2EC7744E" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C6D9C4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="279CFBD6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMATYKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C760D18" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady tworzenia poniższych konstrukcji gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E12F14" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">okresy warunkowe typu I, II, III i mieszane; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D7F88B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie przedimków; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C66C404" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>przyimki w utartych zwrotach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7A86EB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  zna zasady tworzenia  poniższych konstrukcji gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6096F1C9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">okresy warunkowe typu I, II, III i mieszane; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C69526" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie przedimków; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72548035" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+                <w:tab w:val="left" w:pos="10800"/>
+                <w:tab w:val="left" w:pos="11520"/>
+                <w:tab w:val="left" w:pos="12240"/>
+                <w:tab w:val="left" w:pos="12960"/>
+                <w:tab w:val="left" w:pos="13680"/>
+                <w:tab w:val="left" w:pos="14400"/>
+                <w:tab w:val="left" w:pos="15120"/>
+                <w:tab w:val="left" w:pos="15840"/>
+                <w:tab w:val="left" w:pos="16560"/>
+                <w:tab w:val="left" w:pos="17280"/>
+                <w:tab w:val="left" w:pos="18000"/>
+                <w:tab w:val="left" w:pos="18720"/>
+                <w:tab w:val="left" w:pos="19440"/>
+                <w:tab w:val="left" w:pos="20160"/>
+                <w:tab w:val="left" w:pos="20880"/>
+                <w:tab w:val="left" w:pos="21600"/>
+                <w:tab w:val="left" w:pos="22320"/>
+                <w:tab w:val="left" w:pos="23040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>przyimki w utartych zwrotach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="468BC3DA" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34C5A256" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF19A75" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZADANIA NA ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBF2C7A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń poprawnie rozwiązuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znaczną część</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zadań sprawdzających</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701A4A70" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do luk)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA6B049" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C5B544" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC7B5E4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B99AA8C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Test z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7130719B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uzupełnianie luk w tekście jednym wyrazem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8342B7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A3469D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD8D099" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń poprawnie rozwiązuje zadania sprawdzające znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AC75613" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do luk)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C3DDE3C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C837AA4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B04AD0F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D6FFD3B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Test z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C527FAD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uzupełnianie luk w tekście jednym wyrazem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23F8CF04" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2A84A7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="492FB6FC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="1BF050F2" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE56805" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD48240" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁUCHANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C95A398" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w wysłuchanej wypowiedzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu; znajduje w tekście określone informacje; określa kontekst wypowiedzi) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B1EFF6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>podsumowuje treść wysłuchanych konwersacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C4F8005" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EEF684" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A73F05B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje wypowiedzi do osób</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD8BB10" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="118D0CC9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w wysłuchanej wypowiedzi (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu; znajduje w tekście określone informacje; określa kontekst wypowiedzi) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3048CB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>podsumowuje treść wysłuchanych konwersacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3665826B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F490149" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC3331F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje wypowiedzi do osób</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018D11CB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="2CE653C4" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5E103B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA1953E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CZYTANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE739AC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu; znajduje w tekście określone informacje; określa intencje autora tekstu; rozpoznaje związki pomiędzy poszczególnymi częściami tekstu) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9C66A1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1A251A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobiera zdania do luk w tekście</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0E1E87" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB5F0D7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną myśl tekstu; znajduje w tekście określone informacje; określa intencje autora tekstu; rozpoznaje związki pomiędzy poszczególnymi częściami tekstu) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE5531B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B1F4F9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobiera zdania do luk w tekście</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="230FB6D8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="5EF6EB1D" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2841C6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72700BEA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MÓWIENIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F85F8AF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A221F8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat różnych aspektów życia politycznego i społecznego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23FE237A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">opisuje swoje preferencje dotyczące gatunków literackich i fikcyjne postacie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67A3C6E0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat idei równości społecznej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11116B20" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>spekuluje na temat potencjalnych przedsięwzięć biznesowych mających pozytywne przełożenie na funkcjonowanie lokalnej społeczności</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644765BE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odgrywa dialog: bierze udział w rozmowach na temat nieudanego wydarzenia charytatywnego oraz sposobów wykorzystania środków z budżetu obywatelskiego, w których odnosi się do podanych kwestii i rozwija je</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22170FEE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69CAD222" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat źródeł przestępczości, różnych rodzajów przestępstw, prewencji i sposobów karania za popełnione czyny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24EC56CB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>spekuluje na temat swojego zachowania w obliczu przestępstwa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CA6791" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szerokim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04F3D389" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat różnych aspektów życia politycznego i społecznego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1906E88B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje swoje preferencje dotyczące gatunków literackich i fikcyjne postacie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3913D1B2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat idei równości społecznej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48607227" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spekuluje na temat potencjalnych przedsięwzięć biznesowych mających pozytywne przełożenie na funkcjonowanie lokalnej społeczności</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37082FDD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> odgrywa dialog: bierze udział w rozmowach na temat nieudanego wydarzenia charytatywnego oraz sposobów wykorzystania środków z budżetu obywatelskiego, w których odnosi się do podanych kwestii i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je rozwija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50210820" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E41A179" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat źródeł przestępczości, różnych rodzajów przestępstw, prewencji i sposobów karania za popełnione czyny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DC5D5F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spekuluje na temat swojego zachowania w obliczu przestępstwa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="45713A43" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41A69D10" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE44D60" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PISANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64791831" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady dotyczące listu do redakcji i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A1F21C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pisze list do redakcji, w którym odnosi się do propozycji </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">wprowadzenia obowiązku głosowania w wyborach powszechnych lub komentuje kwestię nieprawdziwych informacji (tzw. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fake</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>), omawiając oba elementy tematu i podając przykłady oraz argumenty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D1DBA3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E3D049" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady dotyczące listu do redakcji i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szerokim </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72BA52B7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pisze list do redakcji, w którym odnosi się do propozycji </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">wprowadzenia obowiązku głosowania w wyborach powszechnych lub komentuje kwestię nieprawdziwych informacji (tzw. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fake</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wyczerpująco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> omawiając oba elementy tematu i podając</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przykłady oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwinięte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> argumenty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71041A48" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="45EE3671" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23D4EACB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A40280A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ROZWIJANIE SAMODZIELNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4CED9C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04445BAF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wykorzystuje techniki samodzielnej pracy nad językiem (korzystanie ze słownika; poprawianie błędów; prowadzenie notatek; zapamiętywanie nowych wyrazów; korzystanie z tekstów kultury w języku obcym)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D7DEC2A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">współdziała w grupie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D9EBCF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosuje strategie komunikacyjne (np. domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>strategie kompensacyjne (np. parafrazy, definicji)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D385B43" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>posiada świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6611E4F1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5788D5F4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykorzystuje techniki samodzielnej pracy nad językiem (korzystanie ze słownika; poprawianie błędów; prowadzenie notatek; zapamiętywanie nowych wyrazów; korzystanie z tekstów kultury w języku obcym)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3784DAC4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>aktywni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e współdziała w grupie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC964F8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje strategie komunikacyjne (np. domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>strategie kompensacyjne (np. parafrazy, definicji)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F338126" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rozwiniętą</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="2A3E7754" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14283" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAB6A43" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="711864AD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MORE THAN FOOD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FDB46F8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="2CD6B75C" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:trHeight w:val="3490"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3974A62F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B183CA7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁOWNICTWO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDBBBDD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalający</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów ŻYWIENIE oraz NAUKA I TECHNIKA i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C30E63" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z przemysłem żywieniowym i rolnictwem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="510BC49B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z żywnością i metodami przyrządzania potraw oraz częściami warzyw i owoców</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B824394" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z trendami dietetycznymi i wpływem żywienia na zdrowie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F67535D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zastosowanie czasownika </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>make</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z przyimkami </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>lub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F60562" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>idiomy zawierające nazwy produktów żywnościowych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E3937FA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo służące do opisywania preferencji kulinarnych, potraw i posiłków</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44252E36" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zastosowanie czasowników frazowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="616AB6E4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szeroki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego i zróżnicowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów ŻYWIENIE oraz NAUKA I TECHNIKA i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F72A89" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z przemysłem żywieniowym i rolnictwem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06279E38" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z żywnością i metodami przyrządzania potraw oraz częściami warzyw i owoców</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38ED72A8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z trendami dietetycznymi i wpływem żywienia na zdrowie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0854663C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zastosowanie czasownika </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>make</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z przyimkami </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>lub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E2BF0D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>idiomy zawierające nazwy produktów żywnościowych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC8127E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo służące do opisywania preferencji kulinarnych, potraw i posiłków</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F7A2B2A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zastosowanie czasowników frazowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="0D3512B7" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44451ABD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1FA817" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMATYKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B80559F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady tworzenia poniższych zagadnień gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25617161" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie strony biernej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26476E0E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">różnice w zastosowaniu strony czynnej i biernej oraz stosowanie przyimków </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with / by</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w stronie biernej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D55E46F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">konstrukcje bezokolicznikowe w stronie biernej z czasownikami: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>think</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>believe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>know</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03292588" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>forma kauzatywna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>causative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C919684" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Uczeń</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady tworzenia  poniższych zagadnień </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">gramatycznych i  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58482410" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie strony biernej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629C700C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">różnice w zastosowaniu strony czynnej i biernej oraz stosowanie przyimków </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with / by</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w stronie biernej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26836E54" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">konstrukcje bezokolicznikowe w stronie biernej z czasownikami: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>think</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>believe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>know</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2C4A8F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>forma kauzatywna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>causative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="1AC00F5F" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="481BA3E3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="676B1826" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZADANIA NA ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="128A5E19" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń poprawnie rozwiązuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znaczną część</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zadań sprawdzających</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="614894F6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (nagłówków do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38877DD4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F30D66" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4755E4A9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="453202BB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A9FA9E2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A4516CC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="578865D4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń poprawnie rozwiązuje zadania sprawdzające znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B74810" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (nagłówków do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="605463AE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dobieranie (zdań do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2080EA32" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA54DCB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA61F1E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odpowiedzi na pytania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C04887B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F4B491" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="07BBE2C5" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551A6A2E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7168492A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁUCHANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CBC406" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w wysłuchanym tekście</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> myśl tekstu; znajduje w tekście określone informacje; określa kontekst wypowiedzi; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2BE615" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uzupełnia zwroty na podstawie usłyszanych informacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B268D8B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2110E623" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2059A1FC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A80F26" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w wysłuchanej wypowiedzi (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> myśl tekstu; znajduje w tekście określone informacje; określa kontekst wypowiedzi; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F59ED09" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>uzupełnia zwroty na podstawie usłyszanych informacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E75002" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF5191E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D17D2D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="7DA62F7A" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF7549D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2475FBF4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CZYTANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4F8F37" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>określa główną myśl tekstu i jego poszczególnych części; znajduje w tekście określone informacje; określa kontekst wypowiedzi) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50360713" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dopasowuje nagłówki do akapitów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43BA326D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odpowiada na pytania na podstawie przeczytanego tekstu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592D6739" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>obiera podsumowania do akapitów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDDD790" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>określa główną myśl tekstu i jego poszczególnych części; znajduje w tekście określone informacje; określa kontekst wypowiedzi) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A391B3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dopasowuje nagłówki do akapitów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58192018" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odpowiada na pytania na podstawie przeczytanego tekstu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F12F08" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>obiera podsumowania do akapitów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="06ED9164" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7858E6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F759E2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MÓWIENIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="663FDCFC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0D9DFF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat wpływu nowoczesnych rozwiązań technologicznych na produkcję żywności</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14730014" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat znaczenia umiejętności  gotowania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD6BAD6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wypowiada się na temat diet i zmieniających się trendów </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>żywieniowych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACA66BB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat problemu głodu i niedożywienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D3D640" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>relacjonuje swoje doświadczenia związane ze szczególnym posiłkiem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CEFF36" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje posiłki, potrawy i kuchnie różnych regionów świata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E2189AB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat wpływu innowacji technologicznych na codzienne życie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27AB47CE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>odgrywa dialog: bierze udział w rozmowie na temat zdrowych i niezdrowych nawyków żywieniowych, w której odnosi się do podanych kwestii i rozwija je</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70EE65C7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat zdrowej diety i świadomych wyborów konsumenckich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C36920" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szerokim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A49E68" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat wpływu nowoczesnych rozwiązań technologicznych na produkcję żywności</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="615DD4F2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat znaczenia umiejętności  gotowania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67BF2798" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat diet i zmieniających się trendów żywieniowych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5EF0B3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat problemu głodu i niedożywienia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7444CDE1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacjonuje swoje doświadczenia związane ze szczególnym posiłkiem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E9B1C30" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje posiłki, potrawy i kuchnie różnych regionów świata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F952331" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat wpływu innowacji technologicznych na codzienne życie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47741320" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> odgrywa dialog: bierze udział w rozmowie na temat zdrowych i niezdrowych nawyków żywieniowych, w której odnosi się do podanych kwestii i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozwija je</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0E8412" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat zdrowej diety i świadomych wyborów konsumenckich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="7E6FF9E7" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EF5D8D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E4DB38" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PISANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBAA386" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady dotyczące artykułu/recenzji i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C201DA8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pisze recenzję na jeden z podanych tematów, w której odnosi się do wskazanych kwestii i rozwija je, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>w przeważającej części</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosując adekwatny rejestr językowy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="471E5E91" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady dotyczące artykułu/recenzji i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szerokim </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="731EC4C7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pisze recenzję na jeden z podanych tematów, w której </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wyczerpująco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> odnosi się do wskazanych kwestii i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je rozwija, stosując adekwatny rejestr językowy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="36E5A849" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:trHeight w:val="3183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28D31D9D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4623CBE7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ROZWIJANIE SAMODZIELNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66523BC6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BCC197B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wykorzystuje techniki samodzielnej pracy nad językiem (np. korzystanie ze słownika; prowadzenie notatek; zapamiętywanie nowych wyrazów; korzystanie z tekstów kultury w języku obcym)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFA7BDE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">współdziała w grupie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276EDAFA" w14:textId="3CFE4E6F" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00C35257">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00B70108">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D36ECD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>stosuje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strategie komunikacyjne (np. domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty ) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strategie kompensacyjne (np. parafrazy, definicji)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644EA156" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>posiada świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37904B8A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35AECB2B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykorzystuje techniki samodzielnej pracy nad językiem (np. korzystanie ze słownika; prowadzenie notatek; zapamiętywanie nowych wyrazów;  korzystanie z tekstów kultury w języku obcym)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB508E4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aktywnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">współdziała w grupie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7522C540" w14:textId="01C65CAE" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00C35257">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00B70108">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F631D1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strategie komunikacyjne (np. domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty ) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strategie kompensacyjne (np. parafrazy, definicji)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE20BA5" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwiniętą</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="41B9AF5D" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14283" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2375CF5D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79A0EA43" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LIVING AND LEARNING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D48177C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="71B538BD" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8948EC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBF39D0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁOWNICTWO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F199D41" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalający</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów MIEJSCE ZAMIESZKANIA i EDUKACJA oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B2A566" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z różnymi miejscami zamieszkania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64800B46" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zwroty z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>house</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>home</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1F3D78BD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>łownictwo związane z problemami lokalowymi i remontami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="144DAB40" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z nauką języków obcych i sposobami przyswajania informacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AF7FC2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z nauką w szkole z internatem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C4F039" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>idiomy związane ze sposobami radzenia sobie z wyzwaniami i trudnymi sytuacjami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B407DC6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasowniki frazowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1425CEDA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szeroki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego i zróżnicowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów MIEJSCE ZAMIESZKANIA i EDUKACJA oraz </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097D4456" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z różnymi miejscami zamieszkania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B34121" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zwroty z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>house</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>home</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="68D65711" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>łownictwo związane z problemami lokalowymi i remontami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D71D58" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z nauką języków obcych i sposobami przyswajania informacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348D573E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z nauką w szkole z internatem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D58A7B0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>idiomy związane ze sposobami radzenia sobie z wyzwaniami i trudnymi sytuacjami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D25E454" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>czasowniki frazowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="5F706BEB" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504E9CC6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E14A58" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMATYKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EDF9D2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady tworzenia poniższych zagadnień gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F95BDD7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>inwersja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA09EB1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie struktur emfatycznych i akcentowanie wybranych części tekstu </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F4F857" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady tworzenia poniższych zagadnień gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE80E2D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>inwersja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7374B5D4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie struktur emfatycznych i akcentowanie wybranych części tekstu </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="61E32580" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76E8F168" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="61821738" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZADANIA NA ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C1A3AC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń poprawnie rozwiązuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znaczną część</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zadań sprawdzających</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB0DFA4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65806E78" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1ACDE9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E5A0EBB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Gramatykalizacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7FF3E06A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F54376" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń poprawnie rozwiązuje zadania sprawdzające znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6129D092" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wybór wielokrotny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C334E8D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77594512" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36BBB92D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Gramatykalizacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5ABBD414" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sety leksykalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C3F035" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="6DFD0866" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62229044" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="630568B4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁUCHANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="618E9FB9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w wysłuchanym tekście</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> myśl tekstu; znajduje w tekście określone informacje; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>określa intencje nadawcy; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37927059" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07ECCEA4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C027EC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C84101" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w wysłuchanej wypowiedzi (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa główną</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> myśl tekstu; znajduje w tekście określone informacje; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>określa intencje nadawcy; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D72AD03" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13642A47" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B6A5A3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="588A1704" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F381503" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="458AD38E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CZYTANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E2C2A7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">główną myśl tekstu; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">znajduje w tekście określone informacje; oddziela fakty od opinii) i: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B52793B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>podsumowuje przeczytane informacje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="760189F2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dobiera podsumowania do tekstów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34160DFD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D236D2A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="631FBE52" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>główną myśl tekstu;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> znajduje w tekście określone informacje; oddziela fakty od opinii) i: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D5365D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>podsumowuje przeczytane informacje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3593812D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dobiera podsumowania do tekstów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76CF6AB2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E3D1638" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="32948025" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44A1E8E4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="12705703" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MÓWIENIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC6BBF1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3525130C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje różne rodzaje nieruchomości i miejsc zamieszkania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A588EFF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wypowiada się na temat wyzwań związanych z życiem poza domem rodzinnym </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6272AC18" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje swoje preferencje dotyczące optymalnych warunków mieszkaniowych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6440FE4A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje różnice między wskazanymi językami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C685A77" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat plusów i wyzwań wynikających z nauki języków obcych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A634B31" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>spekuluje na temat przebiegu sytuacji związanej z barierą językową</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4866FA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wypowiada się na temat pomysłu wprowadzenia uniwersalnego systemu komunikacji typu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Esperanto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA345F0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat konsekwencji i sposobów zapobiegania biedy na świecie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BEB5BF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>przedstawia prezentację na temat problemu nierównego dostępu do edukacji w różnych regionach świata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134F24A6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje inspirującego nauczyciela</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E3DB9FD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat różnych aspektów związanych z nauką w szkole z internatem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0114F5E8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opisuje specyfikę swojej szkoły i najbliższego środowiska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C2A7457" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje ilustrację, wyrażając przypuszczenia dotyczące przedstawionych osób, miejsc i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>czynności oraz udziela odpowiedzi na pytanie, w której relacjonuje przeszłe wydarzenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23BDE3C8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat preferowanych przez siebie metod nauczania oraz metod samodzielnego uczenia się</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D83B25" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szerokim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7061E792" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje różne rodzaje nieruchomości i miejsc zamieszkania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76FDCE90" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat wyzwań związanych z życiem poza domem rodzinnym </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EA5457" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje swoje preferencje dotyczące optymalnych warunków mieszkaniowych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B241FC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje różnice między wskazanymi językami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="729A12C0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat plusów i wyzwań wynikających z nauki języków obcych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BCE350E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spekuluje na temat przebiegu sytuacji związanej z barierą językową</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D623BD" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat pomysłu wprowadzenia uniwersalnego systemu komunikacji typu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Esperanto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4225F8B4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat konsekwencji i sposobów zapobiegania biedy na świecie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C2F293" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przedstawia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wieloaspektową</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prezentację na temat problemu nierównego dostępu do edukacji w różnych regionach świata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E0BB6E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje inspirującego nauczyciela</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6283567B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat różnych aspektów związanych z nauką w szkole z internatem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63999F9F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje specyfikę swojej szkoły i najbliższego środowiska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178D8908" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje ilustrację, wyrażając przypuszczenia dotyczące przedstawionych osób, miejsc i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czynności oraz udziela odpowiedzi na pytanie, w której </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacjonuje przeszłe wydarzenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BCEAB75" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">swobodnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat preferowanych przez siebie metod nauczania oraz metod samodzielnego uczenia się</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="66BF5EED" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0604E0B7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="042D74B9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PISANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE37F13" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady dotyczące rozprawki wyrażającej opinię i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="588ED9A3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pisze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozprawkę, w której wyraża i uzasadnia swoją opinię, uwzględniając oba elementy tematu oraz podając argumenty i przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4024F8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D7275E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Uczeń </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady dotyczące rozprawki wyrażającej opinię i konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szerokim </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670E22EE" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pisze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozprawkę, w której </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wyraża i uzasadnia swoją opinię, uwzględniając oba elementy tematu oraz podając </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwinięte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> argumenty i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnorodne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="245EDFE0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="3507E8B3" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56A9A009" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="446D4F5D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ROZWIJANIE SAMODZIELNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="308A7150" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A29CB53" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wykorzystuje techniki samodzielnej pracy nad językiem (np. korzystanie ze słownika; prowadzenie notatek; zapamiętywanie nowych wyrazów; poprawianie błędów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406A1102" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>współdziała w grupie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="401B5C1C" w14:textId="7F03AB13" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00C35257">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00B70108">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A9649A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje strategie komunikacyjne (np. domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz strategie kompensacyjne (np. definicji, parafrazy)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21855E42" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>posiada świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="147DDCA0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B85A703" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykorzystuje techniki samodzielnej pracy nad językiem (np. korzystanie ze słownika; prowadzenie notatek; zapamiętywanie nowych wyrazów; poprawianie błędów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11650379" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>aktywnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> współdziała w grupie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B42E337" w14:textId="4638E98B" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00C35257">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00B70108">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00139FE8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje strategie komunikacyjne (np. domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz strategie kompensacyjne (np. definicji, parafrazy)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEA428E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwiniętą</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="61447F5B" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14283" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B76FB7B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E9A66E3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>A WORLD OF COOL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3469FE10" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="154480AF" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD6B435" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CC092F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁOWNICTWO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C88FED5" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalający</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów KULTURA oraz PAŃSTWO I SPOŁECZEŃSTWO i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA4F20B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">słownictwo związane z różnymi formami kultury i sztuki </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38E66078" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z działalności prospołeczną</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="790FB894" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>często mylone słowa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B28EF90" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z mediami i środkami przekazu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7B5370" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zwroty służące do opisywania pozytywnego lub negatywnego odbioru kampanii reklamowych lub wydarzeń kulturalnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423CA75C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z kulturą popularną</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BED4CB0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>przysłówki stopnia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A3D4BA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zwroty służące do opisywania książek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D24C6C7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szeroki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasób </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaawansowanego i zróżnicowanego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwa w zakresie tematów KULTURA oraz PAŃSTWO I SPOŁECZEŃSTWO i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się nim posługuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EA86A6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">słownictwo związane z różnymi formami kultury i sztuki </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3C7DA7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z działalności prospołeczną</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11AD2026" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>często mylone słowa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39B71949" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z mediami i środkami przekazu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4051EA4C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zwroty służące do opisywania pozytywnego lub negatywnego odbioru kampanii reklamowych lub wydarzeń kulturalnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21964B37" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>słownictwo związane z kulturą popularną</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD03C26" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>przysłówki stopnia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58A03600" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zwroty służące do opisywania książek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="5C8A510F" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00097585" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="05EE2EC9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMATYKA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8582BB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady tworzenia poniższych zagadnień gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F4F96D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie czasowników </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>shall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do formułowania planów, intencji, życzeń, oczekiwań, preferencji, przypuszczeń, przewidywań, ofert, próśb oraz do opisywania powtarzających się czynności w przeszłości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4211826B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie czasowników modalnych do spekulowania na temat przeszłości oraz wyrażania żalu odnośnie przeszłych </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wydarzeń</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C52913" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zmiany w znaczeniu spowodowane zastosowaniem konkretnych </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czasowników modalnych </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC58E74" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Uczeń</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady tworzenia  poniższych zagadnień gramatycznych i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>je stosuje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F6B5BB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie czasowników </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>shall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do formułowania planów, intencji, życzeń, oczekiwań, preferencji, przypuszczeń, przewidywań, ofert, próśb oraz do opisywania powtarzających się czynności w przeszłości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA6AC9D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stosowanie czasowników modalnych do spekulowania na temat przeszłości oraz wyrażania żalu odnośnie przeszłych </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wydarzeń</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B38C92B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zmiany w znaczeniu spowodowane zastosowaniem konkretnych </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czasowników modalnych </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="5231EED6" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41548F81" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="641226A5" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZADANIA NA ŚRODKI JĘZYKOWE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27617F87" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń poprawnie rozwiązuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znaczną część</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zadań sprawdzających</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="626633FC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dobieranie (nagłówków do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E53181" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Gramatykalizacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="44A8C501" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="199A9879" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD81D04" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uzupełnianie luk w tekście jednym wyrazem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDE1219" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75691548" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń poprawnie rozwiązuje zadania sprawdzające znajomość środków językowych:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6260F1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dobieranie (nagłówków do akapitów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="682DEC11" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Gramatykalizacja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="44C6454E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Transformacje zdań</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055DA837" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Zdania z lukami</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="750B0884" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uzupełnianie luk w tekście jednym wyrazem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4352952E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tłumaczenie fragmentów zdań</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="14E89675" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A45B83" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C578D47" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SŁUCHANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D3AAB7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w wysłuchanym tekście</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> główną myśl tekstu; znajduje w tekście określone informacje; określa kontekst wypowiedzi; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04492B17" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0606C775" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje opinie do osób</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D1E8C86" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje fakty i opinie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2801D349" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w wysłuchanej wypowiedzi (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> główną myśl tekstu; znajduje w tekście określone informacje; określa kontekst wypowiedzi; oddziela fakty od opinii) i:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="691372DB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie wysłuchanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2A2582" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje opinie do osób</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DEDBFEC" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje fakty i opinie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="57DD7439" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39E0B230" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C20B14D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CZYTANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3EDD53" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>kluczowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje zawarte w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> główną myśl tekstu i jego poszczególnych części</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; znajduje w tekście określone informacje) i: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBD607D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F2B831C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje nagłówki do akapitów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2351B200" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="102661E6" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odpowiada na pytania na podstawie przeczytanego tekstu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B867B5D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podsumowuje opinie autora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61376B36" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń rozumie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>większość</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacji zawartych w przeczytanym tekście (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> główną myśl tekstu i jego poszczególnych części</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; znajduje w tekście określone informacje) i: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2618DAF3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zaznacza właściwą odpowiedź spośród podanych możliwości</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22945812" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dopasowuje nagłówki do akapitów</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3003826E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>wskazuje zdania prawdziwe i fałszywe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11AF9247" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>odpowiada na pytania na podstawie przeczytanego tekstu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178B58E1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>podsumowuje opinie autora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="44FC211A" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C0894B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UMIEJĘTNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="265FF33D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MÓWIENIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0341B4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na ogół poprawne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FC685C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wypowiadanie się na temat różnych aspektów związanych z kulturą i sztuką, w tym kulturą masową i tzw. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sztuką wysoką</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633C86AF" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje swoje preferencje odnośnie wydarzeń kulturalnych oraz swój gust muzyczny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2407CBC1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>spekuluje na temat organizacji wydarzenia kulturalnego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A207F55" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wypowiada się na temat roli mediów w kształtowaniu opinii publicznej </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC1C003" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje wpływ sztuki i mediów, w tym także mediów społecznościowych, na zachowania i nawyki młodych ludzi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F00EA7" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje swoje plany na przyszłość</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E6EF529" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">relacjonuje sytuację, w której </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>żalował</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> swojego postępowania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51BFED3A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wypowiada się na podstawie materiału stymulującego: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dokonuje wyboru wydarzenia kulturalnego i go uzasadnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AFCA0E9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B5F87D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje atrakcyjne wydarzenia artystyczne i kulturalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580AB830" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opisuje swoje preferencje czytelnicze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E48EF0B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wypowiada się na temat źródeł popularności poczytnych książek</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F073829" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">opisuje książki, adaptacje filmowe i bohaterów literackich </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13025B75" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń tworzy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>szerokim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7B53D2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiadanie się na temat różnych aspektów związanych z kulturą i sztuką, w tym kulturą masową i tzw. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sztuką wysoką</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="024B8199" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje swoje preferencje odnośnie wydarzeń kulturalnych oraz swój gust muzyczny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B78A0C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spekuluje na temat organizacji wydarzenia kulturalnego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D37C26F" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat roli mediów w kształtowaniu opinii publicznej </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2ADF29" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje wpływ sztuki i mediów, w tym także mediów społecznościowych, na zachowania i nawyki młodych ludzi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AC002A3" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje swoje plany na przyszłość</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5331D96A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>obszernie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relacjonuje sytuację, w której żałował swojego postępowania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A6EAC2C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na podstawie materiału stymulującego: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dokonuje wyboru wydarzenia kulturalnego i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> go uzasadnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42CFE6B5" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD2759C" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje atrakcyjne wydarzenia artystyczne i kulturalne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F6C2ED" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje swoje preferencje czytelnicze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A0F575" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wypowiada się na temat źródeł popularności poczytnych książek</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF570FB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szczegółowo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opisuje książki, adaptacje filmowe i bohaterów literackich </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="4B56D90C" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="178ECD12" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5DF139" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PISANIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFBEEB4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń zna zasady dotyczące rozprawki za i przeciw oraz konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>na ogół</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zadowalającym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E011E72" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pisze rozprawkę, w której przedstawia plusy i minusy przemawiające za wskazaną tezą lub sytuacją związaną z kulturą i sztuką, podając argumenty i przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF9D7F4" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekazuje w języku angielskim informacje sformułowane w języku polskim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADE6BA1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uczeń </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dobrze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zna zasady dotyczące rozprawki za i przeciw oraz konstruuje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>poprawne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod względem językowym wypowiedzi pisemne, posługując się </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">szerokim </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>zasobem środków językowych na zaawansowanym poziomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D3DDFA" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pisze rozprawkę, w której </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przedstawia plusy i minusy przemawiające za wskazaną tezą lub sytuacją związaną z kulturą i sztuką, podając </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozwinięte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">argumenty i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnorodne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przykłady</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F7752B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przekazuje w języku angielskim informacje sformułowane w języku polskim </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1201" w14:paraId="3ED63287" w14:textId="77777777" w:rsidTr="002801A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="953" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD186D0" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2DB127" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ROZWIJANIE SAMODZIELNOŚCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F20BF8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C20B06" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wykorzystuje techniki samodzielnej pracy nad językiem (np. korzystanie ze słownika; poprawianie błędów; prowadzenie notatek; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2DCE87" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>współdziała w grupie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1458F9B9" w14:textId="6F98977D" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00C35257">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="006E1616">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3470D82B" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>stosuje strategie komunikacyjne (np. domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz strategie kompensacyjne (np. parafrazy, definicji)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6821B8AB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>posiada świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B66A29" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uczeń:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21139245" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>swobodnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykorzystuje techniki samodzielnej pracy nad językiem (np. korzystanie ze słownika; poprawianie błędów; prowadzenie notatek; zapamiętywanie nowych wyrazów)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06DF1FC9" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>aktywnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> współdziała w grupie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D316C5" w14:textId="68EFA58A" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sprawnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">korzysta </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="00C35257">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00C35257" w:rsidRPr="006E1616">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>różnych źródeł informacji w języku obcym nowożytnym, również za pomocą technologii informacyjno-komunikacyjnych</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151D589D" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z łatwością</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stosuje strategie komunikacyjne (np. domyślanie się znaczenia wyrazów z kontekstu; rozumienie tekstu zawierającego nieznane słowa i zwroty) oraz strategie kompensacyjne (np. parafrazy, definicji)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21DD38BB" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">posiada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rozwiniętą</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> świadomość językową</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A5D41A8" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BE1201">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2429 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="03245BB1" w14:textId="77777777" w:rsidR="00375731" w:rsidRDefault="00375731">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7CC3612C" w14:textId="77777777" w:rsidR="00375731" w:rsidRDefault="00375731">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...645 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aharoni">
+    <w:charset w:val="B1"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="072067A2" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="4F81BD"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="4F81BD"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="4F81BD"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>23</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="4F81BD"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="013474B1" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="5629"/>
+        <w:tab w:val="center" w:pos="7002"/>
+        <w:tab w:val="right" w:pos="14004"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63B51B45" wp14:editId="35E41723">
+          <wp:extent cx="907415" cy="356235"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="Obraz 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Obraz 5"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="907415" cy="356235"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="300C9ECB" w14:textId="77777777" w:rsidR="00375731" w:rsidRDefault="00375731">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="53008727" w14:textId="77777777" w:rsidR="00375731" w:rsidRDefault="00375731">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="64C7192A" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="006E1616">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">Plan wynikowy </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t xml:space="preserve">New </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C35257">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>Password</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>C1/C2</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="451D3F7E" w14:textId="77777777" w:rsidR="00BE1201" w:rsidRDefault="00BE1201">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02BA4825"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14A2F6A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="095B1A2A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DEBEBEAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09E25483"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D1CAA81E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09FA5BC4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70C84404"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A7E4360"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBDE559C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C15319A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="51246C04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DC86572"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C6EC332"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10CD48C6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33E431D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11923B50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="769A6154"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19922007"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C5DC194E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D5A4CE1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="543CE9A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="256B36B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F37C7284"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FEF253D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78026DDA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3227430D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0EFC4BF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="328A21E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3FCABAB0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C7D466C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DCDECD0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC60641"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3490032E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E725520"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8E4001C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FED31EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71AA1DD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40DB51B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A282CCDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="414703DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94062930"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="417974EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86CCCDE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="458D023A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="32A08306"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A847E3B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F87AFE9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="522236B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4FA0EA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58951B71"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6B4D8B6"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A748E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3BC41D3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CF446E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E258D7E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E7213C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED8C9416"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="645F5DED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D0A5236"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68AF52B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14041BCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B21360"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E04E8DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A91160D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70AC0AC4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AF20FAD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="44EC8B6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D4A7372"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F3EE278"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E893FC9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A92A37DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F281DF8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B33EDB16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70E37ECF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E5CFA5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739D1176"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B96B502"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7445590A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="451498B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="777A5B38"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7794D7C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="782169D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0102256E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78923B37"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CEB23632"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C564AD8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBBE8E0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F676B28"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F8C063A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FA52A48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AEBE307E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1390573593">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1581329203">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1507674016">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="575937815">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="849181797">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="90972251">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1835950953">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1333415791">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1367371797">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1106727614">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1061446612">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="319621518">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2018265392">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1655793291">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="582182323">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="889730918">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1781605707">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="354616773">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1070271599">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="606162592">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1850213354">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2139839770">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2023893743">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="248782530">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1368916246">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="259992737">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="155345035">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1839223503">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="356542803">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1001929688">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="750390561">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="251090027">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1120226081">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1442534303">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1471048928">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="521556890">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1038118930">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1660184855">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="482891475">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1456750099">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1335759844">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1682858317">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="202520727">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="720977989">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1350258592">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1712075146">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00BE1201"/>
+    <w:rsid w:val="00011BCD"/>
+    <w:rsid w:val="00027063"/>
+    <w:rsid w:val="001D6F29"/>
+    <w:rsid w:val="002801A5"/>
+    <w:rsid w:val="002C28C6"/>
+    <w:rsid w:val="00375731"/>
+    <w:rsid w:val="00397074"/>
+    <w:rsid w:val="006E1616"/>
+    <w:rsid w:val="00B70108"/>
+    <w:rsid w:val="00B879AD"/>
+    <w:rsid w:val="00BE1201"/>
+    <w:rsid w:val="00C35257"/>
+    <w:rsid w:val="00DF118B"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pl-PL" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7C95746E"/>
+  <w15:docId w15:val="{D3B1F245-980B-40C9-8617-33323D57858B}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF205C"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
+    <w:name w:val="Tekst komentarza Znak1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak1">
+    <w:name w:val="Tekst dymka Znak1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak1">
+    <w:name w:val="Temat komentarza Znak1"/>
+    <w:basedOn w:val="TekstkomentarzaZnak1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0042477B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:qFormat/>
+    <w:rsid w:val="00837A64"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Tekstpodstawowy"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0042477B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:pPr>
+      <w:spacing w:after="140"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Tekstpodstawowy"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indeks">
+    <w:name w:val="Indeks"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Akapitzlist1">
+    <w:name w:val="Akapit z listą1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Gwkaistopka">
+    <w:name w:val="Główka i stopka"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00043CA5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Akapitzlist2">
+    <w:name w:val="Akapit z listą2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:rsid w:val="00043CA5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00043CA5"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
-    <a:clrScheme name="Sheets">
+    <a:clrScheme name="Pakiet Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4285F4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="EA4335"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="FBBC04"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="34A853"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="FF6D01"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="46BDC6"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="1155CC"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="1155CC"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Sheets">
+    <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2307 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>9156</Words>
+  <Characters>54938</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>457</Lines>
+  <Paragraphs>127</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  </TitlesOfParts>
+  <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>63967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Robert Grotkowski</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Małgosia</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>