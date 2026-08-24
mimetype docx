--- v0 (2025-10-01)
+++ v1 (2026-08-24)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="442A8BE6" w14:textId="309C9D2A" w:rsidR="00DA13A8" w:rsidRPr="00B8353A" w:rsidRDefault="00BB6E0C" w:rsidP="00DA13A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8353A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Repetytorium Ósmoklasisty</w:t>
       </w:r>
       <w:r w:rsidR="00DA13A8" w:rsidRPr="00B8353A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -296,68 +296,77 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14283"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DA13A8" w:rsidRPr="00B8353A" w14:paraId="23DCE9ED" w14:textId="77777777" w:rsidTr="000F27CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2F45CD2C" w14:textId="77777777" w:rsidR="00DA13A8" w:rsidRPr="00B8353A" w:rsidRDefault="00DA13A8" w:rsidP="000F27CF">
+          <w:p w14:paraId="2F45CD2C" w14:textId="2CDA87DC" w:rsidR="00DA13A8" w:rsidRPr="00B8353A" w:rsidRDefault="00475D7F" w:rsidP="000F27CF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B8353A">
+            <w:r w:rsidRPr="00475D7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>KRYTERIA OCENIANIA</w:t>
+              <w:t>KRYTERIA</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0445F" w:rsidRPr="00B0445F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OCENIANIA </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D06F3E0" w14:textId="77777777" w:rsidR="00DA13A8" w:rsidRPr="00B8353A" w:rsidRDefault="00DA13A8" w:rsidP="00DA13A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EC6BCDB" w14:textId="16E387FC" w:rsidR="00DA13A8" w:rsidRPr="000B1598" w:rsidRDefault="000B1598" w:rsidP="000B1598">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386B8A">
@@ -892,52 +901,60 @@
               <w:t>Słabo zna i z trudem podaje dane personalne, nazwy ubrań i innych rzeczy osobistych, określa okresy życia człowieka.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77A422FC" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Słabo zna i z trudem podaje podstawowe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Słabo zna i z trudem podaje podstawowe przymiotniki opisujące ludzi: wygląd zewnętrzny i cechy charakteru.</w:t>
+              <w:t>przymiotniki opisujące ludzi: wygląd zewnętrzny i cechy charakteru.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EDF150E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Słabo zna i z trudem podaje słownictwo opisujące uczucia i emocje oraz umiejętności i zainteresowania.</w:t>
@@ -1294,52 +1311,60 @@
               <w:t>Częściowo zna i podaje dane personalne, nazwy ubrań i innych rzeczy osobistych, określa okresy życia człowieka.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33703D74" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Popełniając dość liczne błędy, podaje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Popełniając dość liczne błędy, podaje podstawowe przymiotniki opisujące ludzi: wygląd zewnętrzny i cechy charakteru.</w:t>
+              <w:t>podstawowe przymiotniki opisujące ludzi: wygląd zewnętrzny i cechy charakteru.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73F2535E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1662,84 +1687,76 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="030333C9" w14:textId="77777777" w:rsidR="00943473" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943473">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">W większości zna i na ogół poprawnie podaje dane personalne, nazwy ubrań i innych rzeczy osobistych, określa </w:t>
-            </w:r>
+              <w:t>W większości zna i na ogół poprawnie podaje dane personalne, nazwy ubrań i innych rzeczy osobistych, określa okresy życia człowieka.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758927B2" w14:textId="611879BD" w:rsidR="00943473" w:rsidRPr="00943473" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00943473">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>okresy życia człowieka.</w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t>Popełniając drobne błędy, podaje podstawowe przymiotniki opisujące ludzi wygląd zewnętrzny i cechy charakteru.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29C4DADD" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1945,60 +1962,51 @@
               <w:t xml:space="preserve">Zna i na ogół poprawnie stosuje zaimki osobowe, przymiotniki i zaimki dzierżawcze. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3410E18F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popełniając drobne błędy, posługuje się </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">konstrukcją </w:t>
+              <w:t xml:space="preserve">Popełniając drobne błędy, posługuje się konstrukcją </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>There</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2109,52 +2117,60 @@
               <w:t>Zna i poprawnie podaje dane personalne, nazwy ubrań i innych rzeczy osobistych, określa okresy życia człowieka.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15BDA82E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Swobodnie podaje podstawowe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Swobodnie podaje podstawowe przymiotniki opisujące ludzi: wygląd zewnętrzny i cechy charakteru.</w:t>
+              <w:t>przymiotniki opisujące ludzi: wygląd zewnętrzny i cechy charakteru.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27E9AAD4" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="454"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -2533,75 +2549,75 @@
               <w:t xml:space="preserve"> dane personalne, nazwy ubrań i innych rzeczy osobistych, określa okresy życia człowieka.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07F70F9E" w14:textId="0F7A367D" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Swobodnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i bezbłędnie stosuje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Swobodnie </w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>rozmaite</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> przymiotniki opisujące ludzi: wygląd zewnętrzny i cechy charakteru.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C1EE75B" w14:textId="0FB5F727" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="454"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
@@ -4200,51 +4216,50 @@
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C40631A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mówienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D26A2E1" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
@@ -4254,652 +4269,661 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając liczne błędy zaburzające k</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>munikację, nieudolnie tworzy proste wypowiedzi ustne: posługując się podstawowymi przymiotnikami opisuje wygląd zewnętrzny ludzi, ich ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości.</w:t>
+              <w:t xml:space="preserve">munikację, nieudolnie tworzy proste wypowiedzi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ustne: posługując się podstawowymi przymiotnikami opisuje wygląd zewnętrzny ludzi, ich ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4361AF" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A076F83" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Czasami popełniając błędy częściowo zaburzające komunikację, tworzy proste wypowiedzi ustne: posługując się podstawowymi przymiotnikami opisuje wygląd zewnętrzny ludzi, ich ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Czasami popełniając błędy częściowo zaburzające komunikację, tworzy proste wypowiedzi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ustne: posługując się podstawowymi przymiotnikami opisuje wygląd zewnętrzny ludzi, ich ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A4DAEA8" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11325A78" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Popełniając nieliczne błędy w zasadzie niezaburzające komunikacji, tworzy proste i bardziej złożone wypowiedzi ustne: opisuje wygląd zewnętrzny ludzi, ich ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Popełniając nieliczne błędy w zasadzie niezaburzające komunikacji, tworzy proste i bardziej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>złożone wypowiedzi ustne: opisuje wygląd zewnętrzny ludzi, ich ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53C575C0" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59431D84" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tworzy proste i bardziej złożone wypowiedzi ustne: opisuje wygląd zewnętrzny ludzi, ich ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości; ewentualne sporadyczne błędy nie zakłócają komunikacji.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Tworzy proste i bardziej złożone wypowiedzi ustne: opisuje wygląd zewnętrzny ludzi, ich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości; ewentualne sporadyczne błędy nie zakłócają komunikacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ED037D3" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58151489" w14:textId="0593685A" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>worzy proste i bardziej złożone wypowiedzi ustne: opisuje wygląd zewnętrzny ludzi, ich ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości.</w:t>
+              <w:t xml:space="preserve">worzy proste i bardziej złożone wypowiedzi ustne: opisuje wygląd </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zewnętrzny ludzi, ich ubrania oraz cechy charakteru, wyraża swoje opinie oraz uczucia i emocje odnośnie krewnych i przyjaciół, a także świąt i uroczystości.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="2445F1A3" w14:textId="15818F54" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F2EFE3C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pisanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78DC2CD8" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popełniając liczne błędy zaburzające komunikację, tworzy często z pomocą bardzo proste wypowiedzi pisemne: opisuje ludzi, ich wygląd zewnętrzy i cechy charakteru, podaje dane osobowe oraz informacje o rodzinie, wyraża opinie odnośnie wyglądu i cech </w:t>
-[...8 lines deleted...]
-              <w:t>charakteru, pisze e-mail z opisem osoby.</w:t>
+              <w:t>Popełniając liczne błędy zaburzające komunikację, tworzy często z pomocą bardzo proste wypowiedzi pisemne: opisuje ludzi, ich wygląd zewnętrzy i cechy charakteru, podaje dane osobowe oraz informacje o rodzinie, wyraża opinie odnośnie wyglądu i cech charakteru, pisze e-mail z opisem osoby.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31B14DC9" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A01E079" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Popełniając dość liczne błędy, tworzy, sam lub z pomocą, bardzo proste wypowiedzi pisemne: opisuje ludzi, ich wygląd zewnętrzy i cechy charakteru, podaje dane osobowe oraz informacje o rodzinie, wyraża opinie odnośnie wyglądu i cech charakteru, pisze e-mail z opisem osoby.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="350D7499" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="603EE81F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>charakteru, pisze e-mail z opisem osoby.</w:t>
+              <w:t>Popełniając nieliczne w na ogół niezaburzające komunikacji błędy, samodzielnie tworzy proste wypowiedzi pisemne: opisuje ludzi, ich wygląd zewnętrzy i cechy charakteru, podaje dane osobowe oraz  informacje o rodzinie, wyraża opinie odnośnie wyglądu i cech charakteru, pisze e-mail z opisem osoby.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="685BE598" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2883ED7C" w14:textId="617147A6" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Samodzielnie, stosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>urozmaicone</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> słownictwo, tworzy krótkie i bardziej złożone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">wypowiedzi pisemne: opisuje ludzi, ich wygląd zewnętrzy i cechy charakteru, podaje dane osobowe oraz  informacje o rodzinie, wyraża opinie odnośnie wyglądu i cech charakteru, pisze e-mail z opisem osoby; </w:t>
-[...8 lines deleted...]
-              <w:t>ewentualne sporadyczne błędy nie zaburzają komunikacji.</w:t>
+              <w:t>wypowiedzi pisemne: opisuje ludzi, ich wygląd zewnętrzy i cechy charakteru, podaje dane osobowe oraz  informacje o rodzinie, wyraża opinie odnośnie wyglądu i cech charakteru, pisze e-mail z opisem osoby; ewentualne sporadyczne błędy nie zaburzają komunikacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="683A6BC9" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10B14B9E" w14:textId="1F16A282" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Samodzielnie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, stosując bogate słownictwo, tworzy krótkie i bardziej złożone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">wypowiedzi pisemne: opisuje ludzi, ich wygląd zewnętrzy i cechy charakteru, podaje dane osobowe oraz  informacje o rodzinie, wyraża opinie odnośnie wyglądu i cech </w:t>
-[...8 lines deleted...]
-              <w:t>charakteru, pisze e-mail z opisem osoby.</w:t>
+              <w:t>wypowiedzi pisemne: opisuje ludzi, ich wygląd zewnętrzy i cechy charakteru, podaje dane osobowe oraz  informacje o rodzinie, wyraża opinie odnośnie wyglądu i cech charakteru, pisze e-mail z opisem osoby.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="117C2682" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="647B9E23" w14:textId="7053791F" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A53B81B" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68CABEFF" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
@@ -4918,50 +4942,51 @@
               <w:t>Nieudolnie reaguje w prostych sytuacjach:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="450E18A6" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nieudolnie przedstawia siebie, swoich przyjaciół, członków swojej rodziny oraz nawiązuje kontakty towarzyskie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D4743E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5013,75 +5038,77 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68582400" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reaguje w prostych sytuacjach:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1869F03D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Popełniając dość liczne błędy, przedstawia siebie, swoich przyjaciół, członków swojej rodziny oraz nawiązuje kontakty towarzyskie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33321EA4" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5124,51 +5151,61 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17CDDF4A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Bez większego problemu reaguje zarówno w prostych, jak i bardziej złożonych sytuacjach:</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Bez większego problemu reaguje zarówno w prostych, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>jak i bardziej złożonych sytuacjach:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FFBE808" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5246,51 +5283,61 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DB27A2B" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Bez problemu reaguje zarówno w prostych, jak i złożonych sytuacjach:</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Bez problemu reaguje zarówno w prostych, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>jak i złożonych sytuacjach:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7305ADDE" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5369,59 +5416,69 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CAEAF28" w14:textId="39C3AAC9" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> reaguje zarówno w prostych, jak i złożonych sytuacjach:</w:t>
+              <w:t xml:space="preserve"> reaguje zarówno w prostych, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>jak i złożonych sytuacjach:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54828BAA" w14:textId="00631419" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5587,345 +5644,394 @@
               <w:t xml:space="preserve">Nieudolnie, popełniając liczne błędy przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="093C9D5B" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nieudolnie, popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, a także przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t xml:space="preserve">Nieudolnie, popełniając liczne </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, a także przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="756D5B8F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F5E834B" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, czasem popełniając błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67DFC84F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, a także przekazuje w języku angielskim informacje sformułowane w języku polskim; popełnia dość liczne błędy </w:t>
+              <w:t xml:space="preserve">Przekazuje w języku polskim lub angielskim informacje sformułowane w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">języku angielskim, a także przekazuje w języku angielskim informacje sformułowane w języku polskim; popełnia dość liczne błędy </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F14667A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CAC1FC1" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez większego trudu przekazuje w języku angielskim informacje zawarte w materiałach wizualnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="124AE2E4" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, ja również przekazuje w języku angielskim informacje sformułowane w języku polskim; popełnia drobne błędy</w:t>
+              <w:t xml:space="preserve">Przekazuje w języku polskim lub angielskim informacje sformułowane w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>języku angielskim, ja również przekazuje w języku angielskim informacje sformułowane w języku polskim; popełnia drobne błędy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DEF0C02" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36AC97FF" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu przekazuje w języku angielskim informacje zawarte w materiałach wizualnych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="164FE15D" w14:textId="34640134" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>iemal bezbłędnie. przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t xml:space="preserve">iemal bezbłędnie. przekazuje w języku polskim lub angielskim informacje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11856A74" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DF067A1" w14:textId="3113D25A" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> przekazuje w języku angielskim informacje zawarte w materiałach wizualnych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AC468B3" w14:textId="7B8EEBFF" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Swobodnie i bezbłędnie przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t xml:space="preserve">Swobodnie i bezbłędnie przekazuje w języku polskim lub </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="225D1EB7" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4603D99C" w14:textId="77777777" w:rsidR="003527C2" w:rsidRPr="00B8353A" w:rsidRDefault="003527C2" w:rsidP="003527C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6220,165 +6326,165 @@
               <w:t>Słabo zna i popełnia liczne błędy, podając nazwy pomieszczeń i elementów wyposażenia domu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="289227F0" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Słabo zna i nieudolnie określa rodzaje domów.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A12F85C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Słabo zna i z trudem podaje nazwy prac domowych.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14CEA78F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Słabo zna wybrane rzeczowniki złożone (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nouns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) i często niepoprawnie używa ich w zdaniach.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56FECD06" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Słabo zna i nieudolnie określa rodzaje domów.</w:t>
-[...112 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Popełniając liczne błędy, buduje zdania w czasach </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Present</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Simple </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -6567,131 +6673,131 @@
               <w:t>Częściowo zna i popełnia dość liczne błędy, podając nazwy pomieszczeń i elementów wyposażenia domu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D15E35A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Częściowo zna i określa rodzaje domów popełniając dość liczne błędy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBFC9A3" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Popełniając dość liczne błędy, podaje nazwy prac domowych.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67A7592A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Częściowo zna wybrane rzeczowniki złożone (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Częściowo zna i określa rodzaje domów popełniając dość liczne błędy.</w:t>
-[...78 lines deleted...]
-              </w:rPr>
               <w:t>nouns</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) i używa ich w zdaniach, popełniając dość liczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A149021" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -6932,168 +7038,168 @@
               <w:t>Na ogół poprawnie podaje nazwy pomieszczeń i elementów wyposażenia domu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C836297" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Zna i określa rodzaje domów, popełniając nieliczne błędy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076A30B9" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Na ogół poprawnie podaje nazwy prac domowych.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FDBD20C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zna wybrane rzeczowniki złożone (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nouns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) i na ogół prawidłowo używa ich w zdaniach.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F15C99B" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Zna i określa rodzaje domów, popełniając nieliczne błędy.</w:t>
-[...115 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Bez większego trudu i na ogół poprawnie buduje zdania w czasach </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Present</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Simple </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -7282,168 +7388,168 @@
               <w:t>Z łatwością i niemal bezbłędnie podaje nazwy pomieszczeń i elementów wyposażenia domu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35772B32" w14:textId="7C836197" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Zna i prawie bezbłędnie określa rodzaje domów.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C0F7E7" w14:textId="02CD17A2" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Z łatwością i niemal bezbłędnie podaje nazwy prac domowych.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F3317D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zna wybrane rzeczowniki złożone (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nouns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) i poprawnie używa ich w zdaniach.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CBE305A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Zna i prawie bezbłędnie określa rodzaje domów.</w:t>
-[...115 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Z łatwością i poprawnie buduje zdania w czasach </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Present</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Simple </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -7629,208 +7735,208 @@
               <w:t xml:space="preserve"> podaje nazwy pomieszczeń i elementów wyposażenia domu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7136434A" w14:textId="6276CE16" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Swobodnie i bezbłędnie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa rodzaje domów.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C06252" w14:textId="11105C13" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Z łatwością i bezbłędnie podaje nazwy prac domowych.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7488C81D" w14:textId="7FFD1666" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zna </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>liczne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rzeczowniki złożone (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nouns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bezbłędnie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> używa ich w zdaniach.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E72090E" w14:textId="655BC100" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Swobodnie i bezbłędnie</w:t>
-[...155 lines deleted...]
-              </w:rPr>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> buduje zdania w czasach </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Present</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
@@ -8046,51 +8152,50 @@
               <w:t xml:space="preserve">Słabo rozumie ogólny sens prostych wypowiedzi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06E59088" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Często popełnia błędy w wyszukiwaniu prostych informacji w wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FE65513" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mimo pomocy z dużą trudnością znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
@@ -8157,60 +8262,51 @@
               <w:t>Rozumie ogólny sens prostych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34B21659" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Znajduje proste informacje w </w:t>
-[...8 lines deleted...]
-              <w:t>wypowiedzi, czasem popełniając błędy.</w:t>
+              <w:t>Znajduje proste informacje w wypowiedzi, czasem popełniając błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F102CF9" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z pewną trudnością znajduje w wypowiedzi bardziej złożone informacje.</w:t>
@@ -8252,77 +8348,75 @@
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F0F7F37" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Rozumie ogólny sens prostych i bardziej złożonych wypowiedzi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20903EB8" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Znajduje proste informacje w wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C2D53C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8366,60 +8460,51 @@
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09AA9156" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Z łatwością rozumie ogólny sens zarówno prostych, jak i </w:t>
-[...8 lines deleted...]
-              <w:t>złożonych wypowiedzi.</w:t>
+              <w:t>Z łatwością rozumie ogólny sens zarówno prostych, jak i złożonych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F96388D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z łatwością znajduje proste informacje w wypowiedzi.</w:t>
@@ -8536,51 +8621,50 @@
               <w:t xml:space="preserve"> łatwością rozumie ogólny sens prostych i złożonych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61658194" w14:textId="6D2BCEB7" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>awsze z</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> łatwością </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i bezbłędnie </w:t>
@@ -8643,51 +8727,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="254CEAD1" w14:textId="04A3081D" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="12518F63" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Czytanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DF675C5" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
@@ -9011,61 +9094,51 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zazwyczaj poprawnie rozpoznaje związki między poszczególnymi częściami tekstu oraz</w:t>
             </w:r>
             <w:r w:rsidR="00E938BF" w:rsidRPr="00E938BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>układa informacje we właściwej kolejności.</w:t>
+              <w:t xml:space="preserve"> układa informacje we właściwej kolejności.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A89F5C1" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9162,61 +9235,51 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z łatwością rozpoznaje związki między poszczególnymi częściami tekstu oraz</w:t>
             </w:r>
             <w:r w:rsidR="00E938BF" w:rsidRPr="00E938BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>układa informacje we właściwej kolejności.</w:t>
+              <w:t xml:space="preserve"> układa informacje we właściwej kolejności.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="696A124C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9329,97 +9392,86 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rozpoznaje związki między poszczególnymi częściami tekstu oraz</w:t>
             </w:r>
             <w:r w:rsidR="00E938BF" w:rsidRPr="00E938BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>układa informacje we właściwej kolejności.</w:t>
+              <w:t xml:space="preserve"> układa informacje we właściwej kolejności.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="1E12D7AD" w14:textId="73A4A997" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="12D91B69" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mówienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DFD4990" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
@@ -9431,51 +9483,60 @@
               <w:t>Nieudolnie tworzy proste wypowiedzi ustne, popełniając błędy zaburzające komunikację: opisuje dom, jego okolice i wyposażenie domu, wyraża swoje opinie na temat domów i ich wyposażenia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68FBD88D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nieudolnie przedstawia swoje intencje i marzenia dotyczące miejsca zamieszkania.</w:t>
+              <w:t xml:space="preserve">Nieudolnie przedstawia swoje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>intencje i marzenia dotyczące miejsca zamieszkania.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20AF7EC1" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z trudem, popełniając liczne błędy przedstawia fakty dotyczące miejsca zamieszkania.</w:t>
@@ -9517,75 +9578,77 @@
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="242FDA8C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Z pewnym trudem tworzy proste wypowiedzi ustne, błędy czasem zaburzają komunikację: opisuje dom, jego okolice i wyposażenie domu, wyraża swoje opinie na temat domów i ich wyposażenia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ADFEC53" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Przedstawia swoje intencje i marzenia dotyczące miejsca zamieszkania, popełniając dość liczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B7A0038" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9630,76 +9693,86 @@
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EA3A9F3" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tworzy proste wypowiedzi ustne, popełniając błędy nie zaburzające komunikacji: opisuje dom, jego okolice i wyposażenie domu, wyraża swoje opinie na temat domów i ich wyposażenia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BB9DA7" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Przedstawia swoje intencje i marzenia dotyczące miejsca zamieszkania, popełniając nieliczne błędy.</w:t>
+              <w:t xml:space="preserve">Przedstawia swoje intencje i marzenia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dotyczące miejsca zamieszkania, popełniając nieliczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="739C005B" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając nieliczne błędy przedstawia fakty dotyczące miejsca zamieszkania.</w:t>
@@ -9743,75 +9816,77 @@
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62BAC8DA" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie tworzy proste i bardziej złożone wypowiedzi ustne, ewentualne drobne błędy nie zaburzają komunikacji: opisuje dom, jego okolice i wyposażenie domu, wyraża swoje opinie na temat domów i ich wyposażenia..</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32B84144" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie przedstawia swoje intencje i marzenia dotyczące miejsca zamieszkania.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61ACA106" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9856,92 +9931,102 @@
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="024C2FFE" w14:textId="74D2EBC8" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tworzy proste i bardziej złożone wypowiedzi ustne: opisuje dom, jego okolice i wyposażenie domu, wyraża swoje opinie na temat domów i ich wyposażenia..</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FD9D9E6" w14:textId="1E71AA21" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> przedstawia swoje intencje i marzenia dotyczące miejsca zamieszkania.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przedstawia swoje intencje i marzenia dotyczące miejsca zamieszkania.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23890FFF" w14:textId="39F38D4E" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swobodnie i bezbłędnie</w:t>
@@ -10009,216 +10094,209 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="438CC7F7" w14:textId="3589B879" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="53E8D313" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pisanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25F667D4" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popełniając liczne błędy zakłócające komunikację, tworzy bardzo proste wypowiedzi pisemne: </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>Popełniając liczne błędy zakłócające komunikację, tworzy bardzo proste wypowiedzi pisemne: opisuje miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FA0761" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nieudolnie wyraża i uzasadnia opinie na temat domów i prac domowych.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFA0C80" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00911464" w:rsidRDefault="00943473" w:rsidP="00911464">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00911464">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>opisuje miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów.</w:t>
-[...51 lines deleted...]
-              </w:rPr>
               <w:t>Z trudem, popełniając liczne błędy pisze list z opisem domu dziadków.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55BE5281" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01700E10" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając dość liczne, częściowo zaburzające komunikację, błędy, tworzy bardzo proste </w:t>
+              <w:t>Popełniając dość liczne, częściowo zaburzające komunikację, błędy, tworzy bardzo proste wypowiedzi pisemne: opisuje miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D81E34" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popełniając dość liczne błędy, uzasadnia opinie na </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>wypowiedzi pisemne: opisuje miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów.</w:t>
-[...24 lines deleted...]
-              <w:t>Popełniając dość liczne błędy, uzasadnia opinie na temat domów i prac domowych.</w:t>
+              <w:t>temat domów i prac domowych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="780B990A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00911464" w:rsidRDefault="00943473" w:rsidP="00911464">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00911464">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
@@ -10242,112 +10320,104 @@
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D16562E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając drobne błędy niezaburzające komunikacji, tworzy krótkie wypowiedzi pisemne: opisuje </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>Popełniając drobne błędy niezaburzające komunikacji, tworzy krótkie wypowiedzi pisemne: opisuje miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF4E912" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Popełniając drobne błędy wyraża i uzasadnia opinie na temat domów i prac domowych.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9E2085" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00911464" w:rsidRDefault="00943473" w:rsidP="00911464">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00911464">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów.</w:t>
-[...51 lines deleted...]
-              </w:rPr>
               <w:t>Pisze list z opisem domu dziadków, drobne błędy na ogół nie zaburzają komunikacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F526503" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06F9DDA3" w14:textId="1B3E3276" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
@@ -10359,85 +10429,85 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Samodzielnie i stosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>urozmaicone</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo, tworzy krótkie i bardziej złożone wypowiedzi </w:t>
+              <w:t xml:space="preserve"> słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opisuje miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów; ewentualne drobne błędy nie zaburzają komunikacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB87CDF" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swobodnie wyraża i uzasadnia opinie na </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>pisemne: opisuje miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów; ewentualne drobne błędy nie zaburzają komunikacji.</w:t>
-[...24 lines deleted...]
-              <w:t>Swobodnie wyraża i uzasadnia opinie na temat domów i prac domowych.</w:t>
+              <w:t>temat domów i prac domowych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="529B5BDD" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00911464" w:rsidRDefault="00943473" w:rsidP="00911464">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00911464">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
@@ -10476,93 +10546,93 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Samodzielnie i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">bezbłędnie, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">stosując bogate słownictwo, tworzy krótkie i bardziej złożone </w:t>
+              <w:t>stosując bogate słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opisuje miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73683360" w14:textId="1AF84831" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Swobodnie i bezbłędnie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wyraża i uzasadnia opinie na </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>wypowiedzi pisemne: opisuje miejsce zamieszkania i jego wyposażenie oraz przedstawia fakty dotyczące rożnych domów.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> wyraża i uzasadnia opinie na temat domów i prac domowych.</w:t>
+              <w:t>temat domów i prac domowych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35F2E597" w14:textId="477F3704" w:rsidR="00943473" w:rsidRPr="00943473" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00911464">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
@@ -10653,60 +10723,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="54DB643D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieudolnie wyraża opinie na temat różnych domów i ich </w:t>
-[...8 lines deleted...]
-              <w:t>wyposażenia oraz wykonywania prac domowych, pyta o opinie, zgadza się lub nie z opiniami.</w:t>
+              <w:t>Nieudolnie wyraża opinie na temat różnych domów i ich wyposażenia oraz wykonywania prac domowych, pyta o opinie, zgadza się lub nie z opiniami.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FA160FB" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10776,76 +10837,84 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="053E363A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Czasem popełniając błędy, wyraża opinie na temat różnych domów i ich wyposażenia oraz wykonywania prac domowych, pyta o opinie, zgadza się lub nie z opiniami.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EB30E76" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Czasem popełniając błędy, proponuje, przyjmuje lub odrzuca propozycje dotyczące wyposażenia różnych domów.</w:t>
+              <w:t xml:space="preserve">Czasem popełniając błędy, proponuje, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przyjmuje lub odrzuca propozycje dotyczące wyposażenia różnych domów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="763E91F7" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5972AD69" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
@@ -10889,86 +10958,86 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2BE57AAB" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popełniając drobne błędy, wyraża opinie </w:t>
-[...8 lines deleted...]
-              <w:t>na temat różnych domów i ich wyposażenia oraz wykonywania prac domowych, pyta o opinie, zgadza się lub nie z opiniami.</w:t>
+              <w:t>Popełniając drobne błędy, wyraża opinie na temat różnych domów i ich wyposażenia oraz wykonywania prac domowych, pyta o opinie, zgadza się lub nie z opiniami.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D9FAEBE" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Popełniając drobne błędy, proponuje, przyjmuje lub odrzuca propozycje dotyczące wyposażenia różnych domów.</w:t>
+              <w:t xml:space="preserve">Popełniając drobne błędy, proponuje, przyjmuje lub odrzuca propozycje dotyczące </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wyposażenia różnych domów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11FF607B" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D24FDAB" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
@@ -11016,86 +11085,86 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0B91B2A1" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swobodnie wyraża opinie na temat </w:t>
-[...8 lines deleted...]
-              <w:t>różnych domów i ich wyposażenia oraz wykonywania prac domowych, pyta o opinie, zgadza się lub nie zgadza się z opiniami.</w:t>
+              <w:t>Swobodnie wyraża opinie na temat różnych domów i ich wyposażenia oraz wykonywania prac domowych, pyta o opinie, zgadza się lub nie zgadza się z opiniami.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F7E823B" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Swobodnie proponuje, przyjmuje lub odrzuca propozycje dotyczące wyposażenia różnych domów.</w:t>
+              <w:t xml:space="preserve">Swobodnie proponuje, przyjmuje lub odrzuca propozycje dotyczące </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wyposażenia różnych domów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63571707" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C9ECDD8" w14:textId="18997107" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
@@ -11183,102 +11252,102 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Swobodnie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">wyraża opinie na temat </w:t>
-[...8 lines deleted...]
-              <w:t>różnych domów i ich wyposażenia oraz wykonywania prac domowych, pyta o opinie, zgadza się lub nie zgadza się z opiniami.</w:t>
+              <w:t>wyraża opinie na temat różnych domów i ich wyposażenia oraz wykonywania prac domowych, pyta o opinie, zgadza się lub nie zgadza się z opiniami.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45077C2C" w14:textId="0CD6D767" w:rsidR="00943473" w:rsidRPr="00943473" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swobodnie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> proponuje, przyjmuje lub odrzuca propozycje dotyczące wyposażenia różnych domów.</w:t>
+              <w:t xml:space="preserve"> proponuje, przyjmuje lub odrzuca </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>propozycje dotyczące wyposażenia różnych domów.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="44A774E1" w14:textId="0B9EE345" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="78A464D9" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
@@ -11330,261 +11399,231 @@
               <w:t xml:space="preserve">Nieudolnie, popełniając liczne błędy przekazuje w języku angielskim informacje zawarte w materiałach wizualnych. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70EB2C9D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieudolnie, popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, a także przekazuje w języku angielskim informacje </w:t>
-[...8 lines deleted...]
-              <w:t>sformułowane w języku polskim.</w:t>
+              <w:t>Nieudolnie, popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, a także przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="091B856A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FD9E914" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, czasem popełniając błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65CF9F98" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, a także przekazuje w języku angielskim informacje sformułowane w języku polskim; </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">popełnia dość liczne błędy. </w:t>
+              <w:t xml:space="preserve">Przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, a także przekazuje w języku angielskim informacje sformułowane w języku polskim; popełnia dość liczne błędy. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="692A89D2" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FF623F1" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bez większego trudu przekazuje w języku angielskim informacje zawarte w materiałach wizualnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40CDA88C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim; </w:t>
-[...8 lines deleted...]
-              <w:t>popełnia drobne błędy.</w:t>
+              <w:t>Przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim; popełnia drobne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CC7CE17" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="083A09EC" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu przekazuje w języku angielskim informacje zawarte w materiałach wizualnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="359B53BD" w14:textId="7AA2EE28" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -11915,50 +11954,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="6014D3F9" w14:textId="51993FFB" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="028C56F4" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Znajomość środków językowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CF0718E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
@@ -12153,139 +12193,139 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A32DEB5" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Słabo rozróżnia i zna zasady stosowania </w:t>
+              <w:t xml:space="preserve">Słabo rozróżnia i zna zasady stosowania czasów </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past Simple </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Past </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> popełnia liczne błędy posługując się nimi w wypowiedziach.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C968152" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popełniając liczne błędy stosuje wybrane wyrażenia: przymiotniki z </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">czasów </w:t>
-[...78 lines deleted...]
-              <w:t>Popełniając liczne błędy stosuje wybrane wyrażenia: przymiotniki z przyimkami oraz czasowniki z przyimkami.</w:t>
+              <w:t>przyimkami oraz czasowniki z przyimkami.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14EC1024" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F33F764" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
@@ -12434,159 +12474,167 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Buduje zdania w czasach </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Simple </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>popełniając dość liczne błędy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CCE47F2" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Częściowo rozróżnia i zna zasady stosowania czasów </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past Simple </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Past </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, nie zawsze poprawnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">oraz </w:t>
-[...106 lines deleted...]
-              <w:t>, nie zawsze poprawnie posługuje się nimi w wypowiedziach</w:t>
+              <w:t>posługuje się nimi w wypowiedziach</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30AAD3B3" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -12793,167 +12841,175 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="681EA7B0" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="482"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Bez większego trudu i na ogół poprawnie buduje zdania w czasach </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past Simple </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1404D8" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rozróżnia i zna zasady stosowania czasów </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past Simple </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Past </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, posługuje się nimi w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Bez większego trudu i na ogół poprawnie buduje zdania w czasach </w:t>
-[...114 lines deleted...]
-              <w:t>, posługuje się nimi w wypowiedziach, popełniając drobne błędy.</w:t>
+              <w:t>wypowiedziach, popełniając drobne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A0AC09D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="482"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13161,201 +13217,200 @@
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="482"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Z łatwością i poprawnie buduje zdania w czasach </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Past Simple </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Past </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8353A">
-[...2 lines deleted...]
-                <w:i/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="723E565B" w14:textId="52F89974" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iemal bezbłędnie stosuje w wypowiedziach zasady posługiwania się czasami </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Past Simple</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C83DF76" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swobodnie i poprawnie stosuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Simple </w:t>
-[...139 lines deleted...]
-              <w:t>Swobodnie i poprawnie stosuje wymagane wyrażenia: przymiotniki z przyimkami oraz czasowniki z przyimkami.</w:t>
+              <w:t>wymagane wyrażenia: przymiotniki z przyimkami oraz czasowniki z przyimkami.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A209C31" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21B00672" w14:textId="09335900" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
@@ -13592,224 +13647,224 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="30D9D844" w14:textId="00A9503A" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="482"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Swobodnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i bezbłędnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">buduje zdania w czasach </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past Simple </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304A83E4" w14:textId="4B1FD04C" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bezbłędnie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tosuje w wypowiedziach zasady posługiwania się czasami </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Past Simple</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4361EA53" w14:textId="46295F6B" w:rsidR="00943473" w:rsidRPr="00943473" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+                <w:tab w:val="num" w:pos="482"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Swobodnie </w:t>
-[...171 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Swobodnie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">stosuje </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rozmaite</w:t>
@@ -14313,98 +14368,88 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zawsze z łatwością</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> znajduje w </w:t>
-[...8 lines deleted...]
-              <w:t>wypowiedzi bardziej złożone informacje.</w:t>
+              <w:t xml:space="preserve"> znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BEF4009" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="32FD575C" w14:textId="203A12B2" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="405ADB00" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Czytanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78905D5F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
@@ -14443,50 +14488,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z trudnością znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FF14F7D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Popełniając liczne błędy określa kontekst wypowiedzi pisemnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="078330A7" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mimo pomocy, z trudnością rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
             </w:r>
@@ -14510,100 +14556,102 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F5B3B91" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Najczęściej rozumie ogólny sens prostych tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A08F4FB" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Czasem popełniając błędy znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14AB09B8" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Popełniając dość liczne błędy określa kontekst wypowiedzi pisemnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A084BB" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Czasem popełniając błędy, rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
             </w:r>
@@ -14627,50 +14675,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EB713E0" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Rozumie ogólny sens prostych tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50827DDC" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14698,94 +14747,96 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając drobne błędy określa kontekst wypowiedzi pisemnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="181C164F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zazwyczaj poprawnie rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="089081BC" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2ACDC325" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu rozumie ogólny sens tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32C41E9C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14821,94 +14872,96 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iemal bezbłędnie określa kontekst wypowiedzi pisemnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F353CB3" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Z łatwością rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="186698B7" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66DF9801" w14:textId="7016EAA3" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zawsze b</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ez trudu rozumie ogólny sens tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AD73A9A" w14:textId="1A3F6309" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -14929,50 +14982,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ez trudu znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DEFF06D" w14:textId="69D1DD64" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bezbłędnie określa kontekst wypowiedzi pisemnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430058FB" w14:textId="7E0ADDEB" w:rsidR="00943473" w:rsidRPr="00943473" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
@@ -15012,289 +15066,241 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="7128D403" w14:textId="6E95D550" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3C0D24B6" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mówienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F462E1C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieudolnie tworzy proste wypowiedzi ustne: opisuje szkołę, jej pomieszczenia oraz przybory szkolne, przedstawia fakty odnosząc się do uczenia się i życia szkoły, przedstawia intencje i marzenia dotyczące planowanej wycieczki szkolnej, wyraża i uzasadnia </w:t>
-[...8 lines deleted...]
-              <w:t>swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych; liczne błędy zaburzają komunikację.</w:t>
+              <w:t>Nieudolnie tworzy proste wypowiedzi ustne: opisuje szkołę, jej pomieszczenia oraz przybory szkolne, przedstawia fakty odnosząc się do uczenia się i życia szkoły, przedstawia intencje i marzenia dotyczące planowanej wycieczki szkolnej, wyraża i uzasadnia swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych; liczne błędy zaburzają komunikację.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2263D9C4" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BA5F5C3" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>wyraża i uzasadnia swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych; błędy czasem zaburzają komunikację.</w:t>
+              <w:t>Z pewnym trudem tworzy proste wypowiedzi ustne: opisuje szkołę, jej pomieszczenia oraz przybory szkolne, przedstawia fakty odnosząc się do uczenia się i życia szkoły, przedstawia intencje i marzenia dotyczące planowanej wycieczki szkolnej, wyraża i uzasadnia swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych; błędy czasem zaburzają komunikację.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58D23791" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13AAAE17" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>dotyczące planowanej wycieczki szkolnej, wyraża i uzasadnia swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych.</w:t>
+              <w:t>Tworzy proste wypowiedzi ustne, popełniając błędy na ogół niezaburzające komunikacji: opisuje szkołę, jej pomieszczenia oraz przybory szkolne, przedstawia fakty odnosząc się do uczenia się i życia szkoły, przedstawia intencje i marzenia dotyczące planowanej wycieczki szkolnej, wyraża i uzasadnia swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15E557DD" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="340CFBE8" w14:textId="35EA3150" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>szkoły; przedstawia intencje i marzenia dotyczące planowanej wycieczki szkolnej, wyraża i uzasadnia swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych.</w:t>
+              <w:t>Swobodnie tworzy proste i bardziej złożone wypowiedzi ustne, ewentualne drobne błędy nie zaburzają komunikacji: opisuje szkołę, jej pomieszczenia oraz przybory szkolne; przedstawia fakty odnosząc się do uczenia się i życia szkoły; przedstawia intencje i marzenia dotyczące planowanej wycieczki szkolnej, wyraża i uzasadnia swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CAFFB1A" w14:textId="5A7AD92B" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Swobodnie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">tworzy proste i bardziej złożone wypowiedzi ustne: opisuje szkołę, jej pomieszczenia oraz przybory szkolne; przedstawia fakty odnosząc się do uczenia się i życia szkoły; przedstawia intencje i marzenia dotyczące planowanej </w:t>
-[...8 lines deleted...]
-              <w:t>wycieczki szkolnej, wyraża i uzasadnia swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych.</w:t>
+              <w:t>tworzy proste i bardziej złożone wypowiedzi ustne: opisuje szkołę, jej pomieszczenia oraz przybory szkolne; przedstawia fakty odnosząc się do uczenia się i życia szkoły; przedstawia intencje i marzenia dotyczące planowanej wycieczki szkolnej, wyraża i uzasadnia swoje opinie na temat przedmiotów szkolnych, życia szkoły oraz zajęć pozalekcyjnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E3BAB7F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="4A190F37" w14:textId="030EC5F1" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="465A6409" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
@@ -15319,60 +15325,51 @@
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14BC8B4F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mimo pomocy popełniając liczne błędy zakłócające komunikację, tworzy bardzo proste wypowiedzi pisemne: opowiada o czynnościach z przeszłości, relacjonując wycieczkę szkolną; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do uczenia się, życia szkoły, zajęć pozalekcyjnych; opisuje swoje upodobania odnośnie zajęć szkolnych i pozaszkolnych; wyraża i uzasadnia opinie na temat szkoły </w:t>
-[...8 lines deleted...]
-              <w:t>i przedmiotów szkolnych.</w:t>
+              <w:t>Mimo pomocy popełniając liczne błędy zakłócające komunikację, tworzy bardzo proste wypowiedzi pisemne: opowiada o czynnościach z przeszłości, relacjonując wycieczkę szkolną; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do uczenia się, życia szkoły, zajęć pozalekcyjnych; opisuje swoje upodobania odnośnie zajęć szkolnych i pozaszkolnych; wyraża i uzasadnia opinie na temat szkoły i przedmiotów szkolnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2039079B" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nieudolnie, popełniając liczne błędy pisze e-mail na temat wycieczki szkolnej.</w:t>
@@ -15393,61 +15390,51 @@
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C2F4A80" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>szkolnych; popełnia dość liczne błędy.</w:t>
+              <w:t>Tworzy, sam lub z pomocą nauczyciela, bardzo proste wypowiedzi pisemne: opowiada o czynnościach z przeszłości, relacjonując wycieczkę szkolną; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do uczenia się, życia szkoły, zajęć pozalekcyjnych; opisuje swoje upodobania odnośnie zajęć szkolnych i pozaszkolnych; wyraża i uzasadnia opinie na temat szkoły i przedmiotów szkolnych; popełnia dość liczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D49FD38" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając dość liczne błędy pisze e-mail na temat wycieczki szkolnej.</w:t>
@@ -15466,61 +15453,51 @@
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E1BE293" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>i przedmiotów szkolnych.</w:t>
+              <w:t>Popełniając nieliczne w zasadzie niezakłócające komunikacji błędy, tworzy samodzielnie krótkie wypowiedzi pisemne: opowiada o czynnościach z przeszłości, relacjonując wycieczkę szkolną; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do uczenia się, życia szkoły, zajęć pozalekcyjnych; opisuje swoje upodobania odnośnie zajęć szkolnych i pozaszkolnych; wyraża i uzasadnia opinie na temat szkoły i przedmiotów szkolnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ED00429" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając nieliczne błędy pisze e-mail na temat wycieczki szkolnej.</w:t>
@@ -15539,77 +15516,67 @@
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F9ACF8A" w14:textId="1893CD45" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Samodzielnie, stosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>urozmaicone</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo tworzy krótkie i bardziej złożone wypowiedzi pisemne: opowiada o czynnościach z przeszłości, relacjonując wycieczkę szkolną; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do uczenia się, życia szkoły, zajęć pozalekcyjnych; opisuje swoje upodobania odnośnie zajęć szkolnych i pozaszkolnych; wyraża i uzasadnia opinie na temat szkoły </w:t>
-[...8 lines deleted...]
-              <w:t>i przedmiotów szkolnych.</w:t>
+              <w:t xml:space="preserve"> słownictwo tworzy krótkie i bardziej złożone wypowiedzi pisemne: opowiada o czynnościach z przeszłości, relacjonując wycieczkę szkolną; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do uczenia się, życia szkoły, zajęć pozalekcyjnych; opisuje swoje upodobania odnośnie zajęć szkolnych i pozaszkolnych; wyraża i uzasadnia opinie na temat szkoły i przedmiotów szkolnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7118DBF0" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stosując urozmaicone słownictwo i struktury pisze e-mail na temat wycieczki szkolnej; ewentualne sporadyczne błędy nie zakłócają komunikacji.</w:t>
@@ -15627,77 +15594,67 @@
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="064108F6" w14:textId="2EF27B50" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Samodzielnie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, stosując bogate słownictwo tworzy krótkie i bardziej złożone wypowiedzi pisemne: opowiada o czynnościach z przeszłości, relacjonując wycieczkę szkolną; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do uczenia się, życia szkoły, zajęć pozalekcyjnych; opisuje swoje upodobania odnośnie zajęć szkolnych i pozaszkolnych; wyraża i uzasadnia opinie na temat szkoły </w:t>
-[...8 lines deleted...]
-              <w:t>i przedmiotów szkolnych.</w:t>
+              <w:t>, stosując bogate słownictwo tworzy krótkie i bardziej złożone wypowiedzi pisemne: opowiada o czynnościach z przeszłości, relacjonując wycieczkę szkolną; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do uczenia się, życia szkoły, zajęć pozalekcyjnych; opisuje swoje upodobania odnośnie zajęć szkolnych i pozaszkolnych; wyraża i uzasadnia opinie na temat szkoły i przedmiotów szkolnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08018A3B" w14:textId="18AA9D24" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
@@ -15778,98 +15735,88 @@
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7264076F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieudolnie reaguje w prostych sytuacjach, popełniając błędy zakłócające komunikację: uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie przedmiotów nauczania, uczenia się, życia szkoły i zajęć pozalekcyjnych; wyraża swoje upodobania i pragnienia dotyczące uczenia się, przedmiotów, zajęć pozalekcyjnych i wycieczek szkolnych; wyraża swoje opinie dotyczące szkoły, pyta o opinie, zgadza się </w:t>
-[...8 lines deleted...]
-              <w:t>lub nie zgadza z opiniami innych.</w:t>
+              <w:t>Nieudolnie reaguje w prostych sytuacjach, popełniając błędy zakłócające komunikację: uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie przedmiotów nauczania, uczenia się, życia szkoły i zajęć pozalekcyjnych; wyraża swoje upodobania i pragnienia dotyczące uczenia się, przedmiotów, zajęć pozalekcyjnych i wycieczek szkolnych; wyraża swoje opinie dotyczące szkoły, pyta o opinie, zgadza się lub nie zgadza z opiniami innych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="027E0FEF" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3935F8CD" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Reaguje w prostych sytuacjach, czasem popełniając błędy: uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie przedmiotów nauczania, uczenia się, życia szkoły i zajęć pozalekcyjnych; wyraża swoje upodobania i pragnienia dotyczące uczenia się, przedmiotów, zajęć pozalekcyjnych i wycieczek szkolnych; wyraża swoje opinie dotyczące szkoły, pyta o opinie, zgadza się lub nie zgadza z opiniami innych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6696940F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39BAEE26" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
@@ -15902,51 +15849,50 @@
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1704FF61" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie reaguje w prostych i złożonych sytuacjach: uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie przedmiotów nauczania, uczenia się, życia szkoły i zajęć pozalekcyjnych; wyraża swoje upodobania i pragnienia dotyczące uczenia się, przedmiotów, zajęć pozalekcyjnych i wycieczek szkolnych; wyraża swoje opinie dotyczące szkoły; pyta o opinie, zgadza się lub nie zgadza z opiniami innych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35C5DBAB" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E20AA23" w14:textId="18034C2C" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
@@ -15995,51 +15941,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="5C101599" w14:textId="7765E2F4" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5E09F876" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Przetwarzanie wypowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F8DA73A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
@@ -16057,300 +16002,324 @@
               <w:t>Nieudolnie przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, popełniając liczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38553D2E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Z trudnością popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3918D0C6" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="080E0537" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, czasem popełniając błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CEAB4D2" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Popełniając dość liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t xml:space="preserve">Popełniając dość liczne błędy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7327ABB6" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53F353A3" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez większego trudu, popełniając nieliczne błędy, przekazuje w języku angielskim informacje zawarte w materiałach wizualnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38DC6B0F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Na ogół poprawnie przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B03E5ED" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F98C03D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu przekazuje w języku angielskim informacje zawarte w materiałach wizualnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0213C9D8" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Z łatwością przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t xml:space="preserve">Z łatwością przekazuje w języku polskim lub angielskim informacje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C33033D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="062BDD1B" w14:textId="4F764330" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Swobodnie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>przekazuje w języku angielskim informacje zawarte w materiałach wizualnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BCE06DC" w14:textId="1E0AB02C" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
@@ -16364,51 +16333,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Swobodnie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t xml:space="preserve">przekazuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E01BC6D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="701988A3" w14:textId="77777777" w:rsidR="00DA13A8" w:rsidRPr="00B8353A" w:rsidRDefault="00DA13A8" w:rsidP="00DA13A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12474" w:type="dxa"/>
@@ -16691,139 +16669,147 @@
               </w:rPr>
               <w:t>Słabo zna i z trudem podaje nazwy popularnych zawodów i związanych z nimi czynności.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="501CBD35" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Słabo zna i z trudem stosuje słownictwo opisujące miejsce i warunki pracy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79938732" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popełniając liczne błędy, buduje zdania w czasach </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past Simple </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Present</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Perfect.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BB68D6A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Słabo rozróżnia i zna zasady stosowania </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Słabo zna i z trudem stosuje słownictwo opisujące miejsce i warunki pracy.</w:t>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Słabo rozróżnia i zna zasady stosowania czasów </w:t>
+              <w:t xml:space="preserve">czasów </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Simple </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oraz</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -16981,60 +16967,51 @@
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55990492" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Częściowo zna i podaje nazwy popularnych zawodów i związanych z nimi </w:t>
-[...8 lines deleted...]
-              <w:t>czynności, czasem popełniając błędy.</w:t>
+              <w:t>Częściowo zna i podaje nazwy popularnych zawodów i związanych z nimi czynności, czasem popełniając błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A5128D8" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Częściowo zna słownictwo opisujące miejsce i warunki pracy, czasem popełnia błędy.</w:t>
@@ -17085,50 +17062,51 @@
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Present</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Perfect, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>popełniając dość liczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70EA9C45" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -17314,110 +17292,110 @@
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7778D4E3" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">W większości zna i poprawnie stosuje nazwy popularnych zawodów i </w:t>
-[...8 lines deleted...]
-              <w:t>związanych z nimi czynności.</w:t>
+              <w:t>W większości zna i poprawnie stosuje nazwy popularnych zawodów i związanych z nimi czynności.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="718BFEEC" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zna i stosuje popełniając nieliczne błędy słownictwo opisujące miejsce i warunki pracy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22BFAAAF" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="482"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bez większego trudu i na ogół poprawnie buduje zdania w czasach </w:t>
+              <w:t xml:space="preserve">Bez większego trudu i na ogół poprawnie buduje zdania w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">czasach </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Simple </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">oraz </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -17645,60 +17623,51 @@
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CDF5725" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Zna i poprawnie stosuje nazwy popularnych zawodów i </w:t>
-[...8 lines deleted...]
-              <w:t>związanych z nimi czynności.</w:t>
+              <w:t>Zna i poprawnie stosuje nazwy popularnych zawodów i związanych z nimi czynności.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F1EDB7E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zna i poprawnie stosuje słownictwo opisujące miejsce i warunki pracy.</w:t>
             </w:r>
@@ -17774,50 +17743,51 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="650BD516" w14:textId="54118ABF" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">iemal bezbłędnie stosuje w wypowiedziach zasady posługiwania się czasami </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Past Simple</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17984,60 +17954,51 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> stosuje nazwy popularnych zawodów i </w:t>
-[...8 lines deleted...]
-              <w:t>związanych z nimi czynności.</w:t>
+              <w:t xml:space="preserve"> stosuje nazwy popularnych zawodów i związanych z nimi czynności.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E6900EB" w14:textId="2FC2B8DC" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
@@ -18068,51 +18029,61 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> buduje zdania w czasach </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Past Simple </w:t>
+              <w:t xml:space="preserve">Past </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Simple </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">oraz </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Present</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
@@ -18394,51 +18365,50 @@
               <w:t xml:space="preserve">Słabo rozumie ogólny sens prostych wypowiedzi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62F5EA46" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Często popełnia błędy w wyszukiwaniu prostych informacji w wypowiedzi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F29743F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mimo pomocy z dużą trudnością znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
@@ -18456,77 +18426,75 @@
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AB37DB0" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rozumie ogólny sens prostych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62E9AAF1" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Znajduje proste informacje w wypowiedzi, czasem popełniając błędy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="394FCFDE" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -18546,61 +18514,51 @@
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="316C0797" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">złożonych wypowiedzi. </w:t>
+              <w:t xml:space="preserve">Rozumie ogólny sens prostych i bardziej złożonych wypowiedzi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="186BF763" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Znajduje proste informacje w wypowiedzi.</w:t>
@@ -18644,61 +18602,51 @@
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48829159" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>złożonych wypowiedzi.</w:t>
+              <w:t>Z łatwością rozumie ogólny sens zarówno prostych, jak i złożonych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="540EEF01" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z łatwością znajduje proste informacje w wypowiedzi.</w:t>
@@ -18742,77 +18690,67 @@
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="373138AF" w14:textId="305849FC" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>awsze z</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> łatwością rozumie ogólny sens zarówno prostych, jak </w:t>
-[...8 lines deleted...]
-              <w:t>i złożonych wypowiedzi.</w:t>
+              <w:t xml:space="preserve"> łatwością rozumie ogólny sens zarówno prostych, jak i złożonych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765861D2" w14:textId="5BE65BA3" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z</w:t>
@@ -19419,249 +19357,249 @@
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66C8D57C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieudolnie popełniając liczne błędy zaburzające komunikację tworzy proste wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy </w:t>
+              <w:t xml:space="preserve">Nieudolnie popełniając liczne błędy zaburzające komunikację tworzy proste wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy wykonywanej przez różne osoby; opisuje swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>wykonywanej przez różne osoby; opisuje swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
+              <w:t>a także pracy uczniów w czasie wakacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41B2D162" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0417868E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Tworzy proste wypowiedzi ustne, czasem popełniając błędy zaburzające komunikację: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy </w:t>
+              <w:t xml:space="preserve">Tworzy proste wypowiedzi ustne, czasem popełniając błędy zaburzające komunikację: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy wykonywanej przez różne osoby; opisuje swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>wykonywanej przez różne osoby; opisuje swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
+              <w:t>a także pracy uczniów w czasie wakacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1591A2EC" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F23E718" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Tworzy proste wypowiedzi ustne, popełniając błędy na ogół niezaburzające komunikacji: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy </w:t>
+              <w:t xml:space="preserve">Tworzy proste wypowiedzi ustne, popełniając błędy na ogół niezaburzające komunikacji: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy wykonywanej przez różne osoby; opisuje swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>wykonywanej przez różne osoby; opisuje swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
+              <w:t>a także pracy uczniów w czasie wakacji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F652F66" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Bez trudu tworzy proste i złożone wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy wykonywanej przez różne osoby; opisuje </w:t>
+              <w:t xml:space="preserve">Bez trudu tworzy proste i złożone wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy wykonywanej przez różne osoby; opisuje swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji; </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji; ewentualne drobne błędy nie zaburzają komunikacji.</w:t>
+              <w:t>ewentualne drobne błędy nie zaburzają komunikacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D8584A" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="735C1E16" w14:textId="0190F1D3" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tworzy proste i złożone wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy wykonywanej przez </w:t>
+              <w:t xml:space="preserve"> tworzy proste i złożone wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości, odnosząc się do pracy wykonywanej przez różne osoby; opisuje swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>różne osoby; opisuje swoje upodobania dotyczące zawodów i warunków pracy; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji</w:t>
+              <w:t>a także pracy uczniów w czasie wakacji</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="2424AD4D" w14:textId="6C1EB1E8" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1573" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="15818A3C" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
@@ -19684,274 +19622,274 @@
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25A0D1ED" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mimo pomocy, popełniając liczne błędy często zaburzające komunikację, nieudolnie tworzy bardzo proste wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie </w:t>
+              <w:t>Mimo pomocy, popełniając liczne błędy często zaburzające komunikację, nieudolnie tworzy bardzo proste wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie zawodów; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A2386E" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popełniając liczne błędy nieudolnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>zawodów; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
-[...24 lines deleted...]
-              <w:t>Popełniając liczne błędy nieudolnie dokonuje wpisu na blogu odnosząc się do swojego wymarzonego zawodu oraz pracy w czasie wakacji.</w:t>
+              <w:t>dokonuje wpisu na blogu odnosząc się do swojego wymarzonego zawodu oraz pracy w czasie wakacji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B5BAACD" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając dość liczne błędy czasem zaburzające komunikację, tworzy bardzo proste wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie zawodów; wyraża i uzasadnia opinie na </w:t>
+              <w:t>Popełniając dość liczne błędy czasem zaburzające komunikację, tworzy bardzo proste wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie zawodów; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B46851" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popełniając dość liczne błędy częściowo zakłócające komunikację, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
-[...22 lines deleted...]
-              <w:t>Popełniając dość liczne błędy częściowo zakłócające komunikację, dokonuje wpisu na blogu odnosząc się do swojego wymarzonego zawodu oraz pracy w czasie wakacji.</w:t>
+              <w:t>dokonuje wpisu na blogu odnosząc się do swojego wymarzonego zawodu oraz pracy w czasie wakacji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3212D035" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając nieliczne błędy na ogół niezakłócające komunikacji, tworzy krótkie wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie zawodów; wyraża i uzasadnia opinie na temat zajęć i </w:t>
+              <w:t>Popełniając nieliczne błędy na ogół niezakłócające komunikacji, tworzy krótkie wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie zawodów; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CA407F" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popełniając drobne błędy  w zasadzie nie zakłócające komunikacji, dokonuje wpisu na blogu </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
-[...22 lines deleted...]
-              <w:t>Popełniając drobne błędy  w zasadzie nie zakłócające komunikacji, dokonuje wpisu na blogu odnosząc się do swojego wymarzonego zawodu oraz pracy w czasie wakacji.</w:t>
+              <w:t>odnosząc się do swojego wymarzonego zawodu oraz pracy w czasie wakacji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6819074D" w14:textId="051F09B7" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Samodzielnie, stosując urozmaicone słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie zawodów; wyraża i uzasadnia opinie na temat zajęć i </w:t>
+              <w:t>Samodzielnie, stosując urozmaicone słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie zawodów; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji; ewentualne drobne błędy nie zaburzają komunikacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2339F389" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosując urozmaicone słownictwo i struktury </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji; ewentualne drobne błędy nie zaburzają komunikacji.</w:t>
-[...24 lines deleted...]
-              <w:t>Stosując urozmaicone słownictwo i struktury dokonuje wpisu na blogu na temat wymarzonego zawodu oraz pracy w czasie wakacji; ewentualne sporadyczne błędy nie zakłócają komunikacji.</w:t>
+              <w:t>dokonuje wpisu na blogu na temat wymarzonego zawodu oraz pracy w czasie wakacji; ewentualne sporadyczne błędy nie zakłócają komunikacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01408B17" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AAF4090" w14:textId="5A1224EA" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
@@ -19978,109 +19916,109 @@
               </w:rPr>
               <w:t xml:space="preserve"> i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, stosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bogate</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie zawodów; wyraża i uzasadnia opinie na </w:t>
+              <w:t xml:space="preserve"> słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: przedstawia fakty z teraźniejszości i przeszłości dotyczące pracy wykonywanej przez różne osoby; przedstawia intencje i plany dotyczące pracy w czasie wakacji oraz przyszłego zawodu; opisuje swoje upodobania odnośnie zawodów; wyraża i uzasadnia opinie na temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52AD5ABE" w14:textId="7077075E" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samodzielnie i bezbłędnie, s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tosując </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bogate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwo i struktury dokonuje </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>temat zajęć i warunków pracy charakterystycznych dla rożnych zawodów, a także pracy uczniów w czasie wakacji.</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> słownictwo i struktury dokonuje wpisu na blogu na temat wymarzonego zawodu oraz pracy w czasie wakacji</w:t>
+              <w:t>wpisu na blogu na temat wymarzonego zawodu oraz pracy w czasie wakacji</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="510425C8" w14:textId="2B88F420" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1573" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2E192271" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
@@ -20103,346 +20041,346 @@
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="154B0243" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o opinie, zgadza się lub </w:t>
+              <w:t xml:space="preserve">Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o opinie, zgadza się lub nie zgadza się z opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B74D8C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>wyboru zawodu;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proponuje, przyjmuje </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">nie zgadza się z opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> proponuje, przyjmuje lub odrzuca propozycje dotyczące pracy.</w:t>
+              <w:t>lub odrzuca propozycje dotyczące pracy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79A27ED1" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69E82281" w14:textId="4CB7A469" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Reaguje w prostych sytuacjach, czasem popełniając błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o opinie, zgadza się lub </w:t>
+              <w:t xml:space="preserve">Reaguje w prostych sytuacjach, czasem popełniając błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o opinie, zgadza się lub nie zgadza się z opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B74D8C" w:rsidRPr="00B74D8C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>wyboru zawodu;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; proponuje, przyjmuje </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">nie zgadza się z opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
-[...17 lines deleted...]
-              <w:t>; proponuje, przyjmuje lub odrzuca propozycje dotyczące pracy.</w:t>
+              <w:t>lub odrzuca propozycje dotyczące pracy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="098099CA" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25989594" w14:textId="7EF1FE5F" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając nieliczne błędy reaguje w prostych i bardziej złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o </w:t>
+              <w:t xml:space="preserve">Popełniając nieliczne błędy reaguje w prostych i bardziej złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o opinie, zgadza się lub nie zgadza się z opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B74D8C" w:rsidRPr="00B74D8C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>wyboru zawodu;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">opinie, zgadza się lub nie zgadza się z opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
-[...17 lines deleted...]
-              <w:t>; proponuje, przyjmuje lub odrzuca propozycje dotyczące pracy.</w:t>
+              <w:t>proponuje, przyjmuje lub odrzuca propozycje dotyczące pracy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69AF1545" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CCFF558" w14:textId="0F876EA6" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Swobodnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o opinie, zgadza się lub nie zgadza się z </w:t>
+              <w:t xml:space="preserve">Swobodnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o opinie, zgadza się lub nie zgadza się z opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B74D8C" w:rsidRPr="00B74D8C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>wyboru zawodu;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; proponuje, przyjmuje lub odrzuca </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
-[...17 lines deleted...]
-              <w:t>; proponuje, przyjmuje lub odrzuca propozycje dotyczące pracy.</w:t>
+              <w:t>propozycje dotyczące pracy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="256C1529" w14:textId="0F5656B1" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o opinie, zgadza się lub </w:t>
+              <w:t xml:space="preserve"> reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie różnych zawodów i związanych z nimi czynności oraz warunków pracy; wyraża swoją opinię na temat różnych zawodów oraz pracy dorywczej, pyta o opinie, zgadza się lub nie zgadza się z opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B74D8C" w:rsidRPr="00B74D8C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>wyboru zawodu;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; proponuje, przyjmuje </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">nie zgadza się z opiniami innych; wyraża swoje upodobania, intencje i pragnienia oraz pyta o upodobania, intencje i pragnienia dotyczące przyszłej pracy oraz </w:t>
-[...17 lines deleted...]
-              <w:t>; proponuje, przyjmuje lub odrzuca propozycje dotyczące pracy.</w:t>
+              <w:t>lub odrzuca propozycje dotyczące pracy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943473" w:rsidRPr="00B8353A" w14:paraId="40E8B868" w14:textId="65D96A17" w:rsidTr="00943473">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1573" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="272A4A64" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -20488,104 +20426,94 @@
               <w:t>Nieudolnie przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, popełniając liczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41E75C88" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Z trudnością popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje </w:t>
-[...8 lines deleted...]
-              <w:t>sformułowane w języku polskim.</w:t>
+              <w:t>Z trudnością popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63D597BC" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="142AE855" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, czasem popełniając błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D1FC0F9" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -20611,51 +20539,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B5E0CC0" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bez większego trudu, popełniając nieliczne błędy, przekazuje w języku angielskim informacje zawarte w materiałach wizualnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="521BF4B2" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -20680,51 +20607,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DE6837D" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Bez trudu przekazuje w języku angielskim informacje zawarte w materiałach wizualnych </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F4F4AE6" w14:textId="77777777" w:rsidR="00943473" w:rsidRPr="00B8353A" w:rsidRDefault="00943473" w:rsidP="00943473">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -21109,51 +21035,60 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BA341CC" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Słabo zna i popełniając liczne błędy z trudem podaje nazwy członków rodziny, czynności życia codziennego, form spędzania czasu wolnego.</w:t>
+              <w:t xml:space="preserve">Słabo zna i popełniając liczne błędy z trudem podaje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>nazwy członków rodziny, czynności życia codziennego, form spędzania czasu wolnego.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41201EAE" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Słabo zna i z trudem stosuje słownictwo opisujące relacje ze znajomymi, </w:t>
             </w:r>
             <w:r w:rsidRPr="00440B53">
@@ -21211,51 +21146,50 @@
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Słabo zna i z trudem stosuje przedimki </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>a/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
@@ -21414,51 +21348,60 @@
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="013C3415" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Częściowo zna i czasem popełniając błędy podaje nazwy członków rodziny, czynności życia codziennego, form spędzania czasu wolnego.</w:t>
+              <w:t xml:space="preserve">Częściowo zna i czasem popełniając błędy podaje nazwy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>członków rodziny, czynności życia codziennego, form spędzania czasu wolnego.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA6B190" w14:textId="7372ABBE" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Częściowo zna słownictwo opisujące relacje ze znajomymi, </w:t>
@@ -21484,60 +21427,51 @@
           </w:p>
           <w:p w14:paraId="7EF6DA65" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Na ogół rozróżnia rzeczowniki policzalne i niepoliczalne oraz zna zasady tworzenia liczby mnogiej rzeczowników policzalnych; nie </w:t>
-[...8 lines deleted...]
-              <w:t>zawsze poprawnie się nimi posługuje.</w:t>
+              <w:t>Na ogół rozróżnia rzeczowniki policzalne i niepoliczalne oraz zna zasady tworzenia liczby mnogiej rzeczowników policzalnych; nie zawsze poprawnie się nimi posługuje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F254E73" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -21693,92 +21627,110 @@
           </w:p>
           <w:p w14:paraId="353F7210" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Częściowo zna wybrane przyimki czasu, miejsca i sposobu, nie zawsze poprawnie się nimi posługuje.</w:t>
+              <w:t xml:space="preserve">Częściowo zna wybrane przyimki czasu, miejsca i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sposobu, nie zawsze poprawnie się nimi posługuje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E0792F2" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="639D4486" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Zna i na ogół poprawnie podaje nazwy członków rodziny, czynności życia codziennego, form spędzania czasu wolnego.</w:t>
+              <w:t xml:space="preserve">Zna i na ogół poprawnie podaje nazwy członków </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rodziny, czynności życia codziennego, form spędzania czasu wolnego.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="235AB720" w14:textId="62F5BBAC" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -21833,51 +21785,50 @@
           </w:p>
           <w:p w14:paraId="51D9183B" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Zna i na ogół poprawnie stosuje przedimki </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -22045,51 +21996,60 @@
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28DDF568" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Zna i poprawnie podaje nazwy członków rodziny, czynności życia codziennego, form spędzania czasu wolnego.</w:t>
+              <w:t xml:space="preserve">Zna i poprawnie podaje nazwy członków rodziny, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>czynności życia codziennego, form spędzania czasu wolnego.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="661C61B5" w14:textId="02D90230" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zna i poprawnie stosuje słownictwo opisujące relacje ze znajomymi, </w:t>
@@ -22149,51 +22109,50 @@
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zna i poprawnie stosuje przedimki </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>a/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
@@ -22359,51 +22318,60 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie stosuje</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> nazwy członków rodziny, czynności życia codziennego, form spędzania czasu wolnego.</w:t>
+              <w:t xml:space="preserve"> nazwy członków </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rodziny, czynności życia codziennego, form spędzania czasu wolnego.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FE599BB" w14:textId="0E097D8D" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie </w:t>
@@ -22496,51 +22464,50 @@
           </w:p>
           <w:p w14:paraId="4D326ECB" w14:textId="4B899B00" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">stosuje przedimki </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
@@ -22685,51 +22652,60 @@
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="318"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie rozmaite </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>przyimki czasu, miejsca i sposobu, bezbłędnie się nimi posługuje.</w:t>
+              <w:t xml:space="preserve">przyimki czasu, miejsca i sposobu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>bezbłędnie się nimi posługuje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3495E3BF" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF3770" w:rsidRPr="00B8353A" w14:paraId="14F31B01" w14:textId="37E2C68A" w:rsidTr="00FF3770">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4994D909" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
@@ -23258,131 +23234,131 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68676296" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ma trudności z rozumieniem </w:t>
+              <w:t>Ma trudności z rozumieniem ogólnego sensu prostych tekstów.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="613E12E5" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Z trudnością znajduje w tekście określone informacje.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2567C571" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Popełniając liczne błędy określa intencje nadawcy wypowiedzi pisemnej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="190E4942" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mimo pomocy, popełniając liczne błędy rozpoznaje związki między </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ogólnego sensu prostych tekstów.</w:t>
-[...70 lines deleted...]
-              <w:t>Mimo pomocy, popełniając liczne błędy rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
+              <w:t>poszczególnymi częściami tekstu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="541D2E36" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E82A129" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -23408,51 +23384,50 @@
               <w:t>Najczęściej rozumie ogólny sens prostych tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="746D9009" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Na ogół znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A3BAA13" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -23527,51 +23502,50 @@
               <w:t>Rozumie ogólny sens prostych tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="182C64A4" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bez większego trudu znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A1DA4A4" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając drobne błędy określa intencje nadawcy wypowiedzi pisemnej.</w:t>
             </w:r>
@@ -23618,77 +23592,75 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="749C0C91" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu rozumie ogólny sens tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="219B0A24" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53E0DD78" w14:textId="7B630847" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
@@ -23743,85 +23715,83 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5047BFD4" w14:textId="38E50F13" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Zawsze b</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ez trudu rozumie ogólny sens tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B96F57D" w14:textId="45D61CEE" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bezbłędnie i b</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ez trudu znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1954B592" w14:textId="2141937E" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -23868,640 +23838,589 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF3770" w:rsidRPr="00B8353A" w14:paraId="6B571AAF" w14:textId="769D3A0D" w:rsidTr="00FF3770">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7F66A872" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Mówienie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="205926E9" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mimo pomocy nieudolnie tworzy proste wypowiedzi ustne, popełniając liczne zakłócające komunikację błędy: opisuje członków rodziny i przyjaciół; przedstawia fakty dotyczące rodziny i przyjaciół, sposobów spędzania wolnego czasu, a także obchodzenia świąt i uroczystości rodzinnych; przedstawia intencje i </w:t>
-[...8 lines deleted...]
-              <w:t>plany na przyszłość oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
+              <w:t>Mimo pomocy nieudolnie tworzy proste wypowiedzi ustne, popełniając liczne zakłócające komunikację błędy: opisuje członków rodziny i przyjaciół; przedstawia fakty dotyczące rodziny i przyjaciół, sposobów spędzania wolnego czasu, a także obchodzenia świąt i uroczystości rodzinnych; przedstawia intencje i plany na przyszłość oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1736781D" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FAA9E3E" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>przedstawia intencje i plany na przyszłość oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
+              <w:t>Z pewną pomocą tworzy proste wypowiedzi ustne, czasem popełniając błędy częściowo zaburzające komunikację: opisuje członków rodziny i przyjaciół; przedstawia fakty dotyczące rodziny i przyjaciół, sposobów spędzania wolnego czasu, a także obchodzenia świąt i uroczystości rodzinnych; przedstawia intencje i plany na przyszłość oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F8582B8" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FF4B0A5" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>plany na przyszłość oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
+              <w:t>Tworzy proste wypowiedzi ustne, popełniając nieliczne zazwyczaj niezaburzające komunikacji błędy: opisuje członków rodziny i przyjaciół; przedstawia fakty dotyczące rodziny i przyjaciół, sposobów spędzania wolnego czasu, a także obchodzenia świąt i uroczystości rodzinnych; przedstawia intencje i plany na przyszłość oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1929A80C" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E20A2CF" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
+              <w:t>Bez trudu stosując urozmaicone słownictwo tworzy proste i złożone wypowiedzi ustne: opisuje członków rodziny i przyjaciół; przedstawia fakty dotyczące rodziny i przyjaciół, sposobów spędzania wolnego czasu, a także obchodzenia świąt i uroczystości rodzinnych; przedstawia intencje i plany na przyszłość oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7512BFDB" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14E78B4B" w14:textId="3F6DE448" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">stosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bogate</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo tworzy proste i złożone wypowiedzi ustne: opisuje członków rodziny i przyjaciół; przedstawia fakty dotyczące rodziny i przyjaciół, sposobów spędzania wolnego czasu, a także obchodzenia świąt i uroczystości rodzinnych; przedstawia intencje i </w:t>
-[...8 lines deleted...]
-              <w:t>plany na przyszłość oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
+              <w:t xml:space="preserve"> słownictwo tworzy proste i złożone wypowiedzi ustne: opisuje członków rodziny i przyjaciół; przedstawia fakty dotyczące rodziny i przyjaciół, sposobów spędzania wolnego czasu, a także obchodzenia świąt i uroczystości rodzinnych; przedstawia intencje i plany na przyszłość oraz wyraża i uzasadnia opinie odnosząc się do obchodzenia uroczystości rodzinnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0647439B" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF3770" w:rsidRPr="00B8353A" w14:paraId="1EAE4642" w14:textId="22926CA3" w:rsidTr="00FF3770">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="07A79B99" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pisanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4408DEF9" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Mimo pomocy, popełniając liczne błędy, nieudolnie tworzy bardzo proste wypowiedzi pisemne: opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
+              <w:t xml:space="preserve">Mimo pomocy, popełniając liczne błędy, nieudolnie tworzy bardzo proste </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wypowiedzi pisemne: opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="235EDE9C" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popełniając liczne błędy zakłócające komunikację, </w:t>
-[...8 lines deleted...]
-              <w:t>nieudolnie pisze e-mail dotyczący uroczystości rodzinnej.</w:t>
+              <w:t>Popełniając liczne błędy zakłócające komunikację, nieudolnie pisze e-mail dotyczący uroczystości rodzinnej.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="098ECC95" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Sam lub z pomocą nauczyciela tworzy bardzo proste wypowiedzi pisemne: opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
+              <w:t xml:space="preserve">Sam lub z pomocą nauczyciela tworzy bardzo proste wypowiedzi pisemne: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464B35AA" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Popełniając dość liczne błędy częściowo zakłócające komunikację, pisze e-</w:t>
-[...8 lines deleted...]
-              <w:t>mail dotyczący uroczystości rodzinnej.</w:t>
+              <w:t>Popełniając dość liczne błędy częściowo zakłócające komunikację, pisze e-mail dotyczący uroczystości rodzinnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E5683D0" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="680BA039" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Popełniając nieliczne błędy w zasadzie niezakłócające komunikacji, tworzy krótkie wypowiedzi pisemne: opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
+              <w:t xml:space="preserve">Popełniając nieliczne błędy w zasadzie niezakłócające komunikacji, tworzy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>krótkie wypowiedzi pisemne: opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="210E867F" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popełniając nieliczne błędy zazwyczaj </w:t>
-[...8 lines deleted...]
-              <w:t>niezakłócające komunikacji, pisze e-mail dotyczący uroczystości rodzinnej.</w:t>
+              <w:t>Popełniając nieliczne błędy zazwyczaj niezakłócające komunikacji, pisze e-mail dotyczący uroczystości rodzinnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="454A7D2B" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B0BBF4" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Samodzielnie, stosując urozmaicone słownictwo, tworzy krótkie wypowiedzi pisemne: opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
+              <w:t xml:space="preserve">Samodzielnie, stosując urozmaicone słownictwo, tworzy krótkie wypowiedzi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pisemne: opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7827579A" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stosując urozmaicone słownictwo i struktury, pisze e-mail </w:t>
-[...8 lines deleted...]
-              <w:t>dotyczący uroczystości rodzinnej; ewentualne sporadyczne błędy nie zakłócają komunikacji.</w:t>
+              <w:t>Stosując urozmaicone słownictwo i struktury, pisze e-mail dotyczący uroczystości rodzinnej; ewentualne sporadyczne błędy nie zakłócają komunikacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1858B897" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11D78980" w14:textId="0E8A4BF6" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
@@ -24531,110 +24450,110 @@
               </w:rPr>
               <w:t xml:space="preserve"> i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, stosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bogate</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo, tworzy krótkie wypowiedzi pisemne: opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
+              <w:t xml:space="preserve"> słownictwo, tworzy krótkie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wypowiedzi pisemne: opisuje rodzinę, swój dom rodzinny; opisuje przebieg uroczystości rodzinnej; przedstawia fakty z teraźniejszości i przeszłości: np. sposoby spędzania czasu wolnego, życie rodzinne, daty obchodzenia świąt; przedstawia intencje i marzenia odnośnie planowanego przyjęcia dla przyjaciela.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51D3DB95" w14:textId="1FAF8A12" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bezbłędnie, s</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">tosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bogate</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo i struktury, pisze e-mail </w:t>
-[...8 lines deleted...]
-              <w:t>dotyczący uroczystości rodzinnej.</w:t>
+              <w:t xml:space="preserve"> słownictwo i struktury, pisze e-mail dotyczący uroczystości rodzinnej.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF3770" w:rsidRPr="00B8353A" w14:paraId="1F6CB7BC" w14:textId="5094BBC0" w:rsidTr="00FF3770">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1ECA1DCE" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -24650,373 +24569,414 @@
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AE63AC8" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie rodziny, przyjaciół, spędzania czasu wolnego, obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
+              <w:t xml:space="preserve">Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie rodziny, przyjaciół, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>spędzania czasu wolnego, obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D69E76A" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62DFC8C3" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Reaguje w prostych sytuacjach, czasem popełniając błędy: uzyskuje i przekazuje informacje odnośnie rodziny, przyjaciół, spędzania czasu wolnego, obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Reaguje w prostych sytuacjach, czasem popełniając błędy: uzyskuje i przekazuje informacje odnośnie rodziny, przyjaciół, spędzania czasu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wolnego, obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E25D966" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D1201DC" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Popełniając nieliczne błędy reaguje w prostych i bardziej złożonych sytuacjach: uzyskuje i przekazuje informacje odnośnie rodziny, przyjaciół, spędzania czasu wolnego, obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Popełniając nieliczne błędy reaguje w prostych i bardziej złożonych sytuacjach: uzyskuje i przekazuje informacje odnośnie rodziny, przyjaciół, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>spędzania czasu wolnego, obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46DE2CAA" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54644422" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Swobodnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje odnośnie rodziny, przyjaciół, spędzania czasu wolnego, obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Swobodnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje odnośnie rodziny, przyjaciół, spędzania czasu wolnego, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2596A60B" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C1C2485" w14:textId="2A2DFFBA" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje odnośnie rodziny, przyjaciół, spędzania czasu wolnego, obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
+              <w:t xml:space="preserve">reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje odnośnie rodziny, przyjaciół, spędzania </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>czasu wolnego, obchodzenia uroczystości, a także problemów rodzinnych; pyta o godzinę, podaje godzinę; wyraża prośbę upodobania i pragnienia oraz uczucia i emocje; składa życzenia i gratulacje, reaguje na życzenia; odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CB30782" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF3770" w:rsidRPr="00B8353A" w14:paraId="5CA16F14" w14:textId="4207C21E" w:rsidTr="00FF3770">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="28D16291" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Przetwarzanie wypowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03BF2228" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieudolnie przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, </w:t>
+              <w:t>Nieudolnie przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, popełniając liczne błędy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="568E04F6" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z trudnością popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>popełniając liczne błędy.</w:t>
-[...24 lines deleted...]
-              <w:t>Z trudnością popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t>sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2161468F" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BDC92B9" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Przekazuje w języku angielskim informacje zawarte w materiałach </w:t>
-[...8 lines deleted...]
-              <w:t>wizualnych, czasem popełniając błędy.</w:t>
+              <w:t>Przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, czasem popełniając błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47F59494" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając dość liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
@@ -25042,60 +25002,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="657DF9A6" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Bez większego trudu, popełniając nieliczne błędy, przekazuje w języku angielskim informacje zawarte w </w:t>
-[...8 lines deleted...]
-              <w:t>materiałach wizualnych.</w:t>
+              <w:t>Bez większego trudu, popełniając nieliczne błędy, przekazuje w języku angielskim informacje zawarte w materiałach wizualnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CDF45EC" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="000D27DE" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Na ogół poprawnie przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
@@ -25112,140 +25063,128 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C8A48CD" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Bez trudu przekazuje w języku angielskim informacje zawarte w materiałach wizualnych </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3017A0B0" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Z łatwością przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="157C4CF7" w14:textId="77777777" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2467" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EB1B7F7" w14:textId="58060218" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">przekazuje w języku angielskim informacje zawarte w </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">materiałach wizualnych </w:t>
+              <w:t xml:space="preserve">przekazuje w języku angielskim informacje zawarte w materiałach wizualnych </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72EB5AAA" w14:textId="6A7004AC" w:rsidR="00FF3770" w:rsidRPr="00B8353A" w:rsidRDefault="00FF3770" w:rsidP="00FF3770">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie </w:t>
@@ -25581,60 +25520,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Słabo zna i z trudem stosuje słownictwo opisujące</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t xml:space="preserve"> nawyki żywieniowe</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> oraz </w:t>
-[...8 lines deleted...]
-              <w:t>korzystanie z lokali gastronomicznych.</w:t>
+              <w:t xml:space="preserve"> oraz korzystanie z lokali gastronomicznych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D1FBD8D" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -25813,51 +25743,60 @@
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>going</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, popełnia liczne błędy wykorzystując je dla przewidywania przyszłości.</w:t>
+              <w:t xml:space="preserve">, popełnia liczne błędy wykorzystując je dla </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przewidywania przyszłości.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DDF10DC" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -26041,60 +25980,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Częściowo zna i czasem popełniając błędy stosuje słownictwo opisujące </w:t>
             </w:r>
             <w:r w:rsidR="00C10B44" w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>nawyki żywieniowe</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>oraz korzystanie z lokali gastronomicznych</w:t>
+              <w:t xml:space="preserve"> oraz korzystanie z lokali gastronomicznych</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C491002" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -26239,51 +26169,60 @@
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>going</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, czasem popełnia błędy wykorzystując je dla przewidywania przyszłości.</w:t>
+              <w:t xml:space="preserve">, czasem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>popełnia błędy wykorzystując je dla przewidywania przyszłości.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="057C2FBA" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -26466,60 +26405,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zna i zazwyczaj poprawnie stosuje słownictwo opisujące </w:t>
             </w:r>
             <w:r w:rsidR="00C10B44" w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>nawyki żywieniowe</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>oraz korzystanie z lokali gastronomicznych.</w:t>
+              <w:t xml:space="preserve"> oraz korzystanie z lokali gastronomicznych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D1A2D48" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -26654,51 +26584,60 @@
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>going</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i na ogół poprawnie wykorzystuje je dla przewidywania przyszłości.</w:t>
+              <w:t xml:space="preserve"> i na ogół poprawnie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wykorzystuje je dla przewidywania przyszłości.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="752BEF85" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="324" w:hanging="253"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -26891,60 +26830,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zna i niemal bezbłędnie stosuje słownictwo opisujące </w:t>
             </w:r>
             <w:r w:rsidR="00C10B44" w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>nawyki żywieniowe</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> oraz korzystanie z </w:t>
-[...8 lines deleted...]
-              <w:t>lokali gastronomicznych</w:t>
+              <w:t xml:space="preserve"> oraz korzystanie z lokali gastronomicznych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EF326AA" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="007F6A68" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F6A68">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -27083,51 +27013,60 @@
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>going</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i poprawnie wykorzystuje je dla przewidywania przyszłości.</w:t>
+              <w:t xml:space="preserve"> i poprawnie wykorzystuje je dla </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przewidywania przyszłości.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04FC3DDE" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -27350,60 +27289,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zna i bezbłędnie stosuje słownictwo opisujące </w:t>
             </w:r>
             <w:r w:rsidR="00C10B44" w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>nawyki żywieniowe</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> oraz </w:t>
-[...8 lines deleted...]
-              <w:t>korzystanie z lokali gastronomicznych</w:t>
+              <w:t xml:space="preserve"> oraz korzystanie z lokali gastronomicznych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1572F067" w14:textId="6BF74E5B" w:rsidR="0087147E" w:rsidRPr="007F6A68" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -27562,51 +27492,60 @@
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> wykorzystuje je dla przewidywania przyszłości.</w:t>
+              <w:t xml:space="preserve"> wykorzystuje je dla </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przewidywania przyszłości.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63F04C37" w14:textId="6DB24BA6" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
                 <w:tab w:val="num" w:pos="431"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -27844,51 +27783,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Często popełnia błędy w wyszukiwaniu prostych informacji w wypowiedzi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="090148B7" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mimo pomocy z dużą trudnością znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="114F5BBE" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając liczne błędy określa intencje nadawcy oraz kontekst wypowiedzi.</w:t>
             </w:r>
@@ -27906,111 +27844,101 @@
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="269C2060" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rozumie ogólny sens prostych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E92C0EA" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Znajduje proste informacje w wypowiedzi, czasem popełniając błędy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EFFBA21" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Z pewną trudnością znajduje w </w:t>
-[...8 lines deleted...]
-              <w:t>wypowiedzi bardziej złożone informacje.</w:t>
+              <w:t>Z pewną trudnością znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63947E1F" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając dość liczne błędy określa intencje nadawcy oraz kontekst wypowiedzi.</w:t>
             </w:r>
           </w:p>
@@ -28027,102 +27955,100 @@
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C55C2F1" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Rozumie ogólny sens prostych i bardziej złożonych wypowiedzi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61248BEA" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Znajduje proste informacje w wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52186D38" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bez większego trudu znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E22D5B0" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając drobne błędy określa intencje nadawcy oraz kontekst wypowiedzi.</w:t>
             </w:r>
@@ -28140,102 +28066,100 @@
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BDE174F" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Z łatwością rozumie ogólny sens zarówno prostych, jak i złożonych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72310B3C" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z łatwością znajduje proste informacje w wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E88FF52" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48B7D6D0" w14:textId="25714819" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
@@ -28263,110 +28187,100 @@
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="019DEDF8" w14:textId="639E238C" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>awsze z</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> łatwością rozumie ogólny sens zarówno prostych, jak i złożonych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22BEE377" w14:textId="1428B2D1" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> znajduje </w:t>
-[...8 lines deleted...]
-              <w:t>proste informacje w wypowiedzi.</w:t>
+              <w:t xml:space="preserve"> znajduje proste informacje w wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="102911B2" w14:textId="32693ABE" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swobodnie i bezbłędnie</w:t>
@@ -28414,86 +28328,94 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087147E" w:rsidRPr="00B8353A" w14:paraId="0431573A" w14:textId="731FEF8C" w:rsidTr="0087147E">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1576" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="0ADAE431" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Czytanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A70E832" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ma trudności z rozumieniem ogólnego sensu prostych tekstów.</w:t>
+              <w:t xml:space="preserve">Ma trudności z rozumieniem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ogólnego sensu prostych tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28888914" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z trudnością znajduje w tekście określone informacje.</w:t>
@@ -28600,75 +28522,77 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C9DE79A" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Najczęściej rozumie ogólny sens prostych tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30CAD890" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Na ogół znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70E2C914" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -28755,75 +28679,77 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54EB636E" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Rozumie ogólny sens prostych tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65524E26" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez większego trudu znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="218CE3D2" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając drobne błędy określa kontekst wypowiedzi pisemnej.</w:t>
             </w:r>
@@ -28880,75 +28806,77 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FB8C43A" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu rozumie ogólny sens tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E4CB6AA" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6008908A" w14:textId="428B5650" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
@@ -28969,61 +28897,51 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z łatwością rozpoznaje związki między poszczególnymi częściami tekstu oraz</w:t>
             </w:r>
             <w:r w:rsidR="00D07C23" w:rsidRPr="00E938BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>układa informacje we właściwej kolejności.</w:t>
+              <w:t xml:space="preserve"> układa informacje we właściwej kolejności.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="330DD207" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -29040,83 +28958,85 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24DAA1B4" w14:textId="029DC3D9" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zawsze b</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ez trudu rozumie ogólny sens tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="727A4F1A" w14:textId="339FC767" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> znajduje w tekście określone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59399B0B" w14:textId="13B18413" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -29145,144 +29065,135 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z łatwością i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rozpoznaje związki między poszczególnymi częściami tekstu oraz</w:t>
             </w:r>
             <w:r w:rsidR="00D07C23" w:rsidRPr="00E938BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>układa informacje we właściwej kolejności.</w:t>
+              <w:t xml:space="preserve"> układa informacje we właściwej kolejności.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="546A1195" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087147E" w:rsidRPr="00B8353A" w14:paraId="6D4FD30F" w14:textId="48044698" w:rsidTr="0087147E">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1576" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="73EBF43B" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mówienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E05630F" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mimo pomocy nieudolnie tworzy proste wypowiedzi ustne, popełniając </w:t>
+              <w:t xml:space="preserve">Mimo pomocy nieudolnie tworzy proste wypowiedzi ustne, popełniając liczne błędy zaburzające komunikację: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">liczne błędy zaburzające komunikację: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz wyraża opinie odnosząc się do </w:t>
+              <w:t xml:space="preserve">wyraża opinie odnosząc się do </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>nawyków żywieniowych</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, produktów spożywczych, posiłków i ich przygotowywania.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FB61861" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -29295,60 +29206,60 @@
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37D22A97" w14:textId="7D2A58E5" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Z niewielką pomocą tworzy proste wypowiedzi ustne, czasem popełniając </w:t>
+              <w:t xml:space="preserve">Z niewielką pomocą tworzy proste wypowiedzi ustne, czasem popełniając błędy częściowo zaburzające komunikację: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">błędy częściowo zaburzające komunikację: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz wyraża opinie odnosząc się do </w:t>
+              <w:t xml:space="preserve">wyraża opinie odnosząc się do </w:t>
             </w:r>
             <w:r w:rsidR="00C10B44" w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>nawyków żywieniowych</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, produktów spożywczych, posiłków i ich przygotowywania.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B8A552" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -29361,60 +29272,60 @@
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AAAF2B0" w14:textId="128B9666" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Tworzy proste wypowiedzi ustne, popełniając nieliczne na ogół </w:t>
+              <w:t xml:space="preserve">Tworzy proste wypowiedzi ustne, popełniając nieliczne na ogół niezaburzające komunikacji błędy: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz wyraża opinie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">niezaburzające komunikacji błędy: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz wyraża opinie odnosząc się do </w:t>
+              <w:t xml:space="preserve">odnosząc się do </w:t>
             </w:r>
             <w:r w:rsidR="00C10B44" w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>nawyków żywieniowych</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, produktów spożywczych, posiłków i ich przygotowywania.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B2D10BE" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -29429,60 +29340,60 @@
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E1387D9" w14:textId="59F8970F" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Stosując urozmaicone słownictwo tworzy proste i złożone wypowiedzi ustne: </w:t>
+              <w:t xml:space="preserve">Stosując urozmaicone słownictwo tworzy proste i złożone wypowiedzi ustne: opowiada o umiejętnościach i ich braku: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz wyraża opinie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">opowiada o umiejętnościach i ich braku: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz wyraża opinie odnosząc się do </w:t>
+              <w:t xml:space="preserve">odnosząc się do </w:t>
             </w:r>
             <w:r w:rsidR="00C10B44" w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>nawyków żywieniowych</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, produktów spożywczych, posiłków i ich przygotowywania; ewentualne sporadyczne błędy nie zaburzają komunikacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74FF6A7D" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -29521,60 +29432,60 @@
               <w:lastRenderedPageBreak/>
               <w:t>Samodzielnie i bezbłędnie, s</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">tosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bogate</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo tworzy proste i </w:t>
+              <w:t xml:space="preserve"> słownictwo tworzy proste i złożone wypowiedzi ustne: opowiada o umiejętnościach i ich braku: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">złożone wypowiedzi ustne: opowiada o umiejętnościach i ich braku: przedstawia intencje i marzenia odnośnie posiłków jedzonych w domu i poza domem; opisuje swoje upodobania kulinarne; przedstawia fakty z teraźniejszości i przeszłości oraz wyraża opinie odnosząc się </w:t>
+              <w:t xml:space="preserve">wyraża opinie odnosząc się </w:t>
             </w:r>
             <w:r w:rsidR="00C10B44" w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>nawyków żywieniowych</w:t>
             </w:r>
             <w:r w:rsidR="00C10B44" w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -29635,88 +29546,78 @@
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D7E400A" w14:textId="13143935" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mimo pomocy, popełniając liczne zaburzające komunikację błędy, nieudolnie tworzy bardzo proste wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale </w:t>
+              <w:t>Mimo pomocy, popełniając liczne zaburzające komunikację błędy, nieudolnie tworzy bardzo proste wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale gastronomiczne; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0503A" w:rsidRPr="00C10B44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nawyków żywieniowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; przedstawia intencje i marzenia dotyczące przygotowywania i </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>gastronomiczne; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz</w:t>
-[...27 lines deleted...]
-              <w:t>; przedstawia intencje i marzenia dotyczące przygotowywania i spożywania posiłków oraz opisuje swoje upodobania kulinarne.</w:t>
+              <w:t>spożywania posiłków oraz opisuje swoje upodobania kulinarne.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F6B9F64" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając liczne błędy zakłócające komunikację, nieudolnie pisze e-mail dotyczący kursu kulinarnego.</w:t>
@@ -29737,78 +29638,78 @@
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07A00F3E" w14:textId="21DFA827" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając dość liczne błędy częściowo zaburzające komunikację, tworzy bardzo proste wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale </w:t>
+              <w:t xml:space="preserve">Popełniając dość liczne błędy częściowo zaburzające komunikację, tworzy bardzo proste wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale gastronomiczne; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0503A" w:rsidRPr="00C10B44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>nawyków żywieniowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; przedstawia intencje i marzenia dotyczące przygotowywania i </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gastronomiczne; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz </w:t>
-[...17 lines deleted...]
-              <w:t>; przedstawia intencje i marzenia dotyczące przygotowywania i spożywania posiłków oraz opisuje swoje upodobania kulinarne.</w:t>
+              <w:t>spożywania posiłków oraz opisuje swoje upodobania kulinarne.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="227582FC" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -29828,78 +29729,78 @@
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="497A8BA2" w14:textId="1FD0C36E" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając nieliczne na ogół niezakłócające komunikacji błędy, tworzy krótkie wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale gastronomiczne; </w:t>
+              <w:t xml:space="preserve">Popełniając nieliczne na ogół niezakłócające komunikacji błędy, tworzy krótkie wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale gastronomiczne; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0503A" w:rsidRPr="00C10B44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>nawyków żywieniowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; przedstawia intencje i marzenia dotyczące przygotowywania i spożywania posiłków </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz </w:t>
-[...17 lines deleted...]
-              <w:t>; przedstawia intencje i marzenia dotyczące przygotowywania i spożywania posiłków oraz opisuje swoje upodobania kulinarne.</w:t>
+              <w:t>oraz opisuje swoje upodobania kulinarne.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D4BA143" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając nieliczne błędy zazwyczaj niezakłócające komunikacji, pisze e-mail dotyczący kursu kulinarnego.</w:t>
@@ -29920,78 +29821,78 @@
           </w:tcPr>
           <w:p w14:paraId="6E4F5F54" w14:textId="44228AC5" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Samodzielnie, poprawnie, stosując urozmaicone słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale </w:t>
+              <w:t xml:space="preserve">Samodzielnie, poprawnie, stosując urozmaicone słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale gastronomiczne; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0503A" w:rsidRPr="00C10B44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>nawyków żywieniowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; przedstawia intencje i marzenia dotyczące przygotowywania i </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gastronomiczne; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz </w:t>
-[...17 lines deleted...]
-              <w:t>; przedstawia intencje i marzenia dotyczące przygotowywania i spożywania posiłków oraz opisuje swoje upodobania kulinarne.</w:t>
+              <w:t>spożywania posiłków oraz opisuje swoje upodobania kulinarne.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76090F00" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -30055,78 +29956,78 @@
               </w:rPr>
               <w:t>bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, stosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bogate</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale gastronomiczne; </w:t>
+              <w:t xml:space="preserve"> słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opisuje dania, sposób przygotowywania posiłków oraz lokale gastronomiczne; przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0503A" w:rsidRPr="00C10B44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>nawyków żywieniowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; przedstawia intencje i marzenia dotyczące przygotowywania i spożywania posiłków </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">przedstawia fakty z teraźniejszości i przeszłości odnosząc się do przygotowywania i serwowania posiłków oraz </w:t>
-[...17 lines deleted...]
-              <w:t>; przedstawia intencje i marzenia dotyczące przygotowywania i spożywania posiłków oraz opisuje swoje upodobania kulinarne.</w:t>
+              <w:t>oraz opisuje swoje upodobania kulinarne.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D921630" w14:textId="04E7F5F4" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -30209,311 +30110,282 @@
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="199B5838" w14:textId="7AF36D80" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i przygotowywania </w:t>
+              <w:t>Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i przygotowywania posiłków; wyraża swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0503A" w:rsidRPr="00C10B44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nawyków żywieniowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; pyta o upodobania, pragnienia oraz opinie, zgadza się lub nie zgadza się z opiniami; instruuje, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>posiłków; wyraża swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz</w:t>
-[...27 lines deleted...]
-              <w:t>; pyta o upodobania, pragnienia oraz opinie, zgadza się lub nie zgadza się z opiniami; instruuje, jak przygotować posiłek.</w:t>
+              <w:t>jak przygotować posiłek.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="779424CC" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="095498C1" w14:textId="457E9AC2" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="ipa"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Reaguje w prostych sytuacjach, czasem popełniając błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i przygotowywania </w:t>
+              <w:t xml:space="preserve">Reaguje w prostych sytuacjach, czasem popełniając błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i przygotowywania posiłków; wyraża swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0503A" w:rsidRPr="00C10B44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>nawyków żywieniowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pyta o upodobania, pragnienia oraz opinie, zgadza się lub nie zgadza się z opiniami; instruuje, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">posiłków; wyraża swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz </w:t>
-[...17 lines deleted...]
-              <w:t>, pyta o upodobania, pragnienia oraz opinie, zgadza się lub nie zgadza się z opiniami; instruuje, jak przygotować posiłek</w:t>
+              <w:t>jak przygotować posiłek</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rStyle w:val="ipa"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D74D44C" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56011337" w14:textId="36A9DEF3" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając nieliczne błędy, reaguje w prostych i bardziej złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i </w:t>
+              <w:t xml:space="preserve">Popełniając nieliczne błędy, reaguje w prostych i bardziej złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i przygotowywania posiłków; wyraża swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00C66A1C" w:rsidRPr="00C10B44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>nawyków żywieniowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pyta o upodobania, pragnienia oraz opinie, zgadza się lub nie zgadza się z opiniami; instruuje, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">przygotowywania posiłków; wyraża swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz </w:t>
-[...17 lines deleted...]
-              <w:t>, pyta o upodobania, pragnienia oraz opinie, zgadza się lub nie zgadza się z opiniami; instruuje, jak przygotować posiłek</w:t>
+              <w:t>jak przygotować posiłek</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="024B1A3F" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54916C02" w14:textId="6F426508" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Swobodnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i przygotowywania posiłków; wyraża </w:t>
-[...8 lines deleted...]
-              <w:t>swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz</w:t>
+              <w:t>Swobodnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i przygotowywania posiłków; wyraża swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz</w:t>
             </w:r>
             <w:r w:rsidR="00C66A1C" w:rsidRPr="00C10B44">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>nawyków żywieniowych</w:t>
+              <w:t xml:space="preserve"> nawyków żywieniowych</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, pyta o upodobania, pragnienia oraz opinie, zgadza się lub nie zgadza się z opiniami; instruuje, jak przygotować posiłek.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EA794C2" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
@@ -30526,78 +30398,78 @@
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i przygotowywania </w:t>
+              <w:t xml:space="preserve"> reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie spożywania i przygotowywania posiłków; wyraża swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00C66A1C" w:rsidRPr="00C10B44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>nawyków żywieniowych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pyta o upodobania, pragnienia oraz opinie, zgadza się lub nie zgadza się z opiniami; instruuje, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">posiłków; wyraża swoje upodobania, pragnienia oraz opinię na temat różnych potraw oraz </w:t>
-[...17 lines deleted...]
-              <w:t>, pyta o upodobania, pragnienia oraz opinie, zgadza się lub nie zgadza się z opiniami; instruuje, jak przygotować posiłek.</w:t>
+              <w:t>jak przygotować posiłek.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62310DBD" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087147E" w:rsidRPr="00B8353A" w14:paraId="3D75C7C8" w14:textId="77492704" w:rsidTr="0087147E">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1576" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1CBB377F" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
@@ -31078,51 +30950,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087147E" w:rsidRPr="00B8353A" w14:paraId="509AE691" w14:textId="1A15A794" w:rsidTr="0087147E">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="144545DE" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Znajomość środków językowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4096175C" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
@@ -31177,50 +31048,51 @@
               <w:t xml:space="preserve"> oraz korzystanie z usług.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1780EE3A" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Słabo zna wybrane rzeczowniki złożone (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Compound</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
@@ -31400,85 +31272,87 @@
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78EA89B7" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Częściowo zna i podaje nazwy sklepów i towarów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58B2246B" w14:textId="7F3FFF83" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Częściowo zna i popełniając dość liczne błędy stosuje słownictwo opisujące kupowanie i sprzedawanie, wymianę i zwrot towarów, promocje, </w:t>
             </w:r>
             <w:r w:rsidR="00CA73AE" w:rsidRPr="00CA73AE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>środki płatnicze</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oraz korzystanie z usług.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="452C0F49" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -31708,50 +31582,51 @@
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="094FE451" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zna i podaje większość wymaganych nazw sklepów i towarów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58F6BCCF" w14:textId="636E69FD" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -31793,50 +31668,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0CB632AF" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="482"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zna wybrane rzeczowniki złożone (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Compound</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
@@ -32034,85 +31910,87 @@
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BA9E4B8" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zna i z łatwością podaje wymagane nazwy sklepów i towarów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB8524B" w14:textId="137F183D" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Swobodnie i poprawnie stosuje słownictwo opisujące kupowanie i sprzedawanie, wymianę i zwrot towarów, promocje, </w:t>
             </w:r>
             <w:r w:rsidR="00CA73AE" w:rsidRPr="00CA73AE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>środki płatnicze</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oraz korzystanie z usług.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D39CCDA" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="482"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -32353,50 +32231,51 @@
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46B44780" w14:textId="2A385EF6" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie stosuje</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rozmaite</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> nazwy sklepów i towarów.</w:t>
@@ -32436,50 +32315,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">bogate </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">słownictwo opisujące kupowanie i sprzedawanie, wymianę i zwrot towarów, promocje, </w:t>
             </w:r>
             <w:r w:rsidR="00CA73AE" w:rsidRPr="00CA73AE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>środki płatnicze</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oraz korzystanie z usług.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B0BEBFA" w14:textId="5E4ACF5B" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
                 <w:tab w:val="num" w:pos="482"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -33214,86 +33094,96 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>znajduje w wypowiedzi bardziej złożone informacje.</w:t>
+              <w:t xml:space="preserve">znajduje w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F059FCE" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087147E" w:rsidRPr="00B8353A" w14:paraId="470C6727" w14:textId="4E570463" w:rsidTr="0087147E">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7066857B" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Czytanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="281BC5CF" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
@@ -33941,253 +33831,253 @@
           <w:tcPr>
             <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="015943E9" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mimo pomocy nieudolnie tworzy proste wypowiedzi </w:t>
+              <w:t xml:space="preserve">Mimo pomocy nieudolnie tworzy proste wypowiedzi ustne, popełniając liczne błędy zaburzające komunikację: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ustne, popełniając liczne błędy zaburzające komunikację: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług; opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług.</w:t>
+              <w:t>robieniem zakupów i korzystaniem z usług; opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="588EF87E" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FDFD21D" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Sam lub z pomocą tworzy proste wypowiedzi ustne </w:t>
+              <w:t xml:space="preserve">Sam lub z pomocą tworzy proste wypowiedzi ustne popełniając błędy częściowo zaburzające komunikację: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>popełniając błędy częściowo zaburzające komunikację: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług; opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług.</w:t>
+              <w:t>korzystaniem z usług; opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="488C8DC2" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Tworzy proste wypowiedzi ustne, popełniając nieliczne </w:t>
+              <w:t xml:space="preserve">Tworzy proste wypowiedzi ustne, popełniając nieliczne niezakłócające komunikacji błędy: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług; </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>niezakłócające komunikacji błędy: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług; opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług.</w:t>
+              <w:t>opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="391E1823" w14:textId="01731798" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Używając </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>urozmaiconego</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwa tworzy </w:t>
+              <w:t xml:space="preserve"> słownictwa tworzy proste i złożone wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>proste i złożone wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług, opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług; ewentualne sporadyczne błędy nie zaburzają komunikacji.</w:t>
+              <w:t>opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług; ewentualne sporadyczne błędy nie zaburzają komunikacji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5327229E" w14:textId="77011B9C" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Samodzielnie i bezbłędnie, u</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">żywając bogatego słownictwa </w:t>
+              <w:t xml:space="preserve">żywając bogatego słownictwa tworzy proste i złożone wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>tworzy proste i złożone wypowiedzi ustne: przedstawia fakty z teraźniejszości i przeszłości oraz opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług, opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług.</w:t>
+              <w:t>opisuje swoje upodobania oraz wyraża i uzasadnia opinie na temat sklepów, towarów, kupowania i korzystania z usług.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087147E" w:rsidRPr="00B8353A" w14:paraId="3F0AA808" w14:textId="002E6DC8" w:rsidTr="0087147E">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="70A5C268" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -34202,303 +34092,303 @@
           <w:tcPr>
             <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="221FF6E2" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mimo pomocy, popełniając liczne zaburzające komunikację błędy, nieudolnie tworzy bardzo proste wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i </w:t>
+              <w:t>Mimo pomocy, popełniając liczne zaburzające komunikację błędy, nieudolnie tworzy bardzo proste wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług oraz przedstawia fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4F138B" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popełniając liczne zakłócające </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>korzystaniem z usług oraz przedstawia fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
-[...24 lines deleted...]
-              <w:t>Popełniając liczne zakłócające komunikację błędy, pisze e-mail z opinią na temat zakupów.</w:t>
+              <w:t>komunikację błędy, pisze e-mail z opinią na temat zakupów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57AD945C" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39217799" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Sam lub z pomocą nauczyciela popełniając błędy częściowo zakłócające komunikację, tworzy bardzo proste wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i </w:t>
+              <w:t>Sam lub z pomocą nauczyciela popełniając błędy częściowo zakłócające komunikację, tworzy bardzo proste wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług oraz przedstawia fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F5EAD1" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popełniając dość liczne częściowo zakłócające </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>korzystaniem z usług oraz przedstawia fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
-[...24 lines deleted...]
-              <w:t>Popełniając dość liczne częściowo zakłócające komunikację błędy, pisze e-mail z opinią na temat zakupów.</w:t>
+              <w:t>komunikację błędy, pisze e-mail z opinią na temat zakupów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C3E43A5" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BB5E41D" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając nieliczne niezakłócające komunikacji błędy, tworzy krótkie wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług oraz przedstawia </w:t>
+              <w:t>Popełniając nieliczne niezakłócające komunikacji błędy, tworzy krótkie wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług oraz przedstawia fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BFCF7D7" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popełniając nieliczne w zasadzie niezakłócające komunikacji błędy, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
-[...24 lines deleted...]
-              <w:t>Popełniając nieliczne w zasadzie niezakłócające komunikacji błędy, pisze e-mail z opinią na temat zakupów.</w:t>
+              <w:t>pisze e-mail z opinią na temat zakupów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22BCBBA3" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3037B3B7" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Samodzielnie, poprawnie, stosując urozmaicone słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług </w:t>
+              <w:t>Samodzielnie, poprawnie, stosując urozmaicone słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług oraz przedstawia fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F64620" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosując urozmaicone słownictwo i struktury, pisze e-mail z opinią </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>oraz przedstawia fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
-[...24 lines deleted...]
-              <w:t>Stosując urozmaicone słownictwo i struktury, pisze e-mail z opinią na temat zakupów; ewentualne sporadyczne błędy nie zakłócają komunikacji.</w:t>
+              <w:t>na temat zakupów; ewentualne sporadyczne błędy nie zakłócają komunikacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16D49DD3" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D772F76" w14:textId="2267EA3F" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
@@ -34528,109 +34418,109 @@
               </w:rPr>
               <w:t xml:space="preserve"> i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, stosując </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bogate</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług </w:t>
+              <w:t xml:space="preserve"> słownictwo, tworzy krótkie i bardziej złożone wypowiedzi pisemne: opowiada o czynnościach i doświadczeniach związanych z robieniem zakupów i korzystaniem z usług oraz przedstawia fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20649424" w14:textId="2295C578" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="226"/>
+              </w:tabs>
+              <w:ind w:left="226" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Swobodnie i bezbłędnie, s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tosując </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bogate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> słownictwo i </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>oraz przedstawia fakty, opisuje swoje upodobania, a także wyraża i uzasadnia opinie na temat towarów, zakupów oraz korzystania z usług.</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> słownictwo i struktury, pisze e-mail z opinią na temat zakupów.</w:t>
+              <w:t>struktury, pisze e-mail z opinią na temat zakupów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D93ED7D" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="512"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087147E" w:rsidRPr="00B8353A" w14:paraId="5BC5A793" w14:textId="09D0E004" w:rsidTr="0087147E">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="16DD09A9" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
@@ -34653,275 +34543,226 @@
           <w:tcPr>
             <w:tcW w:w="2501" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38C84833" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: podtrzymuje rozmowę, prosząc o powtórzenie; uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie robienia zakupów i korzystania z usług; proponuje, przyjmuje i odrzuca propozycje, prowadzi dialogi w sklepie; wyraża swoje opinie oraz upodobania i </w:t>
-[...8 lines deleted...]
-              <w:t>pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby.</w:t>
+              <w:t>Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: podtrzymuje rozmowę, prosząc o powtórzenie; uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie robienia zakupów i korzystania z usług; proponuje, przyjmuje i odrzuca propozycje, prowadzi dialogi w sklepie; wyraża swoje opinie oraz upodobania i pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7686A204" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26027D53" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby.</w:t>
+              <w:t>Reaguje w prostych sytuacjach, czasem popełniając błędy: podtrzymuje rozmowę, prosząc o powtórzenie; uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie robienia zakupów i korzystania z usług; proponuje, przyjmuje i odrzuca propozycje, prowadzi dialogi w sklepie; wyraża swoje opinie oraz upodobania i pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="488E9505" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F7BFAE" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>upodobania i pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby.</w:t>
+              <w:t>Popełniając nieliczne błędy, reaguje w prostych i bardziej złożonych sytuacjach: podtrzymuje rozmowę, prosząc o powtórzenie; uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie robienia zakupów i korzystania z usług; proponuje, przyjmuje i odrzuca propozycje, prowadzi dialogi w sklepie; wyraża swoje opinie oraz upodobania i pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B812809" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79ED20DF" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby</w:t>
+              <w:t>Swobodnie reaguje w prostych i złożonych sytuacjach: podtrzymuje rozmowę, prosząc o powtórzenie; uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie robienia zakupów i korzystania z usług; proponuje, przyjmuje i odrzuca propozycje, prowadzi dialogi w sklepie; wyraża swoje opinie oraz upodobania i pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16946E23" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04E9D975" w14:textId="3B0663E1" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="272"/>
               </w:tabs>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">reaguje w prostych i złożonych sytuacjach: podtrzymuje rozmowę, prosząc o powtórzenie; uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie robienia zakupów i korzystania z usług; proponuje, przyjmuje i odrzuca propozycje, prowadzi dialogi w sklepie; wyraża swoje opinie oraz </w:t>
-[...8 lines deleted...]
-              <w:t>upodobania i pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby</w:t>
+              <w:t>reaguje w prostych i złożonych sytuacjach: podtrzymuje rozmowę, prosząc o powtórzenie; uzyskuje oraz przekazuje informacje i wyjaśnienia odnośnie robienia zakupów i korzystania z usług; proponuje, przyjmuje i odrzuca propozycje, prowadzi dialogi w sklepie; wyraża swoje opinie oraz upodobania i pragnienia oraz pyta o upodobania i pragnienia; składa życzenia i gratulacje, odpowiada na nie; wyraża prośbę oraz zgodę lub odmowę spełnienia prośby</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A481E78" w14:textId="77777777" w:rsidR="0087147E" w:rsidRPr="00B8353A" w:rsidRDefault="0087147E" w:rsidP="0087147E">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087147E" w:rsidRPr="00B8353A" w14:paraId="0C0B125E" w14:textId="732ABA79" w:rsidTr="0087147E">
         <w:trPr>
@@ -35599,51 +35440,60 @@
               <w:t>Słabo zna i z trudem podaje wymagane nazwy środków transportu; popełnia liczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="307F392F" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Słabo zna i popełniając liczne błędy posługuje się słownictwem odnoszącym się do wycieczek, zwiedzania oraz orientacji w terenie..</w:t>
+              <w:t xml:space="preserve">Słabo zna i popełniając liczne błędy posługuje się słownictwem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>odnoszącym się do wycieczek, zwiedzania oraz orientacji w terenie..</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BC19C04" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Słabo zna i z trudem podaje wybrane czasowniki złożone (</w:t>
@@ -35837,76 +35687,86 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A2A8AF1" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Częściowo zna i podaje wymagane nazwy środków transportu; czasem popełnia błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D2105E9" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Częściowo zna i popełniając dość liczne błędy posługuje się słownictwem odnoszącym się do wycieczek, zwiedzania oraz orientacji w terenie.</w:t>
+              <w:t xml:space="preserve">Częściowo zna i popełniając dość liczne błędy posługuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>się słownictwem odnoszącym się do wycieczek, zwiedzania oraz orientacji w terenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16EC84A1" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Częściowo zna i podaje wybrane czasowniki złożone (</w:t>
@@ -36100,76 +35960,86 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41C1F2E9" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zna i podaje większość wymaganych nazw środków transportu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48909ADA" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Zna i posługuje się słownictwem odnoszącym się do wycieczek, zwiedzania oraz orientacji w terenie; popełnia nieliczne błędy.</w:t>
+              <w:t xml:space="preserve">Zna i posługuje się słownictwem odnoszącym się do wycieczek, zwiedzania oraz orientacji w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>terenie; popełnia nieliczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E917E99" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zna i zazwyczaj poprawnie podaje wymagane czasowniki złożone (</w:t>
@@ -36353,76 +36223,86 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="798D1B1F" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zna i z łatwością podaje wymagane nazwy środków transportu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35567E35" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Zna i z łatwością posługuje się słownictwem odnoszącym się do wycieczek, zwiedzania oraz orientacji w terenie.</w:t>
+              <w:t xml:space="preserve">Zna i z łatwością posługuje się słownictwem odnoszącym się do </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wycieczek, zwiedzania oraz orientacji w terenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52347A2A" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zna i poprawnie podaje wymagane czasowniki złożone (</w:t>
@@ -36608,92 +36488,102 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B8E3D2" w14:textId="68592C03" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00075E0F" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie stosuje</w:t>
             </w:r>
             <w:r w:rsidR="00721A01" w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> wymagane nazwy środków transportu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D08E932" w14:textId="3BA42C0A" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00075E0F" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie posługuje się </w:t>
             </w:r>
             <w:r w:rsidR="00721A01" w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>słownictwem odnoszącym się do wycieczek, zwiedzania oraz orientacji w terenie.</w:t>
+              <w:t xml:space="preserve">słownictwem odnoszącym się do </w:t>
+            </w:r>
+            <w:r w:rsidR="00721A01" w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wycieczek, zwiedzania oraz orientacji w terenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39E71162" w14:textId="60756C3A" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00075E0F" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Swobodnie i bezbłędnie stosuje </w:t>
@@ -37015,50 +36905,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Często popełnia błędy w wyszukiwaniu prostych informacji w wypowiedzi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35D39662" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mimo pomocy z dużą trudnością znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="113D03FF" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając liczne błędy określa intencje nadawcy wypowiedzi.</w:t>
             </w:r>
@@ -37076,50 +36967,51 @@
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EE5CAA0" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Czasami niepoprawnie reaguje na polecenia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="309B3F8E" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -37151,51 +37043,60 @@
               <w:t>Znajduje proste informacje w wypowiedzi, czasem popełniając błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="500738D0" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Z pewną trudnością znajduje w wypowiedzi bardziej złożone informacje.</w:t>
+              <w:t xml:space="preserve">Z pewną trudnością znajduje w </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="401B5B61" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając dość liczne błędy określa intencje nadawcy wypowiedzi.</w:t>
             </w:r>
           </w:p>
@@ -37212,50 +37113,51 @@
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B1C2B2" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zazwyczaj poprawnie reaguje na polecenia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E871149" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -37287,50 +37189,51 @@
               <w:t>Znajduje proste informacje w wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C11B69D" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez większego trudu znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E977D4D" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając drobne błędy określa intencje nadawcy wypowiedzi.</w:t>
             </w:r>
@@ -37348,50 +37251,51 @@
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50CBDB0B" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bezbłędnie reaguje na polecenia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="379F21B8" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -37423,50 +37327,51 @@
               <w:t>Z łatwością znajduje proste informacje w wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CA56D58" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu znajduje w wypowiedzi bardziej złożone informacje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3160A8F4" w14:textId="30CC866C" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00067CDB" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
@@ -37492,50 +37397,51 @@
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02412BDA" w14:textId="6B75DEF8" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00067CDB" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i b</w:t>
             </w:r>
             <w:r w:rsidR="00721A01" w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ezbłędnie reaguje na polecenia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="193BF7C1" w14:textId="6C3CF60B" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -37582,50 +37488,51 @@
               <w:t>rozumie ogólny sens zarówno prostych, jak i złożonych wypowiedzi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C9C6B60" w14:textId="4F973C2A" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidR="00067CDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>awsze z</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> łatwością </w:t>
             </w:r>
             <w:r w:rsidR="00067CDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i bezbłędnie </w:t>
@@ -37704,50 +37611,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721A01" w:rsidRPr="00B8353A" w14:paraId="755AC0AA" w14:textId="09DB2BAA" w:rsidTr="00067CDB">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="3F50D245" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Czytanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A9F7EF4" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
@@ -37809,96 +37717,94 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając liczne błędy określa intencje nadawcy wypowiedzi pisemnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A0CD28" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mimo pomocy, popełniając liczne błędy rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DEB4BF9" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46CE847F" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Najczęściej rozumie ogólny sens prostych tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BBDCB7C" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -37928,104 +37834,94 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając dość liczne błędy określa intencje nadawcy wypowiedzi pisemnej</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DDF379E" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czasem popełniając błędy, rozpoznaje </w:t>
-[...8 lines deleted...]
-              <w:t>związki między poszczególnymi częściami tekstu.</w:t>
+              <w:t>Czasem popełniając błędy, rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57659CD6" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="703EA1EB" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rozumie ogólny sens prostych tekstów.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DD6AEF5" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -38053,104 +37949,94 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając drobne błędy określa intencje nadawcy wypowiedzi pisemnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20C4D57F" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zazwyczaj poprawnie rozpoznaje związki między </w:t>
-[...8 lines deleted...]
-              <w:t>poszczególnymi częściami tekstu.</w:t>
+              <w:t>Zazwyczaj poprawnie rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A3F1B44" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2205C709" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bez trudu rozumie ogólny sens tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52B17B1C" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -38186,104 +38072,94 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iemal bezbłędnie określa intencje nadawcy wypowiedzi pisemnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="352EB13C" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Z łatwością rozpoznaje związki między </w:t>
-[...8 lines deleted...]
-              <w:t>poszczególnymi częściami tekstu.</w:t>
+              <w:t>Z łatwością rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B520A1C" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BAD2267" w14:textId="51A0A2D6" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00067CDB" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Zawsze b</w:t>
             </w:r>
             <w:r w:rsidR="00721A01" w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ez trudu rozumie ogólny sens tekstu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C0DA5E0" w14:textId="4D13D613" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00067CDB" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -38359,238 +38235,228 @@
               </w:rPr>
               <w:t>awsze z</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> łatwością </w:t>
             </w:r>
             <w:r w:rsidR="00067CDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">rozpoznaje związki między </w:t>
-[...8 lines deleted...]
-              <w:t>poszczególnymi częściami tekstu.</w:t>
+              <w:t>rozpoznaje związki między poszczególnymi częściami tekstu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3826C557" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00067CDB">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721A01" w:rsidRPr="00B8353A" w14:paraId="4217FB65" w14:textId="426D775E" w:rsidTr="00067CDB">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="359E3A8F" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mówienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12396315" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mimo pomocy nieudolnie tworzy proste wypowiedzi ustne, popełniając liczne błędy zaburzające komunikację: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu </w:t>
+              <w:t xml:space="preserve">Mimo pomocy nieudolnie tworzy proste wypowiedzi </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>oraz sposobów spędzania wakacji.</w:t>
+              <w:t>ustne, popełniając liczne błędy zaburzające komunikację: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu oraz sposobów spędzania wakacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E9ADC05" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F778EB" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Sam lub z pomocą tworzy proste wypowiedzi ustne, popełniając dość liczne błędy częściowo zaburzające komunikację: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu </w:t>
+              <w:t xml:space="preserve">Sam lub z pomocą tworzy proste wypowiedzi ustne, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>oraz sposobów spędzania wakacji.</w:t>
+              <w:t>popełniając dość liczne błędy częściowo zaburzające komunikację: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu oraz sposobów spędzania wakacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E6A5B1" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586F345E" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Popełniając nieliczne niezakłócające komunikacji błędy, tworzy proste i złożone wypowiedzi ustne: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu </w:t>
+              <w:t xml:space="preserve">Popełniając nieliczne niezakłócające komunikacji błędy, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>oraz sposobów spędzania wakacji.</w:t>
+              <w:t>tworzy proste i złożone wypowiedzi ustne: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu oraz sposobów spędzania wakacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D38D569" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48600020" w14:textId="0BCCBF0A" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
@@ -38603,60 +38469,60 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Używając </w:t>
             </w:r>
             <w:r w:rsidR="00067CDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>urozmaiconego</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwa tworzy proste i złożone wypowiedzi ustne: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu oraz sposobów spędzania wakacji; </w:t>
+              <w:t xml:space="preserve"> słownictwa tworzy </w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ewentualne sporadyczne błędy nie zaburzają komunikacji.</w:t>
+              <w:t>proste i złożone wypowiedzi ustne: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu oraz sposobów spędzania wakacji; ewentualne sporadyczne błędy nie zaburzają komunikacji.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25F1A371" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C89260A" w14:textId="475A47F5" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00067CDB" w:rsidP="00067CDB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
@@ -38669,68 +38535,68 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Samodzielnie, u</w:t>
             </w:r>
             <w:r w:rsidR="00721A01" w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>żywając bogatego słownictwa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, bezbłędnie</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidR="00721A01" w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tworzy proste i złożone wypowiedzi ustne: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu </w:t>
-[...8 lines deleted...]
-              <w:t>oraz sposobów spędzania wakacji.</w:t>
+              <w:t xml:space="preserve"> tworzy proste i złożone wypowiedzi ustne: opisuje odwiedzane miejsca; relacjonuje odbytą przez siebie podróż; przedstawia fakty odnoszące się do podróżowania różnymi środkami transportu oraz zwiedzania ciekawych miejsc; przedstawia intencje i marzenia oraz opisuje swoje upodobania odnośnie sposobów podróżowania oraz odwiedzanych miejsc; wyraża i uzasadnia swoje opinie na temat środków transportu oraz sposobów spędzania wakacji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721A01" w:rsidRPr="00B8353A" w14:paraId="63DF8706" w14:textId="3485461E" w:rsidTr="00067CDB">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2D142743" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -38745,51 +38611,60 @@
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7932F972" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Mimo pomocy, popełniając liczne błędy, nieudolnie tworzy bardzo proste wypowiedzi pisemne: opisuje ciekawe miejsca; opowiada o czynnościach i doświadczeniach związanych z podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania.</w:t>
+              <w:t xml:space="preserve">Mimo pomocy, popełniając liczne błędy, nieudolnie tworzy bardzo proste wypowiedzi pisemne: opisuje ciekawe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>miejsca; opowiada o czynnościach i doświadczeniach związanych z podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33988EE3" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając liczne błędy zaburzające komunikację, pisze e-mail z zaproszeniem do odwiedzin.</w:t>
@@ -38810,51 +38685,61 @@
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="067F9CB3" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sam lub z pomocą tworzy bardzo proste wypowiedzi pisemne: opisuje ciekawe miejsca; opowiada o czynnościach i doświadczeniach związanych z  podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania; dość liczne błędy częściowo zakłócają komunikację.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Sam lub z pomocą tworzy bardzo proste wypowiedzi pisemne: opisuje ciekawe miejsca; opowiada o czynnościach i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>doświadczeniach związanych z  podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania; dość liczne błędy częściowo zakłócają komunikację.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68AB3C64" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Popełniając dość liczne błędy częściowo zaburzające komunikację, pisze e-mail z zaproszeniem do odwiedzin.</w:t>
@@ -38874,51 +38759,61 @@
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78160AB9" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Popełniając nieliczne na ogół niezakłócające komunikacji błędy, tworzy proste i bardziej złożone wypowiedzi pisemne: opisuje ciekawe miejsca; opowiada o czynnościach i doświadczeniach związanych z podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Popełniając nieliczne na ogół niezakłócające komunikacji błędy, tworzy proste i bardziej złożone wypowiedzi pisemne: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>opisuje ciekawe miejsca; opowiada o czynnościach i doświadczeniach związanych z podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A65AE4" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Popełniając drobne błędy w zasadzie niezaburzające komunikacji, pisze e-mail z zaproszeniem do odwiedzin.</w:t>
@@ -38929,51 +38824,61 @@
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08F97DBA" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Samodzielnie, stosując urozmaicone słownictwo, tworzy proste i bardziej złożone wypowiedzi pisemne: opisuje ciekawe miejsca; opowiada o czynnościach i doświadczeniach związanych z podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Samodzielnie, stosując urozmaicone słownictwo, tworzy proste i bardziej złożone wypowiedzi pisemne: opisuje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ciekawe miejsca; opowiada o czynnościach i doświadczeniach związanych z podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rStyle w:val="st"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ewentualne sporadyczne błędy nie zaburzają komunikacji. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6658F214" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
@@ -39011,83 +38916,93 @@
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73AA0162" w14:textId="5B6D479D" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Samodzielnie</w:t>
             </w:r>
             <w:r w:rsidR="00067CDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, stosując </w:t>
             </w:r>
             <w:r w:rsidR="00067CDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bogate</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> słownictwo, tworzy proste i bardziej złożone wypowiedzi pisemne: opisuje ciekawe miejsca; opowiada o czynnościach i doświadczeniach związanych z podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania. </w:t>
+              <w:t xml:space="preserve"> słownictwo, tworzy proste i bardziej złożone wypowiedzi pisemne: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">opisuje ciekawe miejsca; opowiada o czynnościach i doświadczeniach związanych z podróżowaniem; przedstawia fakty na temat podróżowania różnymi środkami transportu oraz zwiedzania. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77DFC9BB" w14:textId="6E36745F" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00067CDB" w:rsidP="00067CDB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Samodzielnie i bezbłędnie, s</w:t>
@@ -39151,242 +39066,292 @@
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23B8507E" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat różnych środków transportu, a także odwiedzanych miejsc; pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
+              <w:t xml:space="preserve">Nieudolnie reaguje w prostych sytuacjach, popełniając liczne błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat różnych środków </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>transportu, a także odwiedzanych miejsc; pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70F4A4CC" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74631AB2" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Reaguje w prostych sytuacjach, czasem popełniając błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat różnych środków transportu, a także odwiedzanych miejsc; pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Reaguje w prostych sytuacjach, czasem popełniając błędy: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat różnych środków </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>transportu, a także odwiedzanych miejsc; pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="190410C8" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C0494B5" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Popełniając nieliczne błędy, reaguje w prostych i bardziej złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat różnych środków transportu, a także odwiedzanych miejsc; pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Popełniając nieliczne błędy, reaguje w prostych i bardziej złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>różnych środków transportu, a także odwiedzanych miejsc; pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66C9CB9A" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6694C9B4" w14:textId="3A1B5A1F" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Swobodnie i niemal bezbłędnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat różnych środków transportu, a także odwiedzanych miejsc, pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Swobodnie i niemal bezbłędnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat różnych środków </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>transportu, a także odwiedzanych miejsc, pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="750AFAC5" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="218EB69E" w14:textId="465D299C" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Swobodnie i bezbłędnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat różnych środków transportu, a także odwiedzanych miejsc, pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Swobodnie i bezbłędnie reaguje w prostych i złożonych sytuacjach: uzyskuje i przekazuje informacje i wyjaśnienia odnośnie podróżowania i zwiedzania; wyraża swoją opinię na temat różnych środków </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>transportu, a także odwiedzanych miejsc, pyta o opinie, zgadza się lub nie zgadza się z opiniami; proponuje, przyjmuje lub odrzuca propozycje dotyczące podróżowania i zwiedzania; wskazuje drogę do jakiegoś obiektu; zaprasza do odwiedzin i odpowiada na zaproszenie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D44AC0B" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00067CDB">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721A01" w:rsidRPr="00B8353A" w14:paraId="40CC30AE" w14:textId="2E890D25" w:rsidTr="00067CDB">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4CCD91DE" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Przetwarzanie wypowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0561DA1A" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
@@ -39404,52 +39369,60 @@
               <w:t>Nieudolnie przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, popełniając liczne błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15F8D2DE" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Z trudnością popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Z trudnością popełniając liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t>sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05BE43B4" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F37F494" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -39475,60 +39448,51 @@
               <w:t>Przekazuje w języku angielskim informacje zawarte w materiałach wizualnych, czasem popełniając błędy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50AEC7B4" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popełniając dość liczne błędy </w:t>
-[...8 lines deleted...]
-              <w:t>przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t>Popełniając dość liczne błędy przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C301AA2" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C7A9550" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -39554,52 +39518,60 @@
               <w:t>Bez większego trudu, popełniając nieliczne błędy, przekazuje w języku angielskim informacje zawarte w materiałach wizualnych.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45BEFD72" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Na ogół poprawnie przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8353A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Na ogół poprawnie przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t>sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B0DE105" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E7E5827" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
@@ -39624,138 +39596,127 @@
               <w:t xml:space="preserve">Bez trudu przekazuje w języku angielskim informacje zawarte w materiałach wizualnych </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0008BA1F" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Z łatwością przekazuje w języku polskim lub </w:t>
-[...8 lines deleted...]
-              <w:t>angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
+              <w:t>Z łatwością przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69D8E4BE" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00721A01">
             <w:pPr>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B0096C6" w14:textId="1B549D21" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00067CDB" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidR="00721A01" w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> przekazuje w języku angielskim informacje zawarte w materiałach wizualnych </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60A51FCA" w14:textId="5A953A7E" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00067CDB" w:rsidP="00721A01">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="226"/>
               </w:tabs>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Swobodnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00721A01" w:rsidRPr="00B8353A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>przekazuje w języku polskim lub angielskim informacje sformułowane w języku angielskim, jak również przekazuje w języku angielskim informacje sformułowane w języku polskim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ACA148A" w14:textId="77777777" w:rsidR="00721A01" w:rsidRPr="00B8353A" w:rsidRDefault="00721A01" w:rsidP="00067CDB">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -39765,219 +39726,219 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33707693" w14:textId="77777777" w:rsidR="00DA13A8" w:rsidRPr="00B8353A" w:rsidRDefault="00DA13A8" w:rsidP="00533189">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DA13A8" w:rsidRPr="00B8353A" w:rsidSect="000F27CF">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32190945" w14:textId="77777777" w:rsidR="00880107" w:rsidRDefault="00880107" w:rsidP="00426B6A">
+    <w:p w14:paraId="224D1AF2" w14:textId="77777777" w:rsidR="00692328" w:rsidRDefault="00692328" w:rsidP="00426B6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C3714E2" w14:textId="77777777" w:rsidR="00880107" w:rsidRDefault="00880107" w:rsidP="00426B6A">
+    <w:p w14:paraId="03A98EB8" w14:textId="77777777" w:rsidR="00692328" w:rsidRDefault="00692328" w:rsidP="00426B6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52E23E0C" w14:textId="029E6529" w:rsidR="00FD6EFE" w:rsidRPr="00B8353A" w:rsidRDefault="00FD6EFE">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B8353A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         <w:i/>
         <w:color w:val="A6A6A6"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00B8353A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:color w:val="A6A6A6"/>
       </w:rPr>
       <w:t xml:space="preserve"> Macmillan Polska 20</w:t>
     </w:r>
     <w:r w:rsidR="00067CDB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:color w:val="A6A6A6"/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4C732F0C" w14:textId="77777777" w:rsidR="00FD6EFE" w:rsidRDefault="00FD6EFE">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E1069D6" w14:textId="77777777" w:rsidR="00880107" w:rsidRDefault="00880107" w:rsidP="00426B6A">
+    <w:p w14:paraId="6F9755BA" w14:textId="77777777" w:rsidR="00692328" w:rsidRDefault="00692328" w:rsidP="00426B6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ECD65B8" w14:textId="77777777" w:rsidR="00880107" w:rsidRDefault="00880107" w:rsidP="00426B6A">
+    <w:p w14:paraId="4B011113" w14:textId="77777777" w:rsidR="00692328" w:rsidRDefault="00692328" w:rsidP="00426B6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="380F2446" w14:textId="77777777" w:rsidR="00FD6EFE" w:rsidRDefault="00FD6EFE">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00166C25">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>52</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="37EF6679" w14:textId="77777777" w:rsidR="00FD6EFE" w:rsidRDefault="00FD6EFE">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00864A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5807B76"/>
     <w:lvl w:ilvl="0" w:tplc="785495CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -44385,52 +44346,52 @@
   <w:num w:numId="36" w16cid:durableId="167866556">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1638679766">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1067462841">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="479076585">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1216236828">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1441683333">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="594437473">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -44518,50 +44479,51 @@
     <w:rsid w:val="00232B6F"/>
     <w:rsid w:val="0024020F"/>
     <w:rsid w:val="00243E14"/>
     <w:rsid w:val="00246CD4"/>
     <w:rsid w:val="00252153"/>
     <w:rsid w:val="0025523F"/>
     <w:rsid w:val="00257D63"/>
     <w:rsid w:val="00260038"/>
     <w:rsid w:val="0028213A"/>
     <w:rsid w:val="002826D5"/>
     <w:rsid w:val="00284CDA"/>
     <w:rsid w:val="002857D7"/>
     <w:rsid w:val="00287D1E"/>
     <w:rsid w:val="002913A3"/>
     <w:rsid w:val="002938F4"/>
     <w:rsid w:val="00296F8B"/>
     <w:rsid w:val="00297D16"/>
     <w:rsid w:val="002A0F9F"/>
     <w:rsid w:val="002B3A59"/>
     <w:rsid w:val="002C7D3C"/>
     <w:rsid w:val="002D5F7B"/>
     <w:rsid w:val="002D6CC5"/>
     <w:rsid w:val="002E3E0A"/>
     <w:rsid w:val="002F10D8"/>
     <w:rsid w:val="00307A91"/>
+    <w:rsid w:val="00311595"/>
     <w:rsid w:val="003123BC"/>
     <w:rsid w:val="0031498A"/>
     <w:rsid w:val="003207AA"/>
     <w:rsid w:val="00321141"/>
     <w:rsid w:val="0033113E"/>
     <w:rsid w:val="00334046"/>
     <w:rsid w:val="003448DA"/>
     <w:rsid w:val="00346759"/>
     <w:rsid w:val="003527C2"/>
     <w:rsid w:val="0036601C"/>
     <w:rsid w:val="00366BB6"/>
     <w:rsid w:val="00381C48"/>
     <w:rsid w:val="00382C79"/>
     <w:rsid w:val="00383AFE"/>
     <w:rsid w:val="00387C4A"/>
     <w:rsid w:val="003907FC"/>
     <w:rsid w:val="003A2CD8"/>
     <w:rsid w:val="003A4530"/>
     <w:rsid w:val="003A5934"/>
     <w:rsid w:val="003A743C"/>
     <w:rsid w:val="003B0F62"/>
     <w:rsid w:val="003B64FB"/>
     <w:rsid w:val="003C2313"/>
     <w:rsid w:val="003D1BB9"/>
     <w:rsid w:val="003D2470"/>
@@ -44572,50 +44534,51 @@
     <w:rsid w:val="003F3037"/>
     <w:rsid w:val="003F3810"/>
     <w:rsid w:val="003F525D"/>
     <w:rsid w:val="003F71E6"/>
     <w:rsid w:val="00405A1E"/>
     <w:rsid w:val="00406B0C"/>
     <w:rsid w:val="004074A1"/>
     <w:rsid w:val="0041161F"/>
     <w:rsid w:val="00411DE5"/>
     <w:rsid w:val="0041337B"/>
     <w:rsid w:val="0041409C"/>
     <w:rsid w:val="00414957"/>
     <w:rsid w:val="0041792C"/>
     <w:rsid w:val="00417F45"/>
     <w:rsid w:val="004236FF"/>
     <w:rsid w:val="00426B6A"/>
     <w:rsid w:val="00437DA9"/>
     <w:rsid w:val="00440B53"/>
     <w:rsid w:val="00441063"/>
     <w:rsid w:val="0044319C"/>
     <w:rsid w:val="00443AEB"/>
     <w:rsid w:val="00456383"/>
     <w:rsid w:val="00464A83"/>
     <w:rsid w:val="00473468"/>
     <w:rsid w:val="004736E1"/>
+    <w:rsid w:val="00475D7F"/>
     <w:rsid w:val="0048073F"/>
     <w:rsid w:val="00482706"/>
     <w:rsid w:val="0049298A"/>
     <w:rsid w:val="00495098"/>
     <w:rsid w:val="00497EB3"/>
     <w:rsid w:val="004A7700"/>
     <w:rsid w:val="004B261C"/>
     <w:rsid w:val="004C21CA"/>
     <w:rsid w:val="004C5AFD"/>
     <w:rsid w:val="004D6208"/>
     <w:rsid w:val="004E3A53"/>
     <w:rsid w:val="004E3FF3"/>
     <w:rsid w:val="004E4633"/>
     <w:rsid w:val="004F388A"/>
     <w:rsid w:val="004F60B5"/>
     <w:rsid w:val="004F63B1"/>
     <w:rsid w:val="00505924"/>
     <w:rsid w:val="0050779E"/>
     <w:rsid w:val="0051060B"/>
     <w:rsid w:val="00510D68"/>
     <w:rsid w:val="00511885"/>
     <w:rsid w:val="00515E8D"/>
     <w:rsid w:val="00533189"/>
     <w:rsid w:val="005348D3"/>
     <w:rsid w:val="00551AF0"/>
@@ -44636,50 +44599,51 @@
     <w:rsid w:val="005E7737"/>
     <w:rsid w:val="00600AD2"/>
     <w:rsid w:val="00602287"/>
     <w:rsid w:val="00606006"/>
     <w:rsid w:val="00606214"/>
     <w:rsid w:val="006111B0"/>
     <w:rsid w:val="006154D9"/>
     <w:rsid w:val="00623852"/>
     <w:rsid w:val="0063362E"/>
     <w:rsid w:val="00636DA8"/>
     <w:rsid w:val="00640454"/>
     <w:rsid w:val="00644ED6"/>
     <w:rsid w:val="006460B4"/>
     <w:rsid w:val="00647D35"/>
     <w:rsid w:val="00651CEA"/>
     <w:rsid w:val="00652D2B"/>
     <w:rsid w:val="00652E0A"/>
     <w:rsid w:val="00656017"/>
     <w:rsid w:val="00656870"/>
     <w:rsid w:val="00662D71"/>
     <w:rsid w:val="0066530B"/>
     <w:rsid w:val="0066553B"/>
     <w:rsid w:val="00670836"/>
     <w:rsid w:val="00683E4F"/>
     <w:rsid w:val="006915BE"/>
+    <w:rsid w:val="00692328"/>
     <w:rsid w:val="0069261F"/>
     <w:rsid w:val="00692845"/>
     <w:rsid w:val="006976AF"/>
     <w:rsid w:val="006A27DD"/>
     <w:rsid w:val="006B7DC2"/>
     <w:rsid w:val="006C347A"/>
     <w:rsid w:val="006C7A15"/>
     <w:rsid w:val="006D1D04"/>
     <w:rsid w:val="006E2501"/>
     <w:rsid w:val="006E5434"/>
     <w:rsid w:val="006E6698"/>
     <w:rsid w:val="006F05B6"/>
     <w:rsid w:val="006F411C"/>
     <w:rsid w:val="006F516A"/>
     <w:rsid w:val="00700A66"/>
     <w:rsid w:val="00700FFB"/>
     <w:rsid w:val="00704D66"/>
     <w:rsid w:val="007109BD"/>
     <w:rsid w:val="00721A01"/>
     <w:rsid w:val="007278E0"/>
     <w:rsid w:val="00732BEE"/>
     <w:rsid w:val="00740DDD"/>
     <w:rsid w:val="007475DF"/>
     <w:rsid w:val="007477F8"/>
     <w:rsid w:val="00747EF7"/>
@@ -44776,74 +44740,76 @@
     <w:rsid w:val="00A57AF6"/>
     <w:rsid w:val="00A626B5"/>
     <w:rsid w:val="00A84E11"/>
     <w:rsid w:val="00A85EE1"/>
     <w:rsid w:val="00A9201D"/>
     <w:rsid w:val="00A94C37"/>
     <w:rsid w:val="00A95BFA"/>
     <w:rsid w:val="00A9690F"/>
     <w:rsid w:val="00AA1592"/>
     <w:rsid w:val="00AA23BB"/>
     <w:rsid w:val="00AA569C"/>
     <w:rsid w:val="00AB0D94"/>
     <w:rsid w:val="00AC18E5"/>
     <w:rsid w:val="00AC2EDD"/>
     <w:rsid w:val="00AC747B"/>
     <w:rsid w:val="00AD24C2"/>
     <w:rsid w:val="00AD2E3B"/>
     <w:rsid w:val="00AE5E4F"/>
     <w:rsid w:val="00AE7DD7"/>
     <w:rsid w:val="00AF0219"/>
     <w:rsid w:val="00AF56AA"/>
     <w:rsid w:val="00AF613A"/>
     <w:rsid w:val="00AF7AFA"/>
     <w:rsid w:val="00AF7D61"/>
     <w:rsid w:val="00B03D7C"/>
+    <w:rsid w:val="00B0445F"/>
     <w:rsid w:val="00B0503A"/>
     <w:rsid w:val="00B06C43"/>
     <w:rsid w:val="00B114D4"/>
     <w:rsid w:val="00B374CB"/>
     <w:rsid w:val="00B56409"/>
     <w:rsid w:val="00B66B4B"/>
     <w:rsid w:val="00B6729A"/>
     <w:rsid w:val="00B70431"/>
     <w:rsid w:val="00B70433"/>
     <w:rsid w:val="00B722C1"/>
     <w:rsid w:val="00B7269B"/>
     <w:rsid w:val="00B726F8"/>
     <w:rsid w:val="00B74D8C"/>
     <w:rsid w:val="00B80378"/>
     <w:rsid w:val="00B81B71"/>
     <w:rsid w:val="00B829D9"/>
     <w:rsid w:val="00B8353A"/>
     <w:rsid w:val="00B91C62"/>
     <w:rsid w:val="00B9375D"/>
     <w:rsid w:val="00B9565A"/>
     <w:rsid w:val="00BA674C"/>
     <w:rsid w:val="00BA794B"/>
     <w:rsid w:val="00BA7DBB"/>
     <w:rsid w:val="00BB4A23"/>
+    <w:rsid w:val="00BB561E"/>
     <w:rsid w:val="00BB62AD"/>
     <w:rsid w:val="00BB6E0C"/>
     <w:rsid w:val="00BC3B60"/>
     <w:rsid w:val="00BC53FC"/>
     <w:rsid w:val="00BD2E4C"/>
     <w:rsid w:val="00BD639E"/>
     <w:rsid w:val="00BD7C32"/>
     <w:rsid w:val="00BE059C"/>
     <w:rsid w:val="00C006E4"/>
     <w:rsid w:val="00C10B44"/>
     <w:rsid w:val="00C113E0"/>
     <w:rsid w:val="00C135F8"/>
     <w:rsid w:val="00C17489"/>
     <w:rsid w:val="00C35382"/>
     <w:rsid w:val="00C35CFA"/>
     <w:rsid w:val="00C368B9"/>
     <w:rsid w:val="00C46D13"/>
     <w:rsid w:val="00C50665"/>
     <w:rsid w:val="00C5354C"/>
     <w:rsid w:val="00C55A5A"/>
     <w:rsid w:val="00C6258F"/>
     <w:rsid w:val="00C65332"/>
     <w:rsid w:val="00C66A1C"/>
     <w:rsid w:val="00C6788C"/>
     <w:rsid w:val="00C719B9"/>
@@ -44982,51 +44948,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44E6C13A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9D7303F1-3584-4C39-BE94-542EB63B94DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -45382,51 +45348,50 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B06C43"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
@@ -45589,51 +45554,51 @@
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0048073F"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="6755457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="29033215">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -46850,69 +46815,69 @@
     <ds:schemaRef ds:uri="f2806426-abc6-4eac-b766-6af691031736"/>
     <ds:schemaRef ds:uri="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11E75A51-90B9-4D7F-9295-95C7FF8E7A9F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>44</Pages>
-  <Words>15398</Words>
+  <Words>15399</Words>
   <Characters>92394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>769</Lines>
   <Paragraphs>215</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>107577</CharactersWithSpaces>
+  <CharactersWithSpaces>107578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Malgorzata.Mostek</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>