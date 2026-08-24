--- v0 (2025-10-01)
+++ v1 (2026-08-24)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="76C88ADB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD1352">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76C89067" wp14:editId="76C89068">
             <wp:extent cx="1857375" cy="752475"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1" name="Obraz 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Obraz 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1857375" cy="752475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="76C88ADC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tiger&amp;Friends</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -207,185 +207,198 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="76C88ADD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14283" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="00632EA9" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="00632EA9" w14:paraId="76C88ADF" w14:textId="77777777" w:rsidTr="007910BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00A10ABD" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ADE" w14:textId="440E1791" w:rsidR="00AC7F84" w:rsidRPr="00A10ABD" w:rsidRDefault="00C4068B" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>KRYTERIA OCENIANIA</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD6BAA" w:rsidRPr="00CD6BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>KRYTERIA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4068B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OCENIANIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="00771F45" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="76C88AE0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00771F45" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84"/>
-    <w:p w:rsidR="004B2A7C" w:rsidRDefault="00B54D66" w:rsidP="00B54D66">
+    <w:p w14:paraId="76C88AE1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84"/>
+    <w:p w14:paraId="76C88AE2" w14:textId="77777777" w:rsidR="004B2A7C" w:rsidRDefault="00B54D66" w:rsidP="00B54D66">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Kryteria oceniania proponowane przez wydawnictwo Macmillan zostały sformułowane według założeń Nowej Podstawy Programowe</w:t>
       </w:r>
       <w:r w:rsidR="004B2A7C">
         <w:t xml:space="preserve">j </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54D66" w:rsidRDefault="00B54D66" w:rsidP="00B54D66">
+    <w:p w14:paraId="76C88AE3" w14:textId="77777777" w:rsidR="00B54D66" w:rsidRDefault="00B54D66" w:rsidP="00B54D66">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">i uwzględniają </w:t>
       </w:r>
       <w:r w:rsidR="002E1436">
         <w:t xml:space="preserve">ocenę ucznia </w:t>
       </w:r>
       <w:r w:rsidR="00075BC1">
         <w:t xml:space="preserve">w zakresie znajomości </w:t>
       </w:r>
       <w:r>
         <w:t>środ</w:t>
       </w:r>
       <w:r w:rsidR="00075BC1">
         <w:t>ków</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> językow</w:t>
       </w:r>
       <w:r w:rsidR="002E1436">
         <w:t xml:space="preserve">ych, rozumienia wypowiedzi ustnych i pisemnych, tworzenia wypowiedzi ustnych i pisemnych, </w:t>
       </w:r>
       <w:r>
         <w:t>reagowani</w:t>
       </w:r>
       <w:r w:rsidR="00075BC1">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00075BC1">
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r>
         <w:t>przetwarzani</w:t>
       </w:r>
       <w:r w:rsidR="00075BC1">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tekstu</w:t>
       </w:r>
       <w:r w:rsidR="002E1436">
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Kryteria obejmują cztery oceny opisowe</w:t>
       </w:r>
       <w:r w:rsidR="00075BC1">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B54D66">
         <w:t>Uczeń</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B54D66">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>wymaga poprawy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -524,3408 +537,3408 @@
       <w:r w:rsidRPr="00933F60">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>wymaga poprawy</w:t>
       </w:r>
       <w:r>
         <w:t>, otrzymuje ocenę</w:t>
       </w:r>
       <w:r w:rsidR="00075BC1">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00933F60">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ma trudności</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54D66" w:rsidRDefault="00B54D66" w:rsidP="00B54D66">
+    <w:p w14:paraId="76C88AE4" w14:textId="77777777" w:rsidR="00B54D66" w:rsidRDefault="00B54D66" w:rsidP="00B54D66">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54D66" w:rsidRDefault="00B54D66" w:rsidP="00B54D66">
+    <w:p w14:paraId="76C88AE5" w14:textId="77777777" w:rsidR="00B54D66" w:rsidRDefault="00B54D66" w:rsidP="00B54D66">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Poniższe kryteria oceniania są jedynie sugerowanym systemem oceny pracy uczniów i mogą one zostać dostosowane przez nauczyciela do własnych potrzeb, wynikających z możliwości klas, z którymi pracuje oraz przyjętego w szkole wewnątrzszkolnego systemu oceniania.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007910BE" w:rsidRDefault="007910BE" w:rsidP="00B54D66">
+    <w:p w14:paraId="76C88AE6" w14:textId="77777777" w:rsidR="007910BE" w:rsidRDefault="007910BE" w:rsidP="00B54D66">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007910BE" w:rsidRPr="00933F60" w:rsidRDefault="007910BE" w:rsidP="00B54D66">
+    <w:p w14:paraId="76C88AE7" w14:textId="77777777" w:rsidR="007910BE" w:rsidRPr="00933F60" w:rsidRDefault="007910BE" w:rsidP="00B54D66">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00933F60">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>W celu ułatwienia analizy postępów uczniów, obok każdego kryterium umi</w:t>
       </w:r>
       <w:r w:rsidR="00933F60" w:rsidRPr="00933F60">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eszczone zostało </w:t>
       </w:r>
       <w:r w:rsidRPr="00933F60">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">wolne pole, w którym możemy oznaczać, </w:t>
       </w:r>
       <w:r w:rsidR="00933F60">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>na jakim poziomie dany uczeń opanował materiał</w:t>
       </w:r>
       <w:r w:rsidRPr="00933F60">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="00A56659" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="76C88AE8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00A56659" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="00A56659" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="76C88AE9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00A56659" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56659">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15877" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="3451"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88AEF" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AEA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3876" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AEB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AEC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AED" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AEE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88AF2" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AF0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14791" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AF1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hello!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88AFC" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AF3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AF4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AF5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AF6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AF7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AF8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AF9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AFA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AFB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B06" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AFD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AFE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazując wymienione przez nauczyciela liczby od 1 do 10 bardzo często popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88AFF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B00" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazując wymienione przez nauczyciela liczby od 1 do 10 często popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B01" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B02" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazując wymienione przez nauczyciela  liczby od 1 do 10 na ogół robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B03" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B04" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazując wymienione przez nauczyciela liczby od 1 do 10 robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B05" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B10" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B07" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B08" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazując wymienione przez nauczyciela kolory popełnia dużo błędów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B09" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B0A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- częściowo wskazuje wymienione przez nauczyciela kolory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B0B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B0C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- umie wskazać większość wymienionych przez nauczyciela kolorów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B0D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B0E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- umie wskazać wymienione przez nauczyciela kolory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B0F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B1A" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B11" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B12" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z trudnością umie nazwać klika liczebników od 1 do 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B13" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B14" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- częściowo umie nazwać liczebniki od 1 do 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B15" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B16" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- umie nazwać większość liczebników od 1 do 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B17" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B18" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- umie nazwać liczebniki od 1 do 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B19" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B24" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B1B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B1C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi nazwać kilka kolorów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B1D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B1E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi nazwać kilka nazw kolorów </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B1F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B20" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- umie nazwać większość kolorów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B21" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B22" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-  umie nazwać kolory </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B23" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B2E" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B25" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B26" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- słabo zna słownictwo związane podręcznikiem (nazwy postaci, czynności wykonywane przez Tygrysa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B27" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B28" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- częściowo zna słownictwo związane podręcznikiem (nazwy postaci, czynności wykonywane przez Tygrysa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B29" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B2A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zna większość słów związanych z podręcznikiem (nazwy postaci, czynności wykonywane przez Tygrysa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B2B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B2C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zna słownictwo związane podręcznikiem (nazwy postaci, czynności wykonywane przez Tygrysa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B2D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B38" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B2F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B30" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- umie powtórzyć odpowiedź na pytanie o wiek i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">imię </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B31" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B32" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą potrafi odpowiedzieć na pytanie o wiek i imię</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B33" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B34" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-z niewielką pomocą potrafi odpowiedzieć na pytanie o wiek i imię</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B35" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B36" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- umie odpowiedzieć na pytanie o wiek i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>imię</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B37" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B42" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B39" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B3A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B3B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B3C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B3D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B3E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B3F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B40" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B41" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B4C" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="831"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B43" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B44" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B45" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B46" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B47" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B48" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B49" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B4A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B4B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="007910BE">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B56" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="831"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B4D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B4E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B4F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B50" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B51" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B52" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B53" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B54" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B55" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="76C88B57" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="76C88B58" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4A0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="16019" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1044"/>
         <w:gridCol w:w="87"/>
         <w:gridCol w:w="2952"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="411"/>
         <w:gridCol w:w="14"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="49"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B5E" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B59" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B5A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B5B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B5C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B5D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B61" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B5F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14975" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B60" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Welcome</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> to School</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B6B" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B62" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B63" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B64" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B65" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B66" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B67" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B68" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B69" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B6A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B75" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B6C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B6D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje nieliczne wymienione przez nauczyciela przybory szkolne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B6E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B6F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje część wymienionych przez nauczyciela przyborów szkolnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B70" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B71" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje wymienione przez nauczyciela przybory szkolne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B72" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B73" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje wymienione przez nauczyciela przybory szkolne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B74" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B7F" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B76" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B77" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje/odgrywa nielicznie wymienione przez nauczyciela czynności wykonywane w szkole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B78" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B79" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje/odgrywa niektóre wymienione przez nauczyciela czynności wykonywane w szkole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B7A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B7B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje/ odgrywa wymienione przez nauczyciela czynności wykonywane w szkole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B7C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B7D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje/odgrywa wymienione przez nauczyciela czynności wykonywane w</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>szkole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B7E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B89" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B80" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B81" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B82" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B83" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B84" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B85" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B86" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B87" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B88" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B93" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B8A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B8B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa kilka przyborów szkolnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B8C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B8D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa kilka przyborów szkolnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B8E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B8F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa większość przyborów szkolnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B90" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B91" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa przybory szkolne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B92" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88B9D" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B94" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B95" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B96" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B97" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi całym zdaniem powiedzieć, co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B98" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B99" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B9A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B9B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B9C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88BA7" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B9E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88B9F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela i błędami mówi co robi w szkole (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -3963,65 +3976,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BA0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BA1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela i nielicznymi błędami mówi co robi w szkole (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -4058,64 +4071,64 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BA2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BA3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi powiedzie co robi w</w:t>
             </w:r>
             <w:r w:rsidR="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -4173,65 +4186,65 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00087EC0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BA4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BA5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powiedzieć co robi w szkole (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -4268,325 +4281,325 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BA6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88BB1" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BA8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BA9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powtórzyć po nauczycielu skąd pochodzi (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> from Poland</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BAA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BAB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi powiedzieć skąd pochodzi (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> from Poland</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BAC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BAD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą potrafi powiedzieć skąd pochodzi (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> from Poland.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BAE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BAF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powiedzieć skąd pochodzi (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> from Poland.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BB0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88BBB" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="822"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BB2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BB3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Can</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -4747,65 +4760,65 @@
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BB4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+          <w:p w14:paraId="76C88BB5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Can</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -4957,64 +4970,64 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BB6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+          <w:p w14:paraId="76C88BB7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Can</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -5166,65 +5179,65 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BB8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+          <w:p w14:paraId="76C88BB9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Can</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -5369,1332 +5382,1332 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BBA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88BC5" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BBC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
+          <w:p w14:paraId="76C88BBD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BBE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BBF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BC0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BC1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BC2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BC3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BC4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88BCF" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BC6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BC7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BC8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BC9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BCA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BCB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BCC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BCD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BCE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88BD9" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BD0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BD1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BD2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BD3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BD4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BD5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BD6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BD7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BD8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88BE3" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BDA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BDB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BDC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BDD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BDE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BDF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BE0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BE1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BE2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88BED" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BE4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BE5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy pojedyncze wyrazy z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BE6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BE7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BE8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BE9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BEA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BEB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BEC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88BF7" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BEE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BEF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy przedmiotów szkolnych, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BF0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BF1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy przedmiotów szkolnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BF2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BF3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy przyborów szkolnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BF4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BF5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy przyborów szkolnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BF6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C01" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BF8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BF9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy czynności wykonywanych w szkole, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BFA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BFB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy czynności wykonywanych w szkole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BFC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BFD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy czynności wykonywanych w szkole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BFE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88BFF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy czynności wykonywanych w szkole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C00" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C0B" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C02" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C03" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Can</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -6768,65 +6781,65 @@
               <w:t>please</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C04" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C05" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Can</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -6899,64 +6912,64 @@
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C06" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C07" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Can</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -7029,65 +7042,65 @@
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C08" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C09" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Can</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -7160,1425 +7173,1425 @@
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C0A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C11" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C0C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C0D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C0E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C0F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C10" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C14" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C12" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14975" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C13" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gingerbread</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Man</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C1E" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C15" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C16" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C17" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C18" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C19" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C1A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C1B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C1C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C1D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C28" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C1F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C20" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze usłyszane części ciała </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C21" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C22" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje część usłyszanych części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C23" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C24" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje usłyszane części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C25" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C26" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje usłyszane części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C27" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C32" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C29" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C2A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje/odgrywa nielicznie wymienione przez nauczyciela czynności związane ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C2B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C2C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje/odgrywa niektóre wymienione przez nauczyciela czynności związane ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C2D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C2E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje/ odgrywa wymienione przez nauczyciela czynności związane ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C2F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C30" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje/odgrywa wymienione przez nauczyciela czynności związane ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C31" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C3C" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C33" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C34" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C35" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C36" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C37" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C38" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C39" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C3A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C3B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C46" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C3D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C3E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa kilka  części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C3F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C40" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa kilka części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C41" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C42" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa większość części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C43" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C44" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C45" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C50" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C47" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C48" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C49" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C4A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi całym zdaniem powiedzieć, co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C4B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C4C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C4D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C4E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C4F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C5A" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C51" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C52" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela i błędami opisuje swoje części ciała (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -8598,65 +8611,65 @@
               <w:t>got</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C53" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C54" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela i nielicznymi błędami potrafi opisać swoje części ciała (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -8668,64 +8681,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>got</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C55" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C56" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi opisać swoje części ciała (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -8744,65 +8757,65 @@
               </w:rPr>
               <w:t>got</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C57" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C58" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi opisać swoje części ciała (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -8821,84 +8834,84 @@
               </w:rPr>
               <w:t>got</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C59" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C64" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C5B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C5C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powtórzyć po nauczycielu zdania</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>: I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -8919,65 +8932,65 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C5D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C5E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -8997,64 +9010,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C5F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C60" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -9074,65 +9087,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C61" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C62" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -9152,84 +9165,84 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C63" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C6E" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C65" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C66" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -9344,65 +9357,65 @@
               <w:t>ears</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C67" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C68" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -9500,64 +9513,64 @@
               </w:rPr>
               <w:t>ears</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C69" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C6A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -9655,65 +9668,65 @@
               </w:rPr>
               <w:t>ears</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C6B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C6C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -9804,1384 +9817,1384 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ears</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C6D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C78" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C6F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
+          <w:p w14:paraId="76C88C70" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C71" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C72" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C73" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C74" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C75" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C76" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C77" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C82" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C79" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C7A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C7B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C7C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C7D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C7E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C7F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C80" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C81" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C8C" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C83" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C84" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C85" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C86" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C87" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C88" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C89" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C8A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C8B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88C96" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C8D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C8E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C8F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C90" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C91" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C92" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C93" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C94" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C95" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CA0" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C97" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C98" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy pojedyncze wyrazy z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C99" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C9A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C9B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C9C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C9D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C9E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88C9F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CAA" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CA1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CA2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy części ciała, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CA3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CA4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CA5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CA6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CA7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CA8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CA9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CB4" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CAB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CAC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy czynności związanych ze zmysłami, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CAD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CAE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy czynności związanych ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CAF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CB0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy czynności związanych ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CB1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CB2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy czynności związanych ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CB3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002E1436" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="00CD6BAA" w14:paraId="76C88CBE" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CB5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CB6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -11345,65 +11358,65 @@
               <w:t>eyes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CB7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CB8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -11558,64 +11571,64 @@
               <w:t xml:space="preserve"> (the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>eyes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.), popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CB9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CBA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -11778,65 +11791,65 @@
               </w:rPr>
               <w:t>eyes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CBB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CBC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
@@ -11929,248 +11942,230 @@
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">.),  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>rozumie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> ich </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ich</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B4A0F">
+              <w:t>znaczenie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C88CBD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CC4" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CBF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CC0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CC1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CC2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CC3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CC7" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CC5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14975" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CC6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tiger</w:t>
             </w:r>
@@ -12182,1127 +12177,1127 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CD1" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CC8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CC9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CCA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CCB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CCC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CCD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CCE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CCF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CD0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CDB" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CD2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CD3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje nielicznych wymienionych przez nauczyciela członków  najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CD4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CD5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje część wymienionych przez nauczyciela członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CD6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CD7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje wymienionych przez nauczyciela członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CD8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CD9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje wymienionych przez nauczyciela członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CDA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CE5" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CDC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CDD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje nielicznych wymienionych przez nauczyciela krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CDE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CDF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje niektórych wymienionych przez nauczyciela krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CE0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CE1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje wymienionych przez nauczyciela krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CE2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CE3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje wymienionych przez nauczyciela krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CE4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CEF" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CE6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CE7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CE8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CE9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CEA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CEB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CEC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CED" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CEE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88CF9" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CF0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CF1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa kilku członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CF2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CF3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa kilku członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CF4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CF5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa większość członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CF6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CF7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CF8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D03" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CFA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CFB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa pojedynczych krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CFC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CFD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa część krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CFE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88CFF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa większość krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D00" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D01" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D02" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D0D" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D04" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D05" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzieć kto jest  na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -13340,65 +13335,65 @@
               <w:t>mum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.) popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D06" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D07" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi całym zdaniem powiedzieć, kto jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -13428,64 +13423,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>mum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D08" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D09" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem powiedzieć kto jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -13514,65 +13509,65 @@
               <w:t xml:space="preserve"> my (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>mum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D0A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D0B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem powiedzieć kto jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -13601,84 +13596,84 @@
               <w:t xml:space="preserve"> my (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>mum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D0C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D17" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D0E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D0F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powtórzyć po nauczycielu zdanie opisujące wielkość rodziny (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -13698,65 +13693,65 @@
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> big/small</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D10" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D11" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi opisać zdaniem wielkość rodziny (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -13775,64 +13770,64 @@
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> big/small</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D12" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D13" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą potrafi opisać zdaniem wielkość rodziny (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -13851,65 +13846,65 @@
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> big/small.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D14" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D15" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi opisać zdaniem wielkość rodziny (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -13928,84 +13923,84 @@
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> big/small</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D16" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D21" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D18" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D19" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -14053,65 +14048,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tiger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)? poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D1A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D1B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na pytania  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -14166,64 +14161,64 @@
               </w:rPr>
               <w:t>Tiger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>? poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D1C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D1D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -14278,65 +14273,65 @@
               </w:rPr>
               <w:t>Tiger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>? czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D1E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D1F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -14383,1360 +14378,1360 @@
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tiger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D20" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D2B" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D22" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D23" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D24" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D25" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D26" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D27" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D28" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D29" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D2A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D35" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D2C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D2D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D2E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D2F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D30" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D31" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D32" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D33" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D34" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D3F" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D36" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D37" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D38" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D39" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D3A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D3B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D3C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D3D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D3E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D49" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D40" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D41" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D42" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D43" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D44" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D45" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D46" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D47" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D48" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D53" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D4A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D4B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy pojedyncze wyrazy z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D4C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D4D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D4E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D4F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D50" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D51" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D52" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D5D" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D54" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D55" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy członków najbliższej rodziny, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D56" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D57" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D58" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D59" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D5A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D5B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy członków najbliższej rodziny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D5C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D67" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D5E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D5F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy krewnych, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D60" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D61" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D62" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D63" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D64" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D65" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy krewnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D66" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D71" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D68" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D69" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -15846,65 +15841,65 @@
               <w:t>haven’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D6A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D6B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -16013,64 +16008,64 @@
               </w:rPr>
               <w:t>haven’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D6C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D6D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -16171,65 +16166,65 @@
               <w:t xml:space="preserve">./No, I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>haven’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.), popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D6E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D6F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z</w:t>
             </w:r>
             <w:r w:rsidR="00A01977" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -16352,1182 +16347,1182 @@
               </w:rPr>
               <w:t>haven’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D70" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D77" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D72" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3389" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D73" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D74" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D75" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D76" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D7A" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D78" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14888" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D79" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Unit 4 Dinner Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D84" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D7B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D7C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D7D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D7E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D7F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D80" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D81" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D82" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D83" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D8E" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D85" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D86" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze produkty spożywcze wymienione przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D87" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D88" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje część produktów spożywczych wymienionych przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D89" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D8A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje produkty spożywcze wymienione przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D8B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D8C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje produkty spożywcze wymienione przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D8D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88D98" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D8F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D90" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze grupy żywności wymienione przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D91" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D92" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje niektóre grupy żywności wymienione przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D93" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D94" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje grupy żywności wymienione przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D95" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D96" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje grupy żywności wymienione przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D97" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DA2" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D99" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D9A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D9B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D9C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D9D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D9E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88D9F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DA0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DA1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DAC" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DA3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DA4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa kilka produktów spożywczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DA5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DA6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa kilka produktów spożywczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DA7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DA8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa większość produktów spożywczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DA9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DAA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa produkty spożywcze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DAB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DB6" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DAD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DAE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzieć o swoich upodobaniach (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -17590,65 +17585,65 @@
               </w:rPr>
               <w:t>peas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DAF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DB0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi całym zdaniem powiedzieć o swoich upodobaniach (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -17704,64 +17699,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>peas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DB1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DB2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem powiedzieć o swoich upodobaniach (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -17817,65 +17812,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>peas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DB3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DB4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem powiedzieć o swoich upodobaniach (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -17931,85 +17926,85 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>peas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DB5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DC0" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DB7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DB8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela i błędami mówi co robi w szkole (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -18047,65 +18042,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DB9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DBA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela i nielicznymi błędami mówi co robi w szkole (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -18143,64 +18138,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DBB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+          <w:p w14:paraId="76C88DBC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi powiedzie co robi w szkole (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -18238,65 +18233,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DBD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DBE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powiedzieć co robi w szkole (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -18334,85 +18329,85 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DBF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DCA" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DC1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DC2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powtórzyć po nauczycielu zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>((</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -18504,65 +18499,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>plants</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DC3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DC4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi powiedzieć zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>((</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -18654,64 +18649,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>plants</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DC5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DC6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą potrafi powiedzieć zdania ((</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bananas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -18795,65 +18790,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>plants</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DC7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DC8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powiedzieć zdania ((</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bananas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -18937,85 +18932,85 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>plants</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DC9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DD4" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DCB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DCC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Do </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -19096,65 +19091,65 @@
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DCD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DCE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Do </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -19235,64 +19230,64 @@
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DCF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DD0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Do </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -19365,65 +19360,65 @@
               <w:t xml:space="preserve">, I do./No, I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DD1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DD2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Do </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -19489,1347 +19484,1347 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, I do./No, I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DD3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DDE" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DD5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DD6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DD7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DD8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DD9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DDA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DDB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DDC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DDD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DE8" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DDF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DE0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DE1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DE2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DE3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DE4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DE5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DE6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DE7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DF2" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DE9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DEA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DEB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DEC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DED" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DEE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DEF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DF0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DF1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88DFC" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DF3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DF4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DF5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DF6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DF7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DF8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DF9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DFA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DFB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E06" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DFD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
+          <w:p w14:paraId="76C88DFE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy pojedyncze wyrazy z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88DFF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E00" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E01" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E02" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E03" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E04" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E05" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E10" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E07" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E08" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy produktów spożywczych, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E09" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E0A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy produktów spożywczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E0B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E0C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy produktów spożywczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E0D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E0E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy produktów spożywczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E0F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E1A" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E11" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E12" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy grup żywności popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E13" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E14" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy grup żywności</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E15" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E16" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy grup żywności</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E17" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E18" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy grup żywności</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E19" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E24" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E1B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E1C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -20946,65 +20941,65 @@
               </w:rPr>
               <w:t>saussages</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E1D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E1E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -21121,64 +21116,64 @@
               </w:rPr>
               <w:t>saussages</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?),</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E1F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E20" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- odczytuje proste struktury z rozdziału </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -21295,65 +21290,65 @@
               </w:rPr>
               <w:t>saussages</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E21" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E22" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -21470,1200 +21465,1200 @@
               </w:rPr>
               <w:t>saussages</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?),</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E23" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E2A" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E25" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3389" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E26" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E27" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E28" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E29" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E2D" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E2B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14888" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E2C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 5 The </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sore</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Paw</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E37" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E2E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E2F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E30" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E31" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E32" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E33" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E34" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E35" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E36" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E41" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E38" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E39" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze usłyszane części ciała </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E3A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E3B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje część usłyszanych części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E3C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E3D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje usłyszane części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E3E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E3F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje usłyszane części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E40" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E4B" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E42" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E43" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje/odgrywa nielicznie czynności związane ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E44" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E45" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje/odgrywa niektóre czynności związane ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E46" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E47" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje/ odgrywa czynności związane ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E48" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E49" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje/odgrywa czynności związane ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E4A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E55" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E4C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E4D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E4E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E4F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E50" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E51" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E52" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E53" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E54" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E5F" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E56" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E57" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa kilka  części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E58" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E59" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa kilka części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E5A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E5B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa większość części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E5C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E5D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E5E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E69" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E60" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E61" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzieć co jest na obrazku </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -22672,247 +22667,247 @@
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…),</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E62" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E63" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi całym zdaniem powiedzieć, co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E64" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E65" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E66" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E67" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E68" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E73" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E6A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E6B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela i błędami opisuje swoje części ciała </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -22932,65 +22927,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>got</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E6C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E6D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela i nielicznymi błędami potrafi opisać swoje części ciała (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -23002,64 +22997,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>got</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E6E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E6F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi opisać swoje części ciała (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -23071,65 +23066,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>got</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E70" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E71" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi opisać swoje części ciała (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -23140,85 +23135,85 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>got</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E72" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E7D" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E74" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E75" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powtórzyć po nauczycielu zdania: </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -23238,65 +23233,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E76" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E77" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -23316,64 +23311,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E78" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E79" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -23393,65 +23388,65 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E7A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E7B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -23471,85 +23466,85 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E7C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E87" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E7E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E7F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -23656,65 +23651,65 @@
               </w:rPr>
               <w:t>ears</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E80" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E81" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -23805,64 +23800,64 @@
               </w:rPr>
               <w:t>ears</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E82" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E83" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -23953,65 +23948,65 @@
               </w:rPr>
               <w:t>ears</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E84" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E85" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -24102,1371 +24097,1371 @@
               </w:rPr>
               <w:t>ears</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E86" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E91" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E88" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E89" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E8A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E8B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E8C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E8D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E8E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E8F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E90" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88E9B" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E92" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E93" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E94" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E95" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E96" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E97" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E98" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E99" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E9A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88EA5" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E9C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E9D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E9E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88E9F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EA0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EA1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EA2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EA3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EA4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88EAF" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EA6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EA7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EA8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EA9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EAA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EAB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EAC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EAD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EAE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88EB9" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EB0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EB1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy pojedyncze wyrazy z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EB2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EB3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EB4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EB5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EB6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EB7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EB8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88EC3" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EBA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EBB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy części ciała, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EBC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EBD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EBE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EBF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EC0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EC1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy części ciała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EC2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88ECD" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EC4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EC5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy czynności związanych ze zmysłami, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EC6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EC7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy czynności związanych ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EC8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EC9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy czynności związanych ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ECA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ECB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy czynności związanych ze zmysłami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ECC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002E1436" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="00CD6BAA" w14:paraId="76C88ED7" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ECE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ECF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -25629,65 +25624,65 @@
               </w:rPr>
               <w:t>eyes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ED0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ED1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -25850,64 +25845,64 @@
               </w:rPr>
               <w:t>eyes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ED2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ED3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -26070,65 +26065,65 @@
               </w:rPr>
               <w:t>eyes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ED4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ED5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I’ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
@@ -26204,1454 +26199,1436 @@
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">,  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>rozumie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> ich </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ich</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008B4A0F">
+              <w:t>znaczenie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C88ED6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88EDD" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ED8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88ED9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EDA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EDB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EDC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88EE0" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EDE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14888" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EDF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Unit 6 The Missing Skateboard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88EEA" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EE1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00A01977" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EE2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EE3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EE4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EE5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EE6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EE7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EE8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EE9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88EF4" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EEB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EEC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje nieliczne zabawki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EED" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EEE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje część wymienionych przez nauczyciela zabawek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EEF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EF0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje wymienione przez nauczyciela zabawki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EF1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EF2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje wymienione przez nauczyciela zabawki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EF3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88EFE" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EF5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EF6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wymienione przez nauczyciela  materiały, z jakich wykonane są różne przedmioty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EF7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EF8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje niektóre wymienione przez nauczyciela materiały, z jakich wykonane są różne przedmioty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EF9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EFA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje wymienione przez nauczyciela materiały, z jakich wykonane są różne przedmioty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EFB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EFC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje wymienione przez nauczyciela materiały, z jakich wykonane są różne przedmioty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EFD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F08" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88EFF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F00" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F01" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F02" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F03" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F04" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F05" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F06" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F07" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F12" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F09" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00A01977" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F0A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa kilka zabawek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F0B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F0C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa kilka zabawek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F0D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F0E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa większość zabawek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F0F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F10" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa zabawki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F11" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F1C" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F13" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F14" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>…), popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F15" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F16" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi całym zdaniem powiedzieć, co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F17" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F18" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F19" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F1A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F1B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F26" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F1D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F1E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela i błędami mówi z czego zrobione są zabawki (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -27707,64 +27684,64 @@
               <w:t>wood</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F1F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F20" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela i nielicznymi błędami mówi z czego zrobione są zabawki (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -27812,64 +27789,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wood</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F21" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F22" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi powiedzie z czego zrobione są zabawki (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -27918,64 +27895,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wood</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F23" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F24" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powiedzieć z czego zrobione są zabawki (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -28023,85 +28000,85 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wood</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F25" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F30" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F27" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F28" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powtórzyć po nauczycielu, gdzie znajduje się zabawka (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -28114,64 +28091,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>cupboard</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F29" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F2A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi powiedzieć, gdzie znajduje się zabawka (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -28183,64 +28160,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>cupboard</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F2B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F2C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą potrafi powiedzieć, gdzie znajduje się zabawka (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -28253,64 +28230,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>cupboard</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F2D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F2E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powiedzieć, gdzie znajduje się zabawka (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -28322,85 +28299,85 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>cupboard</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F2F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F3A" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F31" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F32" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -28521,64 +28498,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F33" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F34" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -28698,64 +28675,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F35" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F36" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -28875,64 +28852,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>., czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F37" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F38" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -29052,1347 +29029,1347 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F39" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F44" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F3B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F3C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F3D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F3E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F3F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F40" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F41" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F42" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F43" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F4E" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F45" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F46" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F47" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F48" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F49" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F4A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F4B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F4C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F4D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F58" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F4F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F50" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F51" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F52" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F53" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F54" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F55" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F56" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F57" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F62" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F59" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F5A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F5B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F5C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F5D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F5E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F5F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F60" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F61" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F6C" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F63" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F64" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy pojedyncze wyrazy z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F65" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F66" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F67" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F68" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F69" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F6A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F6B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F76" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F6D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F6E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy zabawek, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F6F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F70" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy zabawek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F71" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F72" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy zabawek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F73" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F74" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy zabawek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F75" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F80" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F77" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F78" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy materiałów, z jakich zrobione są przedmioty, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F79" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F7A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami i pomocą nauczyciela odczytuje nazwy materiałów, z jakich zrobione są przedmioty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F7B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F7C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy materiałów, z jakich zrobione są przedmioty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F7D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F7E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy materiałów, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jakich zrobione są przedmioty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F7F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F8A" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="754"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F81" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F82" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -30430,64 +30407,64 @@
               <w:t>table</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F83" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F84" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje proste struktury z rozdziału </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -30532,64 +30509,64 @@
               </w:rPr>
               <w:t>table</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F85" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F86" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -30627,64 +30604,64 @@
               <w:t>table</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F87" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F88" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -30721,1070 +30698,1070 @@
               </w:rPr>
               <w:t>table</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F89" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F90" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F8B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F8C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F8D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F8E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F8F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F93" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F91" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14888" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F92" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Goodbye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tiger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88F9D" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F94" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00A01977" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F95" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F96" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F97" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F98" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F99" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F9A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F9B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F9C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88FA7" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F9E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88F9F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela flagi i kraje </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FA0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FA1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje część wymienionych przez nauczyciela flag i krajów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FA2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FA3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje wymienione przez nauczyciela flagi i kraje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FA4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FA5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje wymienione przez nauczyciela flagi i kraje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FA6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88FB1" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FA8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FA9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FAA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FAB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FAC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FAD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FAE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FAF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FB0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88FBB" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FB2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00A01977" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FB3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela nazywa kraje i języki, jakimi się w nich posługują</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FB4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FB5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa kraje i języki, jakimi się w nich posługują</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FB6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FB7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami nazywa kraje i języki, jakimi się w nich posługują</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FB8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FB9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa kraje i języki, jakimi się w</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nich posługują</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FBA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88FC5" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FBC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FBD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem opisać flagę (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -31815,64 +31792,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>white</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FBE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FBF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi całym zdaniem opisać flagę (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -31902,64 +31879,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>white</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FC0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FC1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem opisać flagę (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -31990,64 +31967,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>white</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FC2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FC3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem opisać flagę (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -32077,254 +32054,254 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>white</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FC4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88FCF" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FC6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FC7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela i błędami mówi z jakiego kraju pochodzi i jakim językiem się posługuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FC8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FC9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela i nielicznymi błędami mówi z jakiego kraju pochodzi i jakim językiem się posługuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FCA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FCB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami mówi z jakiego kraju pochodzi i jakim językiem się posługuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FCC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FCD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powiedzieć z jakiego kraju pochodzi i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>jakim językiem się posługuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FCE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88FD9" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FD0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FD1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powtórzyć po nauczycielu zdania: </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -32345,64 +32322,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FD2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FD3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -32422,64 +32399,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FD4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FD5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -32500,64 +32477,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FD6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FD7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
@@ -32577,254 +32554,254 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nose</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FD8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88FE3" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FDA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FDB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi przywitać się i pożegnać, przedstawić siebie i innych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FDC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FDD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi przywitać się i pożegnać, przedstawić siebie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>innych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FDE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FDF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle poprawnie potrafi przywitać się i pożegnać, przedstawić siebie i innych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FE0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FE1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi przywitać się i pożegnać, przedstawić siebie i innych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FE2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88FED" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FE4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FE5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela i błędami odpowiada na pytanie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Where</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -32855,64 +32832,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> from?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FE6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FE7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami odpowiada na pytanie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Where</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -32942,64 +32919,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> from?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FE8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FE9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odpowiada na pytanie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Where</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -33030,64 +33007,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> from?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FEA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FEB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi odpowiedzieć na pytanie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Where</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -33117,2532 +33094,2535 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> from?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FEC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C88FF7" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FEE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FEF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FF0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FF1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FF2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FF3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FF4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FF5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FF6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C89001" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FF8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FF9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FFA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FFB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FFC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FFD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FFE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C88FFF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89000" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="00933F60" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="76C89002" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00933F60" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="16019" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C89008" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89003" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="000B3F62" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89004" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89005" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89006" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89007" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="76C8900B" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89009" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8900A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Festivals</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w:rsidTr="00FA4A55">
+      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="76C89015" w14:textId="77777777" w:rsidTr="00FA4A55">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8900C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="007F3F97" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8900D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8900E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8900F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89010" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89011" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89012" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89013" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89014" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w:rsidTr="00FA4A55">
+      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="76C8901F" w14:textId="77777777" w:rsidTr="00FA4A55">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89016" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89017" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-wskazuje pojedyncze wymienione przez nauczyciela zwierzęta, postaci i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">przedmioty związane z Halloween, Bożym Narodzeniem czy Wielkanocą </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89018" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89019" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- wskazuje część wymienionych przez nauczyciela zwierzęta, postaci i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>przedmioty związane z Halloween, Bożym Narodzeniem czy Wielkanocą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8901A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8901B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- w większości poprawnie wskazuje wymienione przez nauczyciela zwierzęta, postaci i przedmioty związane z Halloween, Bożym Narodzeniem czy Wielkanocą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8901C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8901D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje wymienione przez nauczyciela zwierzęta, postaci i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>przedmioty związane z Halloween, Bożym Narodzeniem czy Wielkanocą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8901E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="76C89029" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89020" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89021" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89022" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89023" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89024" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89025" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89026" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89027" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89028" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w:rsidTr="00FA4A55">
+      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="76C89033" w14:textId="77777777" w:rsidTr="00FA4A55">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8902A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="007F3F97" w:rsidRPr="00087EC0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8902B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa kilka zwierząt, postaci i przedmiotów związanych z Halloween, Bożym Narodzeniem czy Wielkanocą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8902C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8902D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa kilka zwierząt, postaci i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>przedmiotów związanych z Halloween, Bożym Narodzeniem czy Wielkanocą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8902E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8902F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- nazywa większość zwierząt, postaci i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>przedmiotów związanych z Halloween, Bożym Narodzeniem czy Wielkanocą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89030" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89031" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa zwierzęta, postaci i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>przedmioty związane z Halloween, Bożym Narodzeniem czy Wielkanocą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89032" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w:rsidTr="00FA4A55">
+      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="76C8903D" w14:textId="77777777" w:rsidTr="00FA4A55">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89034" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89035" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (a)…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89036" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89037" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi całym zdaniem powiedzieć, co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (a)…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89038" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+          <w:p w14:paraId="76C89039" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (a)…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8903A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8903B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (a)…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8903C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w:rsidTr="00FA4A55">
+      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="76C89047" w14:textId="77777777" w:rsidTr="00FA4A55">
         <w:trPr>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8903E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8903F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela składa życzenia z okazji Halloween, świąt Bożego Narodzenia czy Wielkiejnocy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89040" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89041" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela składa życzenia z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>okazji Halloween, świąt Bożego Narodzenia czy Wielkiejnocy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89042" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89043" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi złożyć życzenia z okazji Halloween, świąt Bożego Narodzenia czy Wielkiejnocy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89044" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89045" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi złożyć życzenia z okazji Halloween, świąt Bożego Narodzenia czy Wielkiejnocy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89046" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w:rsidTr="00FA4A55">
+      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="76C89051" w14:textId="77777777" w:rsidTr="00FA4A55">
         <w:trPr>
           <w:trHeight w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89048" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89049" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8904A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8904B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8904C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00FA4A55">
+          <w:p w14:paraId="76C8904D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00FA4A55">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8904E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8904F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89050" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w:rsidTr="00FA4A55">
+      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="76C8905B" w14:textId="77777777" w:rsidTr="00FA4A55">
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89052" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89053" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89054" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89055" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89056" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89057" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89058" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89059" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8905A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="76C89065" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8905C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8905D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8905E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C8905F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89060" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89061" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89062" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89063" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76C89064" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007910BE" w:rsidRDefault="007910BE" w:rsidP="00AC7F84"/>
+    <w:p w14:paraId="76C89066" w14:textId="77777777" w:rsidR="007910BE" w:rsidRDefault="007910BE" w:rsidP="00AC7F84"/>
     <w:sectPr w:rsidR="007910BE" w:rsidSect="00933F60">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B54D66"/>
     <w:rsid w:val="0004094C"/>
     <w:rsid w:val="00075BC1"/>
     <w:rsid w:val="00087EC0"/>
     <w:rsid w:val="000B3F62"/>
     <w:rsid w:val="002E1436"/>
     <w:rsid w:val="00486B83"/>
     <w:rsid w:val="004B2A7C"/>
     <w:rsid w:val="006306BF"/>
     <w:rsid w:val="007910BE"/>
     <w:rsid w:val="007F3F97"/>
     <w:rsid w:val="008B4A0F"/>
     <w:rsid w:val="00933F60"/>
     <w:rsid w:val="00A01977"/>
     <w:rsid w:val="00AC7F84"/>
     <w:rsid w:val="00AD70EF"/>
     <w:rsid w:val="00B47265"/>
     <w:rsid w:val="00B54D66"/>
+    <w:rsid w:val="00BB561E"/>
+    <w:rsid w:val="00C4068B"/>
     <w:rsid w:val="00CA136C"/>
+    <w:rsid w:val="00CD6BAA"/>
     <w:rsid w:val="00DE7AB0"/>
     <w:rsid w:val="00FA4A55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="76C88ADB"/>
   <w15:docId w15:val="{D4540773-BF16-4927-97D3-C347BDB8D2C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -35970,69 +35950,73 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B54D66"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
@@ -36063,51 +36047,51 @@
     <w:rsid w:val="00DE7AB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE7AB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1239441036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1265922824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -36408,64 +36392,64 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{711ED99E-35CB-40D0-AB95-9A952DA8D991}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>7391</Words>
-  <Characters>44350</Characters>
+  <Characters>44351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>369</Lines>
   <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51638</CharactersWithSpaces>
+  <CharactersWithSpaces>51639</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Justyna Wasek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>