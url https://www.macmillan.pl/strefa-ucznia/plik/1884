--- v0 (2025-10-01)
+++ v1 (2026-08-24)
@@ -1,116 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="2CFCCE84" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BB8EFD0" wp14:editId="50D4B689">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CFCD4E9" wp14:editId="2CFCD4EA">
             <wp:extent cx="1857375" cy="752475"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1" name="Obraz 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Obraz 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1857375" cy="752475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="002609B0" w:rsidP="00AC7F84">
+    <w:p w14:paraId="2CFCCE85" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="002609B0" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="48"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bugs Team 2</w:t>
       </w:r>
       <w:r w:rsidR="00AC7F84" w:rsidRPr="003F6F20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="48"/>
@@ -200,129 +199,147 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AC7F84" w:rsidRPr="003F6F20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AC7F84" w:rsidRPr="003F6F20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="2CFCCE86" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14283" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="002609B0">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCE88" w14:textId="77777777" w:rsidTr="002609B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE87" w14:textId="2C99A30B" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="007E7846" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F6F20">
+            <w:r w:rsidRPr="007E7846">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>KRYTERIA OCENIANIA</w:t>
+              <w:t>KRYTERIA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E7846">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00064EB7" w:rsidRPr="00064EB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>OCENIANIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="2CFCCE89" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="2CFCCE8A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
+    <w:p w14:paraId="2CFCCE8B" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryteria oceniania proponowane przez wydawnictwo Macmillan zostały sformułowane według założeń Nowej Podstawy Programowej i uwzględniają ocenę ucznia w zakresie znajomości środków językowych, rozumienia wypowiedzi ustnych i pisemnych, tworzenia wypowiedzi ustnych i pisemnych, reagowania i przetwarzania tekstu. Kryteria obejmują cztery oceny opisowe: Uczeń </w:t>
       </w:r>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">wymaga poprawy </w:t>
       </w:r>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">w zakresie języka angielskiego, Uczeń </w:t>
       </w:r>
@@ -422,1329 +439,1329 @@
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>wymaga poprawy</w:t>
       </w:r>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">, otrzymuje ocenę: </w:t>
       </w:r>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>ma trudności</w:t>
       </w:r>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
+    <w:p w14:paraId="2CFCCE8C" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
+    <w:p w14:paraId="2CFCCE8D" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Poniższe kryteria oceniania są jedynie sugerowanym systemem oceny pracy uczniów i mogą one zostać dostosowane przez nauczyciela do własnych potrzeb, wynikających z możliwości klas, z którymi pracuje oraz przyjętego w szkole wewnątrzszkolnego systemu oceniania.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
+    <w:p w14:paraId="2CFCCE8E" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00E717C7">
+    <w:p w14:paraId="2CFCCE8F" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7" w:rsidP="00E717C7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>W celu ułatwienia analizy postępów uczniów, obok każdego kryterium umieszczone zostało wolne pole, w którym możemy oznaczać, na jakim poziomie dany uczeń opanował materiał.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7">
+    <w:p w14:paraId="2CFCCE90" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="003F6F20" w:rsidRDefault="00E717C7">
       <w:r w:rsidRPr="003F6F20">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15879" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00FE11D5">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCE96" w14:textId="77777777" w:rsidTr="00FE11D5">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00FE11D5">
+          <w:p w14:paraId="2CFCCE91" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00FE11D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE92" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE93" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE94" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE95" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCE99" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE97" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14746" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="002609B0" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE98" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="002609B0" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Welcome</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>back</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AC7F84" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00315B43">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCEA3" w14:textId="77777777" w:rsidTr="00315B43">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE9A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE9B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE9C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE9D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE9E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCE9F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEA0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEA1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEA2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCEAD" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEA4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCEA5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazując wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>przedmioty, zabawki, produkty spożywcze, zwierzęta, bohaterów podręcznika, członków rodziny  z podręcznika Bugs Team 1 popełnia dużo błędów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEA6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEA7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazując wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">przedmioty, zabawki, produkty spożywcze, zwierzęta, bohaterów podręcznika, członków rodziny  z podręcznika Bugs Team 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>często popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEA8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEA9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazując wymienione przez nauczyciela  </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">przedmioty, zabawki, produkty spożywcze, zwierzęta, bohaterów podręcznika, członków rodziny  z podręcznika Bugs Team 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>na ogół robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEAA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEAB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazując wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">przedmioty, zabawki, produkty spożywcze, zwierzęta, bohaterów podręcznika, członków rodziny  z podręcznika Bugs Team 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEAC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="009522A7" w:rsidRPr="003F6F20" w14:paraId="2CFCCEB7" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEAE" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCEAF" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCEB0" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCEB1" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCEB2" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCEB3" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCEB4" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCEB5" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCEB6" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCEC1" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEB8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCEB9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z trudnością umie nazwać </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>przedmioty, zabawki, produkty spożywcze, zwierzęta, bohaterów podręcznika, członków rodziny  z podręcznika Bugs Team 1 popełnia dużo błędów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEBA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCEBB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- częściowo umie nazwać </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>przedmioty, zabawki, produkty spożywcze, zwierzęta, bohaterów podręcznika, członków rodziny  z podręcznika Bugs Team 1, czasami popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEBC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCEBD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- umie nazwać większość </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">przedmioty, zabawki, produkty spożywcze, zwierzęta, bohaterów podręcznika, członków rodziny  z podręcznika Bugs Team 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEBE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCEBF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- umie nazwać </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dni tygodnia przedmioty, zabawki, produkty spożywcze, zwierzęta, bohaterów podręcznika, członków rodziny  z podręcznika Bugs Team 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEC0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCECB" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEC2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEC3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi nazwać </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>klika dni tygodnia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEC4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCEC5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi nazwać kilka </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> dni tygodnia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEC6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCEC7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- umie nazwać większość </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dni tygodnia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEC8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCEC9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-  umie nazwać </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dni tygodnia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCECA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003A170D" w:rsidRPr="003F6F20" w14:paraId="2CFCCED5" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="00D26CE3" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCECC" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="00D26CE3" w:rsidRDefault="003A170D" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="00D26CE3" w:rsidRDefault="003A170D" w:rsidP="00862AB2">
+          <w:p w14:paraId="2CFCCECD" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="00D26CE3" w:rsidRDefault="003A170D" w:rsidP="00862AB2">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00862AB2" w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z dużą pomocą nauczyciela potrafi powiedzieć</w:t>
             </w:r>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -1793,64 +1810,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCECE" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="003A170D">
+          <w:p w14:paraId="2CFCCECF" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="003A170D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi powiedzieć, który dzień </w:t>
             </w:r>
             <w:r w:rsidR="00862AB2">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">tygodnia </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -1884,64 +1901,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCED0" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCED1" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zazwyczaj poprawnie potrafi powiedzieć, który dzień</w:t>
             </w:r>
             <w:r w:rsidR="00862AB2">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> tygodnia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -1975,64 +1992,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCED2" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="009522A7">
+          <w:p w14:paraId="2CFCCED3" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="009522A7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powiedzieć, który dzień lubi </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -2052,144 +2069,144 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCED4" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="003A0EA8">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCEDF" w14:textId="77777777" w:rsidTr="003A0EA8">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCED6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="009522A7" w:rsidP="00862AB2">
+          <w:p w14:paraId="2CFCCED7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00D26CE3" w:rsidRDefault="009522A7" w:rsidP="00862AB2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00862AB2" w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z dużą pomocą nauczyciela potrafi zadać</w:t>
             </w:r>
             <w:r w:rsidR="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pytanie o </w:t>
             </w:r>
             <w:r w:rsidR="003A0EA8" w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>samopoczucie i </w:t>
             </w:r>
             <w:r w:rsidRPr="00D26CE3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>odpowiedzieć na nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCED8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="003A0EA8">
+          <w:p w14:paraId="2CFCCED9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="003A0EA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą </w:t>
             </w:r>
             <w:r w:rsidR="00052B94">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">nauczyciela </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -2200,1316 +2217,1316 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> zadać pytanie o </w:t>
             </w:r>
             <w:r w:rsidR="003A0EA8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>samopoczucie i </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">odpowiedzieć na nie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEDA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="003A0EA8">
+          <w:p w14:paraId="2CFCCEDB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="009522A7" w:rsidP="003A0EA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-  </w:t>
             </w:r>
             <w:r w:rsidR="003A0EA8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi zadać pytanie o samopoczucie i odpowiedzieć na nie, zwykle robi to bezbłędnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEDC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEDD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- umie zadać pytanie o samopoczucie i odpowiedzieć na nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEDE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="003A170D">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCEE9" w14:textId="77777777" w:rsidTr="003A170D">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEE0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEE1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEE2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEE3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką </w:t>
             </w:r>
             <w:r w:rsidR="003F6F20" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomocą odgrywa w parze scenkę z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEE4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEE5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi b</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>łędami odgrywa w parze scenkę z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEE6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEE7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEE8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="003A170D">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCEF3" w14:textId="77777777" w:rsidTr="003A170D">
         <w:trPr>
           <w:trHeight w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEEA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEEB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEEC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEED" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEEE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEEF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEF0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEF1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEF2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="003A170D">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCCEFD" w14:textId="77777777" w:rsidTr="003A170D">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEF4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEF5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEF6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEF7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEF8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEF9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEFA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEFB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidDel="006B3E37" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEFC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidTr="003A170D">
+      <w:tr w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w14:paraId="2CFCCF07" w14:textId="77777777" w:rsidTr="003A170D">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCEFE" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCEFF" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF00" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF01" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF02" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF03" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF04" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF05" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF06" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidTr="003F6F20">
+      <w:tr w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w14:paraId="2CFCCF11" w14:textId="77777777" w:rsidTr="003F6F20">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF08" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="003A0EA8">
+          <w:p w14:paraId="2CFCCF09" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="003A0EA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytywać nazwy dni tygodnia, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF0A" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCCF0B" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje nazwy dni tygodnia</w:t>
             </w:r>
             <w:r w:rsidR="00361ACE">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF0C" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="003A0EA8">
+          <w:p w14:paraId="2CFCCF0D" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="003A0EA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy dni tygodnia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF0E" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="003A0EA8">
+          <w:p w14:paraId="2CFCCF0F" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="003A0EA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy dni tygodnia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF10" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidTr="003F6F20">
+      <w:tr w:rsidR="003A170D" w:rsidRPr="003F6F20" w14:paraId="2CFCCF1B" w14:textId="77777777" w:rsidTr="003F6F20">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF12" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCCF13" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>próbuje odczytywać</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> nazwy zabawek, produktów spożywczych, przyborów szkolnych i zwierząt, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF14" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCCF15" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>odczytuje</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> nazwy zabawek, produktów spożywczych, przyborów szkolnych i zwierząt, popełnia przy tym nieliczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF16" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="003A0EA8">
+          <w:p w14:paraId="2CFCCF17" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="003A0EA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi odczytać nazwy zabawek, produktów spożywczych, przyborów szkolnych i zwierząt, popełniając przy tym nieliczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF18" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="003A0EA8">
+          <w:p w14:paraId="2CFCCF19" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="003A0EA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi odczytać nazwy zabawek, produktów spożywczych, przyborów szkolnych i zwierząt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF1A" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="003F6F20" w:rsidRDefault="003A170D" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0EA8" w:rsidRPr="000E4F6F" w:rsidTr="00D26CE3">
+      <w:tr w:rsidR="003A0EA8" w:rsidRPr="007E7846" w14:paraId="2CFCCF25" w14:textId="77777777" w:rsidTr="00D26CE3">
         <w:trPr>
           <w:trHeight w:val="738"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF1C" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="00B97F01">
+          <w:p w14:paraId="2CFCCF1D" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -3594,68 +3611,68 @@
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="00862AB2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> How are you? I’m fine, thanks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF1E" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="00B97F01">
+          <w:p w14:paraId="2CFCCF1F" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczycie</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>la odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -3761,68 +3778,68 @@
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. How are you? I’m fine,</w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="00862AB2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> thanks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF20" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="00B97F01">
+          <w:p w14:paraId="2CFCCF21" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -3914,68 +3931,68 @@
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. How are you? </w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="00862AB2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I’m fine, thanks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCF22" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="00862AB2" w:rsidRDefault="003A0EA8" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="00B97F01">
+          <w:p w14:paraId="2CFCCF23" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -4060,669 +4077,669 @@
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>How are you? I’m fine, thanks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF24" w14:textId="77777777" w:rsidR="003A0EA8" w:rsidRPr="003F6F20" w:rsidRDefault="003A0EA8" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidTr="003A170D">
+      <w:tr w:rsidR="00070EFA" w:rsidRPr="003F6F20" w14:paraId="2CFCCF2F" w14:textId="77777777" w:rsidTr="003A170D">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
+          <w:p w14:paraId="2CFCCF26" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCCF27" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF28" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCCF29" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia</w:t>
             </w:r>
             <w:r w:rsidR="00B52BC8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> luki wyrazowe w </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF2A" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF2B" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF2C" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF2D" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF2E" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidTr="00070EFA">
+      <w:tr w:rsidR="00070EFA" w:rsidRPr="003F6F20" w14:paraId="2CFCCF39" w14:textId="77777777" w:rsidTr="00070EFA">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
+          <w:p w14:paraId="2CFCCF30" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCCF31" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="000E4F6F">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi zapisać nazwy kilku  zabawek, produktów spożywczych, przyborów szkolnych i zwierząt pod wskazanym przez nauczyciela obrazkiem</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF32" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCCF33" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="000E4F6F">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z pomocą nauczyciela potrafi zapisać część nazw zabawek, produktów spożywczych, przyborów szkolnych i zwierząt pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF34" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCCF35" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="000E4F6F">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi zapisać nazwy zabawek, produktów spożywczych, przyborów szkolnych i zwierząt pod odpowiednim obrazkiem, popełnia przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF36" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00EC6DF6">
+          <w:p w14:paraId="2CFCCF37" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00EC6DF6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00EC6DF6">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi zapisać nazwy zabawek, produktów spożywczych, przyborów szkolnych i zwierząt pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF38" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidTr="00070EFA">
+      <w:tr w:rsidR="00070EFA" w:rsidRPr="003F6F20" w14:paraId="2CFCCF43" w14:textId="77777777" w:rsidTr="00070EFA">
         <w:trPr>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
+          <w:p w14:paraId="2CFCCF3A" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF3B" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="000E4F6F">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">niektórych </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dni tygodnia we wskazanej przez nauczyciela kolejności, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF3C" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF3D" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">części </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dni tygodnia w odpowiedniej kolejności, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF3E" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF3F" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy dni tygodnia w odpowiedniej kolejności, popełniając przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF40" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00070EFA">
+          <w:p w14:paraId="2CFCCF41" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00070EFA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy dni tygodnia w odpowiedniej kolejności</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF42" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidTr="00070EFA">
+      <w:tr w:rsidR="00070EFA" w:rsidRPr="003F6F20" w14:paraId="2CFCCF4D" w14:textId="77777777" w:rsidTr="00070EFA">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
+          <w:p w14:paraId="2CFCCF44" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF45" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela zapisuje zdanie określające lubiany dzień tygodnia, popełnia przy tym błędy </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -4743,64 +4760,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Saturday</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF46" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF47" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela zapisuje zdanie określające lubiany dzień tygodnia, czasem popełnia przy tym błędy </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -4820,64 +4837,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Saturday</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF48" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF49" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- zazwyczaj bezbłędnie zapisuje zdanie określające lubiany dzień tygodnia </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -4898,64 +4915,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Saturday</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF4A" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00070EFA">
+          <w:p w14:paraId="2CFCCF4B" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="00070EFA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie zapisuje zdanie określające lubiany dzień tygodnia </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -4976,1211 +4993,1211 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Saturday</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF4C" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="003F6F20" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="2CFCCF4E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="2CFCCF4F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15867" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="3416"/>
         <w:gridCol w:w="263"/>
         <w:gridCol w:w="3393"/>
         <w:gridCol w:w="289"/>
         <w:gridCol w:w="3396"/>
         <w:gridCol w:w="277"/>
         <w:gridCol w:w="16"/>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="299"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCCF55" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF50" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF51" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3682" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF52" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3673" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF53" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3712" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF54" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="000E4F6F" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="007E7846" w14:paraId="2CFCCF58" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF56" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14746" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF57" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 1 </w:t>
             </w:r>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mr Beetle’s new clothes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCF62" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF59" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF5A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF5B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF5C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF5D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF5E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF5F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF60" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF61" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCF6C" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF63" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
+          <w:p w14:paraId="2CFCCF64" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje nieliczne wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00CD6595" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrania</w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, pory roku, typy pogody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF65" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
+          <w:p w14:paraId="2CFCCF66" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00CD6595" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrań</w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, pory roku, typy pogody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF67" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
+          <w:p w14:paraId="2CFCCF68" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00CD6595" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrania</w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, pory roku, typy pogody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF69" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
+          <w:p w14:paraId="2CFCCF6A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00CD6595" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrania</w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, pory roku, typy pogody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF6B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="002A302E">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCF76" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF6D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
+          <w:p w14:paraId="2CFCCF6E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje nielicznie wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczebniki od 1 do 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF6F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="0032491E" w:rsidP="0032491E">
+          <w:p w14:paraId="2CFCCF70" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="0032491E" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje</w:t>
             </w:r>
             <w:r w:rsidR="00AC7F84" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> niektóre wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczebniki od 1 do 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF71" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
+          <w:p w14:paraId="2CFCCF72" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- w</w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> większości poprawnie wskazuje </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczebniki od 1 do 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF73" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="0032491E" w:rsidP="0032491E">
+          <w:p w14:paraId="2CFCCF74" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="0032491E" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje </w:t>
             </w:r>
             <w:r w:rsidR="00AC7F84" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczebniki od 1 do 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF75" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCF80" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF77" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF78" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF79" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF7A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF7B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF7C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF7D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF7E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF7F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCF8A" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF81" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0062418D">
+          <w:p w14:paraId="2CFCCF82" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0062418D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka </w:t>
             </w:r>
             <w:r w:rsidR="00CD6595" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrań</w:t>
             </w:r>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, pór</w:t>
             </w:r>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> roku i </w:t>
             </w:r>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>typów pogody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF83" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0062418D">
+          <w:p w14:paraId="2CFCCF84" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0062418D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa </w:t>
             </w:r>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>część</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -6201,204 +6218,204 @@
               <w:t>, pór</w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> roku i </w:t>
             </w:r>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>typów pogody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF85" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0062418D">
+          <w:p w14:paraId="2CFCCF86" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0062418D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00CD6595" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrań</w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pór roku i typów pogody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF87" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0062418D">
+          <w:p w14:paraId="2CFCCF88" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="0062418D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00CD6595" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrania</w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, pory roku i </w:t>
             </w:r>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>typy pogody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF89" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="002A302E">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCF94" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF8B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCCF8C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela</w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> mówi całym zdaniem</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -6465,64 +6482,64 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
             <w:r w:rsidR="00345039" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00345039" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF8D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF8E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">powiedzieć w co jest ubrany </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -6559,64 +6576,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>coat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF8F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF90" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">powiedzieć w co jest ubrany </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -6654,64 +6671,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>coat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF91" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF92" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">powiedzieć w co jest ubrany </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -6748,83 +6765,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>coat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF93" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCF9E" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF95" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCCF96" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela</w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -6891,64 +6908,64 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF97" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF98" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi powiedzieć jaka jest pogoda i pora roku </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -7000,64 +7017,64 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00345039" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00345039" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czasem popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF99" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF9A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi powiedzieć jaka jest pogoda i pora roku </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00475064" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -7110,64 +7127,64 @@
               <w:t>summer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF9B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF9C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi powiedzieć jaka jest pogoda i pora roku </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -7204,83 +7221,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>summer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF9D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="002A302E">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCFA8" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCF9F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCCFA0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -7373,64 +7390,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>summer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFA1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00B97F01">
+          <w:p w14:paraId="2CFCCFA2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>niewielką</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -7529,64 +7546,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>summer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFA3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00672B2B">
+          <w:p w14:paraId="2CFCCFA4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00672B2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi powiedzieć jaką porę roku lubi/nie lubi </w:t>
             </w:r>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -7650,64 +7667,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>summer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0032491E" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFA5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFA6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi powiedzieć jaką porę roku lubi/nie lubi </w:t>
             </w:r>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -7770,1258 +7787,1258 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>summer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFA7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="002A302E">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCFB2" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFA9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
+          <w:p w14:paraId="2CFCCFAA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFAB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFAC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką </w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomocą odgrywa w parze scenkę z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFAD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFAE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFAF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFB0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFB1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCFBC" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFB3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFB4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFB5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFB6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFB7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFB8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFB9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFBA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFBB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="003F6F20" w14:paraId="2CFCCFC6" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFBD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFBE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFBF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFC0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFC1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFC2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielk</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>imi błędami recytuje w grupie i </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFC3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFC4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFC5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCCFD3" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFC7" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
-[...15 lines deleted...]
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="004600CF">
+          <w:p w14:paraId="2CFCCFC8" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CFCCFC9" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="004600CF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CFCCFCA" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="004600CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFCB" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFCC" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFCD" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFCE" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFCF" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFD0" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFD1" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFD2" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w14:paraId="2CFCCFDD" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="004600CF">
+          <w:p w14:paraId="2CFCCFD4" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="004600CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCCFD5" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00F115F7">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> odpowiednimi</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCCFD6" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCCFD7" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łącz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>y niektóre wyraz z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCCFD8" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCCFD9" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCCFDA" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCCFDB" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFDC" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCCFE7" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFDE" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00672B2B">
+          <w:p w14:paraId="2CFCCFDF" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00672B2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrań i pór roku</w:t>
             </w:r>
             <w:r w:rsidR="004E1A41" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFE0" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCCFE1" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrań i pór roku</w:t>
             </w:r>
             <w:r w:rsidR="00F75A11">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFE2" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00672B2B">
+          <w:p w14:paraId="2CFCCFE3" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00672B2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrań i pór roku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFE4" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00672B2B">
+          <w:p w14:paraId="2CFCCFE5" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00672B2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00672B2B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrań i pór roku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFE6" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="002A302E">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCCFF1" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFE8" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00B97F01">
+          <w:p w14:paraId="2CFCCFE9" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -9159,67 +9176,67 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>cloudy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFEA" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00B97F01">
+          <w:p w14:paraId="2CFCCFEB" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczycie</w:t>
             </w:r>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>la odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -9378,67 +9395,67 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>cloudy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFEC" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00B97F01">
+          <w:p w14:paraId="2CFCCFED" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -9521,67 +9538,67 @@
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>cloudy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFEE" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="009F78DE">
+          <w:p w14:paraId="2CFCCFEF" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="009F78DE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="009F78DE" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="009F78DE" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -9726,318 +9743,318 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>cloudy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009F78DE" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFF0" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00CD6595" w:rsidRPr="003F6F20" w14:paraId="2CFCCFFB" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFF2" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCCFF3" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>luki wyrazowe w </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCFF4" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00F75A11">
+          <w:p w14:paraId="2CFCCFF5" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00F75A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00F75A11">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia luki wyrazowe w </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zdaniach</w:t>
             </w:r>
             <w:r w:rsidR="00AF7B7F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCFF6" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCFF7" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCFF8" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCFF9" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFFA" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidTr="00475064">
+      <w:tr w:rsidR="00CD6595" w:rsidRPr="003F6F20" w14:paraId="2CFCD005" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCCFFC" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
+          <w:p w14:paraId="2CFCCFFD" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">kilku </w:t>
             </w:r>
             <w:r w:rsidR="00AF7B7F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -10048,64 +10065,64 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AF7B7F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">pod wskazanym przez nauczyciela obrazkiem, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCCFFE" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
+          <w:p w14:paraId="2CFCCFFF" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zapisać nazwy</w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> części</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -10116,171 +10133,171 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrań i </w:t>
             </w:r>
             <w:r w:rsidR="00AF7B7F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pór roku pod odpowiednim obrazkiem,</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD000" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
+          <w:p w14:paraId="2CFCD001" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00AF7B7F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">ubrań i pór roku, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełniając przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD002" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
+          <w:p w14:paraId="2CFCD003" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00AF7B7F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ubrań i pór roku pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD004" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6595" w:rsidRPr="000E4F6F" w:rsidTr="00475064">
+      <w:tr w:rsidR="00CD6595" w:rsidRPr="007E7846" w14:paraId="2CFCD00F" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD006" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00BC5F6A">
+          <w:p w14:paraId="2CFCD007" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00BC5F6A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisuje ubiór</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -10325,64 +10342,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>trousers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD008" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00BC5F6A">
+          <w:p w14:paraId="2CFCD009" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00BC5F6A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisuje ubiór</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -10426,64 +10443,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>trousers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD00A" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00BC5F6A">
+          <w:p w14:paraId="2CFCD00B" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00BC5F6A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- zazwyczaj bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">opisuje ubiór </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -10530,64 +10547,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>trousers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD00C" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00BC5F6A">
+          <w:p w14:paraId="2CFCD00D" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="00BC5F6A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>bezbłędnie</w:t>
             </w:r>
@@ -10629,497 +10646,497 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I’m wearing (a jumper) and (trousers).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD00E" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="003F6F20" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
+    <w:p w14:paraId="2CFCD010" w14:textId="77777777" w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15857" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="3396"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3399"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3396"/>
         <w:gridCol w:w="286"/>
         <w:gridCol w:w="3404"/>
         <w:gridCol w:w="289"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD016" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD011" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD012" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3682" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD013" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3682" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD014" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD015" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="000E4F6F" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="007E7846" w14:paraId="2CFCD019" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD017" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14736" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD018" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 2 </w:t>
             </w:r>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The moon is in the river</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD023" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD01A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD01B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD01C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD01D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD01E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD01F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD020" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD021" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD022" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD02D" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD024" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
+          <w:p w14:paraId="2CFCD025" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze </w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>wymienione przez nauczyciela</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -11144,64 +11161,64 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">i ich </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potomstwa</w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także produkty od nich pochodzące</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD026" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
+          <w:p w14:paraId="2CFCD027" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część </w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>wymienionych przez nauczyciela</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -11212,470 +11229,470 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zwierząt i ich </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potomstwa</w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także produkty od nich pochodzące</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD028" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
+          <w:p w14:paraId="2CFCD029" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje </w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">wymienione przez nauczyciela zwierzęta i ich </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potomstwa</w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także produkty od nich pochodzące</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD02A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
+          <w:p w14:paraId="2CFCD02B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje </w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">wymienione przez nauczyciela zwierzęta i ich </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potomstwa</w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także produkty od nich pochodzące</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD02C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD037" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD02E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD02F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD030" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD031" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD032" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD033" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD034" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD035" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD036" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD041" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD038" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
+          <w:p w14:paraId="2CFCD039" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="00E666F2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zwierząt i ich </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potomstwa</w:t>
             </w:r>
             <w:r w:rsidR="00E666F2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także produktów od nich pochodzących</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD03A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
+          <w:p w14:paraId="2CFCD03B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00E666F2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>część</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -11689,203 +11706,203 @@
               <w:t xml:space="preserve">zwierząt i ich </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potomstwa</w:t>
             </w:r>
             <w:r w:rsidR="00E666F2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także produktów od nich pochodzących</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD03C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
+          <w:p w14:paraId="2CFCD03D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00E666F2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zwierząt i ich </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potomstwa</w:t>
             </w:r>
             <w:r w:rsidR="00E666F2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także produktów od nich pochodzących</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD03E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
+          <w:p w14:paraId="2CFCD03F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002547D7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00E666F2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zwierzęta i ich </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potomstwa</w:t>
             </w:r>
             <w:r w:rsidR="00E666F2" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także produkty od nich pochodzące</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD040" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD04B" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD042" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD043" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela</w:t>
             </w:r>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -11994,64 +12011,64 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD044" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00E64624">
+          <w:p w14:paraId="2CFCD045" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00E64624">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">i nielicznymi błędami potrafi poprosić o dołączenie do kogoś i wyrazić zgodę </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -12124,64 +12141,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD046" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD047" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami </w:t>
             </w:r>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi poprosić o dołączenie do kogoś i wyrazić zgodę </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -12254,64 +12271,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD048" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD049" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi poprosić o dołączenie do kogoś i wyrazić zgodę </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -12384,83 +12401,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E64624" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD04A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="002A302E">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD055" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD04C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="004B298D" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD04D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="004B298D" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pyta</w:t>
             </w:r>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -12604,64 +12621,64 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>boat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD04E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD04F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi zapytać o to, dokąd się idzie i udzielić odpowiedzi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -12770,64 +12787,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>boat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD050" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD051" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi zapytać o to, dokąd się idzie i udzielić odpowiedzi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -12936,64 +12953,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>boat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD052" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD053" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi zapytać o to, dokąd się idzie i udzielić odpowiedzi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -13110,83 +13127,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>boat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002547D7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD054" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="000E4F6F" w:rsidTr="002A302E">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="007E7846" w14:paraId="2CFCD05F" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD056" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD057" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D3148A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z bardzo dużą pomocą nauczyciela formułuje zdania</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -13316,64 +13333,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D3148A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>calf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D3148A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD058" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD059" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela formułuje zdania</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, czasem popełnia błędy</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -13487,64 +13504,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>calf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD05A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00D3148A">
+          <w:p w14:paraId="2CFCD05B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00D3148A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00D3148A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>niewielkimi błędami</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -13620,65 +13637,65 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D3148A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
             <w:r w:rsidR="00D3148A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The (cow)’s got a (calf).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD05C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD05D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>formułuje</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -13701,1275 +13718,1275 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D3148A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>We get (eggs)from (hens). The (cow)’s got a (calf).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD05E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D26CE3">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD069" w14:textId="77777777" w:rsidTr="00D26CE3">
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD060" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
+          <w:p w14:paraId="2CFCD061" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD062" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD063" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką </w:t>
             </w:r>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomocą odgrywa w parze scenkę z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD064" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD065" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD066" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD067" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD068" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD073" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD06A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD06B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD06C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD06D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD06E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD06F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD070" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD071" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD072" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD07D" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD074" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD075" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD076" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD077" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD078" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD079" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD07A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD07B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD07C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD087" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD07E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD07F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD080" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD081" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD082" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD083" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD084" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD085" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD086" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w14:paraId="2CFCD091" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD088" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD089" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00F115F7">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> odpowiednimi</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD08A" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD08B" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łącz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>y niektóre wyraz z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD08C" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD08D" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD08E" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD08F" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD090" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD09B" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD092" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="004E1A41">
+          <w:p w14:paraId="2CFCD093" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="004E1A41">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="004E1A41" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zwierząt, ich potomstwa oraz produktów od nich pochodzących, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD094" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD095" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje </w:t>
             </w:r>
             <w:r w:rsidR="004E1A41" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nazwy zwierząt, ich potomstwa oraz produktów od nich pochodzących</w:t>
             </w:r>
             <w:r w:rsidR="00181CFF">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD096" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD097" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odczytuje </w:t>
             </w:r>
             <w:r w:rsidR="004E1A41" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nazwy zwierząt, ich potomstwa oraz produktów od nich pochodzących</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD098" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD099" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje </w:t>
             </w:r>
             <w:r w:rsidR="004E1A41" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nazwy zwierząt, ich potomstwa oraz produktów od nich pochodzących</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD09A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="000E4F6F" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="007E7846" w14:paraId="2CFCD0A5" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD09C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD09D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004E1A41" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -15075,68 +15092,68 @@
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (cat) has got a (kitten). We get (eggs) from (hens)</w:t>
             </w:r>
             <w:r w:rsidRPr="00862AB2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD09E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD09F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczycie</w:t>
             </w:r>
             <w:r w:rsidR="00181CFF">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>la odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -15247,68 +15264,68 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>course.The</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004E1A41" w:rsidRPr="00862AB2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (cat) has got a (kitten). We get (eggs) from (hens).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0A0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD0A1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -15430,68 +15447,68 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>course.The</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004E1A41" w:rsidRPr="00862AB2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (cat) has got a (kitten). We get (eggs) from (hens).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0A2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00862AB2" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD0A3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, rozumie ich znaczenie</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -15604,337 +15621,337 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>course.The</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004E1A41" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (cat) has got a (kitten). We get (eggs) from (hens).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0A4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="004C18A2" w:rsidRPr="003F6F20" w14:paraId="2CFCD0AF" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD0A6" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD0A7" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0A8" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0A9" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0AA" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0AB" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0AC" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0AD" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0AE" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="004C18A2" w:rsidRPr="003F6F20" w14:paraId="2CFCD0B9" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0B0" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
+          <w:p w14:paraId="2CFCD0B1" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">kilku </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zwierząt i ich potomstwa</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0B2" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
+          <w:p w14:paraId="2CFCD0B3" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zapisać nazwy</w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> części</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -15959,177 +15976,177 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>i </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">ich potomstwa </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0B4" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
+          <w:p w14:paraId="2CFCD0B5" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zwierząt i ich potomstwa</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0B6" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
+          <w:p w14:paraId="2CFCD0B7" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zwierząt i ich potomstwa</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0B8" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="004C18A2" w:rsidRPr="003F6F20" w14:paraId="2CFCD0C3" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0BA" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
+          <w:p w14:paraId="2CFCD0BB" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="000213C7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela opisuje </w:t>
             </w:r>
             <w:r w:rsidR="00035684" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jakie ma zwierzę i </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -16235,64 +16252,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ducks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0BC" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0BD" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela opisuje </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jakie ma zwierzę i jakie produkty od niego uzyskujemy</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -16390,64 +16407,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ducks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0BE" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0BF" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- zazwyczaj bezbłędnie opisuje </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jakie ma zwierzę i jakie produkty od niego uzyskujemy</w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -16503,65 +16520,65 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>We get (eggs) from (ducks).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0C0" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="2CFCD0C1" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie opisuje </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jakie ma zwierzę i jakie produkty od niego uzyskujemy</w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -16617,494 +16634,494 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
             <w:r w:rsidR="000213C7" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>We get (eggs) from (ducks).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0C2" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="003F6F20" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876">
+    <w:p w14:paraId="2CFCD0C4" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidRDefault="003D1876">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15873" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD0CA" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0C5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0C6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0C7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0C8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0C9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCD0CD" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0CB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14739" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0CC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 3 </w:t>
             </w:r>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Ant and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Grasshopper</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD0D7" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0CE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0CF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0D0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0D1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0D2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0D3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0D4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0D5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0D6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD0E1" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0D8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
+          <w:p w14:paraId="2CFCD0D9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00EB4126" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -17115,745 +17132,745 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczenia w domu</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidR="00EB4126" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>elementy wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0DA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
+          <w:p w14:paraId="2CFCD0DB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00EB4126" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczenia w domu i elementy wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0DC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
+          <w:p w14:paraId="2CFCD0DD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00EB4126" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczenia w domu i elementy wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0DE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
+          <w:p w14:paraId="2CFCD0DF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00EB4126" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczenia w domu i elementy wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0E0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="00EB4126" w:rsidRPr="003F6F20" w14:paraId="2CFCD0EB" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0E2" w14:textId="77777777" w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="00EB4126">
+          <w:p w14:paraId="2CFCD0E3" w14:textId="77777777" w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="00EB4126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela wskazuje odpowiednie położenie przedmiotów, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0E4" w14:textId="77777777" w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="00EB4126">
+          <w:p w14:paraId="2CFCD0E5" w14:textId="77777777" w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="00EB4126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela wskazuje odpowiednie położenie przedmiotów, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0E6" w14:textId="77777777" w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0E7" w14:textId="77777777" w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje odpowiednie położenie przedmiotów, sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0E8" w14:textId="77777777" w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0E9" w14:textId="77777777" w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością wskazuje odpowiednie położenie przedmiotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0EA" w14:textId="77777777" w:rsidR="00EB4126" w:rsidRPr="003F6F20" w:rsidRDefault="00EB4126" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD0F5" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0EC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0ED" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0EE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0EF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0F0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0F1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0F2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0F3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0F4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD0FF" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0F6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0F7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa</w:t>
             </w:r>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> kilka</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczeń w domu i elementów</w:t>
             </w:r>
             <w:r w:rsidR="00EB4126" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0F8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0F9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="00EB4126" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczeń w domu i elementów wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0FA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0FB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="0037493D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczeń w domu i elementów wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0FC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD0FD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="0037493D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczenia w domu i elementy wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD0FE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidTr="00345039">
+      <w:tr w:rsidR="00CC5878" w:rsidRPr="003F6F20" w14:paraId="2CFCD109" w14:textId="77777777" w:rsidTr="00345039">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD100" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD101" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela opisuje miejsca położenia przedmiotów</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -17884,67 +17901,67 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>shelf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD102" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD103" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela opisuje miejsca położenia przedmiotów</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, czasem popełnia przy tym błędy</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -17974,67 +17991,67 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>shelf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD104" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD105" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- opisuje miejsca położenia przedmiotów</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -18071,67 +18088,67 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>shelf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD106" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD107" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- opisuje miejsca położenia przedmiotów </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>It’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -18146,83 +18163,83 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>shelf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD108" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="003F6F20" w:rsidRDefault="00CC5878" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD113" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD10A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD10B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela</w:t>
             </w:r>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -18421,64 +18438,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD10C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD10D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pyta</w:t>
             </w:r>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -18498,52 +18515,50 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>there</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0062418D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>fridge</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>) in the (</w:t>
@@ -18658,64 +18673,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD10E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD10F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zapytać, czy coś gdzieś się znajduje i udzielić odpowiedzi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -18878,64 +18893,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD110" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD111" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zapytać, czy coś gdzieś się znajduje i udzielić odpowiedzi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -19098,83 +19113,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CC5878" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD112" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD11D" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD114" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD115" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mówi</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -19257,64 +19272,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>kitchen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD116" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD117" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami </w:t>
             </w:r>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi powiedzieć, w jakim pomieszczeniu znajdują się elementy wyposażenia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -19351,64 +19366,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>kitchen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD118" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD119" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">powiedzieć, w jakim pomieszczeniu znajdują się elementy wyposażenia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -19445,64 +19460,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>kitchen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD11A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD11B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi powiedzieć, w jakim pomieszczeniu znajdują się elementy wyposażenia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -19539,1139 +19554,1139 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>kitchen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD11C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00345039">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD127" w14:textId="77777777" w:rsidTr="00345039">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="00862AB2" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD11E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="00862AB2" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD11F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD120" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD121" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD122" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD123" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD124" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD125" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD126" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD131" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD128" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD129" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD12A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD12B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD12C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD12D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD12E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD12F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD130" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00345039">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD13B" w14:textId="77777777" w:rsidTr="00345039">
         <w:trPr>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD132" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD133" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD134" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD135" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD136" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD137" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD138" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD139" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD13A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD145" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD13C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD13D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD13E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD13F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD140" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD141" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD142" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD143" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD144" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w14:paraId="2CFCD14F" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD146" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD147" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00F115F7">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> odpowiednimi</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD148" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD149" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łącz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>y niektóre wyraz z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD14A" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD14B" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD14C" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD14D" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD14E" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD159" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD150" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD151" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczeń w domu i elementów wyposażenia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD152" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD153" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczeń w domu i elementów wyposażenia</w:t>
             </w:r>
             <w:r w:rsidR="00181CFF">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD154" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD155" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odczytuje </w:t>
             </w:r>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nazwy pomieszczeń w domu i elementów wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD156" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD157" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczeń w domu i elementów wyposażenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD158" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD163" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD15A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD15B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -20834,64 +20849,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bedroom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD15C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD15D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczycie</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>la odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -21068,64 +21083,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bedroom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004B298D" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD15E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD15F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -21288,64 +21303,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bedroom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD160" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD161" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, rozumie ich znaczenie</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -21509,511 +21524,511 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bedroom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD162" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD16D" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD164" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD165" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD166" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD167" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD168" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD169" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD16A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD16B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD16C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD177" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD16E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0074242B">
+          <w:p w14:paraId="2CFCD16F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0074242B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">kilku </w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczeń w domu i </w:t>
             </w:r>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>elementów wyposażenia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD170" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD171" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">części </w:t>
             </w:r>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">pomieszczeń w domu i elementów wyposażenia </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD172" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD173" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczeń w domu i </w:t>
             </w:r>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>elementów wyposażenia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD174" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD175" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomieszczeń w domu i </w:t>
             </w:r>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">elementów wyposażenia </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD176" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="0074242B" w:rsidRPr="003F6F20" w14:paraId="2CFCD181" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD178" w14:textId="77777777" w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD179" w14:textId="77777777" w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zapisuje</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -22107,64 +22122,64 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD17A" w14:textId="77777777" w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD17B" w14:textId="77777777" w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zapisać krótką odpowiedź na pytanie o to, czy coś gdzieś się znajduje</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, czasem popełnia błędy</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -22245,64 +22260,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD17C" w14:textId="77777777" w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD17D" w14:textId="77777777" w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać krótką odpowiedź na pytanie o to, czy coś gdzieś się znajduje</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -22391,64 +22406,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD17E" w14:textId="77777777" w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD17F" w14:textId="77777777" w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi bezbłędnie zapisać krótką odpowiedź na pytanie o to, czy coś gdzieś się znajduje </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -22514,83 +22529,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD180" w14:textId="77777777" w:rsidR="0074242B" w:rsidRPr="003F6F20" w:rsidRDefault="0074242B" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD18B" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD182" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD183" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela opisuje </w:t>
             </w:r>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>wygląd pomieszczeń</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -22668,64 +22683,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bedroom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD184" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD185" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisuje wygląd pomieszczeń</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -22824,64 +22839,64 @@
               </w:rPr>
               <w:t>bedroom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD186" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD187" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisuje wygląd pomieszczeń</w:t>
             </w:r>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -22974,64 +22989,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bedroom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD188" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
+          <w:p w14:paraId="2CFCD189" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0074242B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z łatwością</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -23117,1097 +23132,1097 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bedroom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D3012A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD18A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
+    <w:p w14:paraId="2CFCD18C" w14:textId="77777777" w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
       <w:r w:rsidRPr="003F6F20">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15869" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD192" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD18D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD18E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD18F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD190" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD191" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCD195" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD193" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14740" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD194" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Crocodile</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>tears</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD19F" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD196" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD197" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD198" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD199" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD19A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD19B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD19C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD19D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD19E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD1A9" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1A0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F1790A">
+          <w:p w14:paraId="2CFCD1A1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F1790A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00F1790A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidR="00F1790A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dolegliwości z nimi związane, a także rodzaje samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gry podwórkowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1A2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F1790A">
+          <w:p w14:paraId="2CFCD1A3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F1790A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00F1790A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związanych, a także rodzajów samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gier podwórkowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1A4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1A5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00F1790A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związane, a także rodzaje samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gry podwórkowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1A6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1A7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00F1790A" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związane, a także rodzaje samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gry podwórkowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1A8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD1B3" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1AA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1AB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1AC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1AD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1AE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1AF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1B0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1B1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1B2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD1BD" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1B4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1B5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="00AF50FB" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związanych, a także rodzajów samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gier podwórkowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1B6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1B7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="00AF50FB" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związanych, a także rodzajów samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gier podwórkowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1B8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1B9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00AF50FB" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związanych, a także rodzajów samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gier podwórkowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1BA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="00AF50FB" w:rsidP="00AF50FB">
+          <w:p w14:paraId="2CFCD1BB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="00AF50FB" w:rsidP="00AF50FB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa części ciała i dolegliwości z nimi związane, a także rodzaje samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gier podwórkowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1BC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD1C7" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1BE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="00345039" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD1BF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="00345039" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="007F1190" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -24356,64 +24371,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (hot).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1C0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1C1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zapytać o powód złego samopoczucia i opisać dolegliwości </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -24504,64 +24519,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (hot).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1C2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1C3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zapytać o powód złego samopoczucia i opisać dolegliwości </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -24652,64 +24667,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (hot).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1C4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1C5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zapytać o powód złego samopoczucia i opisać dolegliwości </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -24800,83 +24815,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (hot).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1C6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidTr="00121DE4">
+      <w:tr w:rsidR="009A2692" w:rsidRPr="003F6F20" w14:paraId="2CFCD1D1" w14:textId="77777777" w:rsidTr="00121DE4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1C8" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="00BC4898" w:rsidP="001571D1">
+          <w:p w14:paraId="2CFCD1C9" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="00BC4898" w:rsidP="001571D1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi udzielić rady</w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -24998,64 +25013,64 @@
               <w:t>shorts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00345039" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1CA" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="00BC4898" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1CB" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="00BC4898" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi udzielić rady </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -25139,64 +25154,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>shorts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1CC" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="00BC4898" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1CD" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="00BC4898" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi udzielić rady </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -25280,64 +25295,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>shorts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1CE" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="00BC4898" w:rsidP="00BC4898">
+          <w:p w14:paraId="2CFCD1CF" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="00BC4898" w:rsidP="00BC4898">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z łatwością potrafi udzielić rady </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -25421,83 +25436,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>shorts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1D0" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="003F6F20" w:rsidRDefault="009A2692" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD1DB" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1D2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD1D3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mówi</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -25604,64 +25619,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>hopscotch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1D4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009A2692">
+          <w:p w14:paraId="2CFCD1D5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009A2692">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">powiedzieć o swojej ulubionej grze </w:t>
             </w:r>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -25724,64 +25739,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>hopscotch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1D6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009A2692">
+          <w:p w14:paraId="2CFCD1D7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009A2692">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">powiedzieć o swojej ulubionej grze </w:t>
             </w:r>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -25844,64 +25859,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>hopscotch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1D8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009A2692">
+          <w:p w14:paraId="2CFCD1D9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009A2692">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi </w:t>
             </w:r>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">powiedzieć o swojej ulubionej grze </w:t>
             </w:r>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -25964,1167 +25979,1167 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>hopscotch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009A2692" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1DA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="003F6F20">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD1E5" w14:textId="77777777" w:rsidTr="003F6F20">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1DC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1DD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1DE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1DF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1E0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1E1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1E2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1E3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1E4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD1EF" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1E6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1E7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1E8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1E9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1EA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1EB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1EC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1ED" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1EE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="003F6F20">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD1F9" w14:textId="77777777" w:rsidTr="003F6F20">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1F0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1F1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1F2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1F3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1F4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1F5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1F6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1F7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1F8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD203" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD1FA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1FB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1FC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1FD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1FE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD1FF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD200" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD201" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD202" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w14:paraId="2CFCD20D" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD204" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD205" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00F115F7">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> odpowiednimi</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD206" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD207" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łącz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>y niektóre wyraz z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD208" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD209" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD20A" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD20B" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD20C" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD217" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD20E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD20F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00AF50FB" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związanych, a także rodzajów samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gier podwórkowych</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD210" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD211" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00AF50FB" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związane, a także rodzaje samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gier podwórkowych</w:t>
             </w:r>
             <w:r w:rsidR="00181CFF">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD212" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AF50FB">
+          <w:p w14:paraId="2CFCD213" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AF50FB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odczytuje </w:t>
             </w:r>
             <w:r w:rsidR="00AF50FB" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związane, a także rodzaje samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gier podwórkowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD214" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD215" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00AF50FB" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związane, a także rodzaje samopoczucia</w:t>
             </w:r>
             <w:r w:rsidR="00A617C4" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gier podwórkowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD216" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="000E4F6F" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="007E7846" w14:paraId="2CFCD221" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD218" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001571D1">
+          <w:p w14:paraId="2CFCD219" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001571D1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczyt</w:t>
             </w:r>
             <w:r w:rsidR="00D93928" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -27175,65 +27190,65 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D93928" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidR="00D93928" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I’ve got (a headache)./I’m (tired)., I’m (thirsty) and my (legs) hurt, too., Have a rest., My favourite game is (hide and seek).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD21A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001571D1">
+          <w:p w14:paraId="2CFCD21B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001571D1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczycie</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>la odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -27300,65 +27315,65 @@
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I’ve got (a </w:t>
             </w:r>
             <w:r w:rsidR="00D93928" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>headache)./I’m (tired)., I’m (thirsty) and my (legs) hurt, too., Have a rest., My favourite game is (hide and seek).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD21C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001571D1">
+          <w:p w14:paraId="2CFCD21D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001571D1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -27403,65 +27418,65 @@
             </w:r>
             <w:r w:rsidR="00D93928" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I’ve got (a headache)./I’m (tired)., I’m (thirsty) and my (legs) hurt, too., Have a rest., My fav</w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ourite game is (hide and seek).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD21E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001571D1">
+          <w:p w14:paraId="2CFCD21F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001571D1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -27514,337 +27529,337 @@
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I’ve got (a </w:t>
             </w:r>
             <w:r w:rsidR="00D93928" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>headache)./I’m (tired)., I’m (thirsty) and my (legs) hurt, too., Have a rest., My favourite game is (hide and seek).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD220" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD22B" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD222" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD223" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD224" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD225" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD226" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD227" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD228" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD229" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD22A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD235" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD22C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD22D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">kilku </w:t>
             </w:r>
             <w:r w:rsidR="00CA3616" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">części ciała i dolegliwości z nimi związane, a także rodzaje samopoczucia </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD22E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EE4066">
+          <w:p w14:paraId="2CFCD22F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00EE4066">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi zapisać </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>część nazw</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -27876,177 +27891,177 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ów</w:t>
             </w:r>
             <w:r w:rsidR="00CA3616" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> samopoczucia </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD230" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD231" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00CA3616" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała i dolegliwości z nimi związane, a także rodzaje samopoczucia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD232" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD233" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00CA3616" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">części ciała i dolegliwości z nimi związane, a także rodzaje samopoczucia </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD234" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD23F" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD236" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00DA4CC6">
+          <w:p w14:paraId="2CFCD237" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00DA4CC6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dużą pomocą nauczyciela opisuje swoją ulubioną grę</w:t>
             </w:r>
             <w:r w:rsidR="001571D1" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -28142,64 +28157,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>seek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD238" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00DA4CC6">
+          <w:p w14:paraId="2CFCD239" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00DA4CC6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisuje swoją ulubioną grę</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -28287,64 +28302,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>seek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD23A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD23B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- zazwyczaj bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">opisuje swoją ulubioną grę </w:t>
             </w:r>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -28426,64 +28441,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>seek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD23C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD23D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie opisuje </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisuje</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> swoją ulubioną grę</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -28575,236 +28590,236 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>seek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DA4CC6" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD23E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
+    <w:p w14:paraId="2CFCD240" w14:textId="77777777" w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
       <w:r w:rsidRPr="003F6F20">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15874" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD246" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD241" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD242" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD243" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD244" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD245" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCD249" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD247" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14739" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD248" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 5 </w:t>
             </w:r>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -28816,808 +28831,808 @@
               </w:rPr>
               <w:t>wild</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>wasps</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD253" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD24A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD24B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD24C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD24D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD24E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD24F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD250" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD251" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD252" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD25D" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD254" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00B908B9">
+          <w:p w14:paraId="2CFCD255" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00B908B9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00B908B9" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrawy i posiłki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD256" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00B908B9">
+          <w:p w14:paraId="2CFCD257" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00B908B9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00B908B9" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potraw i posiłków</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD258" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00B908B9">
+          <w:p w14:paraId="2CFCD259" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00B908B9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00B908B9" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrawy i posiłki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD25A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00B908B9">
+          <w:p w14:paraId="2CFCD25B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00B908B9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00B908B9" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrawy i posiłki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD25C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD267" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD25E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD25F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD260" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD261" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD262" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD263" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD264" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD265" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD266" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="003F6F20">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD271" w14:textId="77777777" w:rsidTr="003F6F20">
         <w:trPr>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD268" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD269" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa </w:t>
             </w:r>
             <w:r w:rsidR="005B06C9">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>kilka potraw</w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i posiłk</w:t>
             </w:r>
             <w:r w:rsidR="005B06C9">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD26A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD26B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potraw i posiłków</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD26C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD26D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potraw i posiłków</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD26E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD26F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie nazywa potrawy i posiłki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD270" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD27B" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD272" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD273" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>wyraża</w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -29814,64 +29829,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD274" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD275" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">wyrazić upodobanie, zapytać o nie i odpowiedzieć na pytanie </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -29988,64 +30003,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD276" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD277" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">wyrazić upodobanie, zapytać o nie i odpowiedzieć na pytanie </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -30162,64 +30177,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD278" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD279" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>wyra</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -30350,83 +30365,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD27A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD285" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD27C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD27D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>prosi</w:t>
             </w:r>
             <w:r w:rsidR="005B06C9">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -30568,64 +30583,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD27E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD27F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">poprosić o różne potrawy i udzielić odpowiedzi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -30716,64 +30731,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD280" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD281" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">poprosić o różne potrawy i udzielić odpowiedzi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -30864,64 +30879,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD282" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD283" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">poprosić o różne potrawy i udzielić odpowiedzi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -31012,83 +31027,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD284" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="003F6F20">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD28F" w14:textId="77777777" w:rsidTr="003F6F20">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD286" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD287" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z bardzo dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisuje</w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -31177,64 +31192,64 @@
               </w:rPr>
               <w:t>breakfast</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD288" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD289" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi opisać, co je na dany posiłek, czasem popełnia błędy </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
@@ -31273,64 +31288,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>breakfast</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD28A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD28B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi opisać, co je na dany posiłek </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -31375,64 +31390,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>breakfast</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD28C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD28D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi opisać, co je na dany posiłek </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -31478,83 +31493,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>breakfast</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD28E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w14:paraId="2CFCD299" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD290" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD291" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą p</w:t>
             </w:r>
             <w:r w:rsidR="00950223" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">omocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -31617,64 +31632,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00950223" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>chicken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00950223" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD292" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00950223" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD293" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00950223" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi opisać swój ulubiony posiłek i danie, czasem popełnia błędy </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">My </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -31694,64 +31709,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>chicken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD294" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00950223" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD295" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00950223" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi opisać swój ulubiony posiłek i danie </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">My </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -31771,64 +31786,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>chicken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD296" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00950223" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD297" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00950223" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi opisać swój ulubiony posiłek i danie </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">My </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -31848,1170 +31863,1170 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>chicken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD298" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="003F6F20" w:rsidRDefault="00FB5F67" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00FB5F67">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD2A3" w14:textId="77777777" w:rsidTr="00FB5F67">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD29A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD29B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD29C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD29D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD29E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD29F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2A0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2A1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2A2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD2AD" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2A4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2A5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2A6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2A7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2A8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2A9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2AA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2AB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2AC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D26CE3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD2B7" w14:textId="77777777" w:rsidTr="00D26CE3">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2AE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2AF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2B0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2B1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2B2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2B3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2B4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2B5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2B6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD2C1" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2B8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2B9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2BA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2BB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2BC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2BD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2BE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2BF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2C0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w14:paraId="2CFCD2CB" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2C2" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD2C3" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00F115F7">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> odpowiednimi</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD2C4" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD2C5" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łącz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>y niektóre wyraz z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD2C6" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD2C7" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD2C8" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD2C9" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2CA" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD2D5" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2CC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0085035B">
+          <w:p w14:paraId="2CFCD2CD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0085035B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0085035B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>posiłków i dań</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2CE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00181CFF">
+          <w:p w14:paraId="2CFCD2CF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00181CFF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00181CFF">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>posiłków i </w:t>
             </w:r>
             <w:r w:rsidR="0085035B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dań</w:t>
             </w:r>
             <w:r w:rsidR="00181CFF">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2D0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0085035B">
+          <w:p w14:paraId="2CFCD2D1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0085035B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0085035B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>posiłków i dań</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2D2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0085035B">
+          <w:p w14:paraId="2CFCD2D3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0085035B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0085035B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>posiłków i dań</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2D4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="000E4F6F" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="007E7846" w14:paraId="2CFCD2DF" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2D6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
+          <w:p w14:paraId="2CFCD2D7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -33063,65 +33078,65 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0085035B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pizza)? </w:t>
             </w:r>
             <w:r w:rsidR="0085035B" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes, I do./No, I don’t., Can I have some (soup), please? Yes of course, I eat (eggs) for (breakfast) My favourite meal is (lunch) I eat (chicken) for (lunch).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2D8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
+          <w:p w14:paraId="2CFCD2D9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczycie</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>la odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -33187,65 +33202,65 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB1CED" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pizza)? </w:t>
             </w:r>
             <w:r w:rsidR="00EB1CED" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes, I do./No, I don’t., Can I have some (soup), please? Yes of course, I eat (eggs) for (breakfast) My favourite meal is (lunch) I eat (chicken) for (lunch).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2DA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
+          <w:p w14:paraId="2CFCD2DB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -33313,65 +33328,65 @@
             </w:r>
             <w:r w:rsidR="00EB1CED" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes, I do./No, I don’t., Can I have some (soup), please? Yes of course, I eat (eggs) for (breakfast) My favourite meal is (lunch) I eat (chicken) for (lunch)</w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2DC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
+          <w:p w14:paraId="2CFCD2DD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -33448,330 +33463,330 @@
             </w:r>
             <w:r w:rsidR="00EB1CED" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>do./No, I don’t., Can I have some (soup), please? Yes of course, I eat (eggs) for (breakfast) My favourite meal is (lunch) I eat (chicken) for (lunch)</w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2DE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD2E9" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD2E0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2E1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2E2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2E3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2E4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2E5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2E6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2E7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2E8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD2F3" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2EA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD2EB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy</w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> kilku </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potraw i posiłków</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2EC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD2ED" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zapisać nazwy</w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> części </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -33782,177 +33797,177 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potraw i </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">posiłków </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2EE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD2EF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potraw i posiłków</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2F0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
+          <w:p w14:paraId="2CFCD2F1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00FB5F67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potraw i posiłków</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2F2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00A42DA7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD2FD" w14:textId="77777777" w:rsidTr="00A42DA7">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2F4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD2F5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zapisuje</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -34029,64 +34044,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2F6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2F7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi zapisać prośbę o różne potrawy</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -34148,64 +34163,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2F8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2F9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- zazwyczaj bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi zapisać prośbę o różne potrawy</w:t>
             </w:r>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -34269,64 +34284,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2FA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD2FB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi zapisać prośbę o różne potrawy</w:t>
             </w:r>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -34390,1024 +34405,1024 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007C7ABC" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2FC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
+    <w:p w14:paraId="2CFCD2FE" w14:textId="77777777" w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
       <w:r w:rsidRPr="003F6F20">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15871" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD304" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD2FF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD300" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD301" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD302" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD303" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCD307" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD305" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14738" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD306" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 6 </w:t>
             </w:r>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Holiday </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>surprise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD311" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD308" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD309" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD30A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD30B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD30C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD30D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD30E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD30F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD310" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD31B" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD312" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0025459F">
+          <w:p w14:paraId="2CFCD313" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0025459F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskie atrakcje i aktywności fizyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD314" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD315" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskie atrakcje i aktywności fizyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD316" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD317" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskie atrakcje i aktywności fizyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD318" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD319" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskie atrakcje i aktywności fizyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD31A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD325" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD31C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD31D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD31E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD31F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD320" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD321" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD322" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD323" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD324" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD32F" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD326" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD327" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskich atrakcji i aktywności fizycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD328" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD329" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskich atrakcji i aktywności fizycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD32A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD32B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskich atrakcji i aktywności fizycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD32C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD32D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskie atrakcje i aktywności fizyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD32E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD339" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD330" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD331" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pyta</w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -35500,64 +35515,64 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, I do./No, I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD332" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD333" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami </w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi zapytać, czy ma się ochotę gdzieś pójść i udziela odpowiedzi </w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -35620,64 +35635,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD334" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD335" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami </w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi zapytać, czy ma się ochotę gdzieś pójść i udziela odpowiedzi </w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -35740,64 +35755,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD336" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD337" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi zapytać, czy ma się ochotę gdzieś pójść i udziela odpowiedzi </w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -35860,83 +35875,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD338" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD343" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD33A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD33B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisuje</w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -35980,64 +35995,64 @@
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bike</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>) in the (park).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD33C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD33D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami </w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać, gdzie wykonuje si</w:t>
             </w:r>
             <w:r w:rsidR="00841905" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -36059,64 +36074,64 @@
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bike</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>) in the (park).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD33E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD33F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami </w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać, gdzie wykonuje się aktywności fizyczne I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -36131,64 +36146,64 @@
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bike</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>) in the (park).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD340" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD341" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać, gdzie wykonuje się aktywności fizyczne I (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -36203,83 +36218,83 @@
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bike</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>) in the (park).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD342" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD34D" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD344" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD345" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mówi</w:t>
             </w:r>
             <w:r w:rsidR="0093292F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -36354,64 +36369,64 @@
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005F1E72" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00B97F01" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>want to go to the (park).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD346" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD347" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="001843A8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi powiedzieć, dokąd chce</w:t>
             </w:r>
             <w:r w:rsidR="005F1E72" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -36457,64 +36472,64 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="001843A8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">want to go to the (park)., </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czasem popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD348" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD349" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami </w:t>
             </w:r>
             <w:r w:rsidR="001843A8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi powiedzieć, dokąd chce</w:t>
             </w:r>
             <w:r w:rsidR="005F1E72" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -36553,64 +36568,64 @@
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005F1E72" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="001843A8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>want to go to the (park).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD34A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD34B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="001843A8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi powiedzieć, dokąd chce</w:t>
             </w:r>
             <w:r w:rsidR="005F1E72" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -36649,83 +36664,83 @@
               <w:t>don’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005F1E72" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="001843A8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>want to go to the (park)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD34C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="00B97F01" w:rsidRPr="003F6F20" w14:paraId="2CFCD357" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD34E" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD34F" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mówi</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -36800,64 +36815,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>swim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD350" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="00B97F01">
+          <w:p w14:paraId="2CFCD351" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela p</w:t>
             </w:r>
             <w:r w:rsidR="00841905" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>otrafi powiedzieć co potrafi, a </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -36917,64 +36932,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>swim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD352" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00841905" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD353" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00841905" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie p</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>otrafi powiedzieć co potrafi, a </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -37027,64 +37042,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>swim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD354" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00841905" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD355" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00841905" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powiedzieć co potrafi, a czego nie potrafi robić </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
@@ -37123,1139 +37138,1139 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>swim</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD356" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="003F6F20" w:rsidRDefault="00B97F01" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD361" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD358" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD359" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD35A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD35B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD35C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD35D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD35E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD35F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD360" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD36B" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD362" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD363" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD364" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD365" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD366" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD367" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD368" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD369" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD36A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="004E2F71">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD375" w14:textId="77777777" w:rsidTr="004E2F71">
         <w:trPr>
           <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD36C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD36D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD36E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD36F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD370" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD371" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD372" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD373" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD374" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="001E2CB0">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD37F" w14:textId="77777777" w:rsidTr="001E2CB0">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD376" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD377" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD378" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD379" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD37A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD37B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD37C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD37D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD37E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w14:paraId="2CFCD389" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD380" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD381" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00F115F7">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> odpowiednimi</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD382" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD383" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łącz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>y niektóre wyraz z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD384" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD385" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD386" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD387" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD388" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD393" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD38A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0025459F">
+          <w:p w14:paraId="2CFCD38B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="0025459F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskich atrakcji i aktywności fizycznyc</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>h, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD38C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD38D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskich atrakcji i aktywności fizycznych</w:t>
             </w:r>
             <w:r w:rsidR="00181CFF">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD38E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD38F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskich atrakcji i aktywności fizycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD390" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD391" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskich atrakcji i aktywności fizycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD392" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="000E4F6F" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="007E7846" w14:paraId="2CFCD39D" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD394" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
+          <w:p w14:paraId="2CFCD395" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -38374,65 +38389,65 @@
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the (swimming pool).</w:t>
             </w:r>
             <w:r w:rsidR="00BA3BAA" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I can/can’t (swim).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD396" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
+          <w:p w14:paraId="2CFCD397" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczycie</w:t>
             </w:r>
             <w:r w:rsidR="00157F41" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>la odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -38541,65 +38556,65 @@
             </w:r>
             <w:r w:rsidR="003F5AA8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I (swim) in the (swimming pool).</w:t>
             </w:r>
             <w:r w:rsidR="00BA3BAA" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I can/can’t (swim).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD398" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
+          <w:p w14:paraId="2CFCD399" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -38712,65 +38727,65 @@
             </w:r>
             <w:r w:rsidR="00841905" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I </w:t>
             </w:r>
             <w:r w:rsidR="00BA3BAA" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>can/can’t (swim).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD39A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
+          <w:p w14:paraId="2CFCD39B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="009C253C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -38865,289 +38880,289 @@
             </w:r>
             <w:r w:rsidR="003F5AA8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I (swim) in the (swimming pool).</w:t>
             </w:r>
             <w:r w:rsidR="00BA3BAA" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I can/can’t (swim).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD39C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD3A7" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD39E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD39F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3A0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3A1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3A2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3A3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3A4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3A5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3A6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="003F5AA8">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD3B1" w14:textId="77777777" w:rsidTr="003F5AA8">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD3A8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3A9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy</w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> kilku </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -39161,255 +39176,255 @@
               <w:t>miejskich atrakcji i </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">aktywności fizycznych </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3AA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3AB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">części </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">miejskich atrakcji i aktywności fizycznych </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3AC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3AD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>miejskich atrakcji i aktywności fizycznych</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3AE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3AF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0025459F" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">miejskich atrakcji i aktywności fizycznych </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3B0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="000E4F6F" w:rsidTr="003F5AA8">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="007E7846" w14:paraId="2CFCD3BB" w14:textId="77777777" w:rsidTr="003F5AA8">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD3B2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00A53861">
+          <w:p w14:paraId="2CFCD3B3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00A53861">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela opisuje </w:t>
             </w:r>
             <w:r w:rsidR="001E2CB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">i pyta </w:t>
             </w:r>
             <w:r w:rsidR="003F5AA8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -39547,67 +39562,67 @@
             <w:r w:rsidR="00A53861" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00BA3BAA" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3B4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00A53861">
+          <w:p w14:paraId="2CFCD3B5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00A53861">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela opisuje</w:t>
             </w:r>
             <w:r w:rsidR="001E2CB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i pyta</w:t>
             </w:r>
             <w:r w:rsidR="003F5AA8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -39690,68 +39705,68 @@
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I can/can’t (swim)</w:t>
             </w:r>
             <w:r w:rsidR="00A53861" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3B6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00A53861">
+          <w:p w14:paraId="2CFCD3B7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00A53861">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zazwyczaj bezbłędnie opisuje</w:t>
             </w:r>
             <w:r w:rsidR="003F5AA8" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001E2CB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -39843,68 +39858,68 @@
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I can/can</w:t>
             </w:r>
             <w:r w:rsidR="00A53861" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>’t (swim).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3B8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00A53861">
+          <w:p w14:paraId="2CFCD3B9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00A53861">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie opisuje</w:t>
             </w:r>
             <w:r w:rsidR="001E2CB0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i pyta</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -39990,1082 +40005,1082 @@
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> I can/can’t (swim)</w:t>
             </w:r>
             <w:r w:rsidR="00A53861" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3BA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
+    <w:p w14:paraId="2CFCD3BC" w14:textId="77777777" w:rsidR="00D23733" w:rsidRPr="003F6F20" w:rsidRDefault="00D23733">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15871" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="003F6F20" w14:paraId="2CFCD3C2" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3BD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3BE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3BF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3C0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3C1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCD3C5" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3C3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14738" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3C4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Goodbye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="002609B0" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bugs Team</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD3CF" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3C6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3C7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3C8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3C9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3CA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3CB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3CC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3CD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3CE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD3D9" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3D0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD3D1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środki transportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3D2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD3D3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3D4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD3D5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środki transportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3D6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD3D7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środki transportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3D8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD3E3" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3DA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3DB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3DC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3DD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3DE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3DF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3E0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3E1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3E2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD3ED" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3E4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD3E5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3E6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD3E7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transpor</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3E8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD3E9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3EA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD3EB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środki transportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3EC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="000E4F6F" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="007E7846" w14:paraId="2CFCD3F7" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3EE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD3EF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>żegna</w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -41118,64 +41133,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3F0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD3F1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">pożegnać się na kilka sposobów </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -41220,64 +41235,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3F2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="00AE7081" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD3F3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="00AE7081" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle bez trudu </w:t>
             </w:r>
             <w:r w:rsidR="007F1190" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -41329,143 +41344,143 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3F4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD3F5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">z łatwością potrafi pożegnać się na kilka sposobów </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Bye-bye! </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>By for now! See you!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3F6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD401" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD3F8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD3F9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pyta</w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -41614,64 +41629,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3FA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD3FB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi zapytać o </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dany środek transportu i odpowiedzieć na pytanie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -41798,64 +41813,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3FC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD3FD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zwykle bezbłędnie potrafi zapytać o dany środek transportu i odpowiedzieć na pytanie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -41982,64 +41997,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD3FE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD3FF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">z łatwością pyta o dany środek transportu i odpowiada na pytanie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
@@ -42167,1162 +42182,1162 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD400" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD40B" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD402" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD403" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD404" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD405" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD406" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD407" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD408" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD409" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD40A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD415" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD40C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD40D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD40E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD40F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD410" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD411" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD412" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD413" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD414" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD41F" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD416" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD417" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD418" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD419" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD41A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD41B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD41C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD41D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD41E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00AE7081">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD429" w14:textId="77777777" w:rsidTr="00AE7081">
         <w:trPr>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD420" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD421" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD422" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD423" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD424" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD425" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD426" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD427" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD428" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD433" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD42A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00301028">
+          <w:p w14:paraId="2CFCD42B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00301028">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00301028">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z</w:t>
             </w:r>
             <w:r w:rsidR="00E26007">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> odpowiednimi</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD42C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00E26007">
+          <w:p w14:paraId="2CFCD42D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00E26007">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łącz</w:t>
             </w:r>
             <w:r w:rsidR="00E26007">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>y niektóre wyraz z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD42E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00E26007">
+          <w:p w14:paraId="2CFCD42F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00E26007">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
             <w:r w:rsidR="00E26007">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD430" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD431" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD432" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="003303E5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD43D" w14:textId="77777777" w:rsidTr="003303E5">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD434" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD435" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD436" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00E26007">
+          <w:p w14:paraId="2CFCD437" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00E26007">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
             <w:r w:rsidR="00E26007">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD438" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD439" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD43A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD43B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD43C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="000E4F6F" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="007E7846" w14:paraId="2CFCD447" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD43E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD43F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczyt</w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">ać proste struktury z rozdziału, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -43387,68 +43402,68 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">)? </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes, there is./No, there isn’t.; Let’s go by (car).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD440" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD441" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytu</w:t>
             </w:r>
             <w:r w:rsidR="00157F41" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>je proste struktury z </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -43519,68 +43534,68 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">)? </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes, there is./No, there isn’t.; Let’s go by (car).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD442" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD443" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytu</w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">je proste struktury z rozdziału, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -43644,68 +43659,68 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">)? </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes, there is./No, there isn’t.; Let’s go by (car).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD444" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
+          <w:p w14:paraId="2CFCD445" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00AE7081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytu</w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">je proste struktury z rozdziału, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -43769,374 +43784,374 @@
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">)? </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes, there is./No, there isn’t.; Let’s go by (car).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD446" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="004E2F71">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD451" w14:textId="77777777" w:rsidTr="004E2F71">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD448" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD449" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD44A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD44B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym </w:t>
             </w:r>
             <w:r w:rsidR="00E26007">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">nieliczne </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD44C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD44D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD44E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD44F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD450" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00AE7081">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD45B" w14:textId="77777777" w:rsidTr="00AE7081">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD452" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD453" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">kilku </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD454" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD455" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00E26007">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">niewielką </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -44151,2790 +44166,2790 @@
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">środków transportu </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD456" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD457" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD458" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="2CFCD459" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> potomstwa pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD45A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="2CFCD45C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6F20">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15874" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCD462" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD45D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD45E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD45F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD460" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD461" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w14:paraId="2CFCD465" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD463" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD464" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="003F6F20" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Festivals</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD46F" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD466" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD467" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD468" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD469" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD46A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD46B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD46C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD46D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD46E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD479" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD470" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00656702">
+          <w:p w14:paraId="2CFCD471" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00656702">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symbole związane ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą, a także stroje karnawałowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD472" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00656702">
+          <w:p w14:paraId="2CFCD473" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00656702">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą, a także strojów karnawałowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD474" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD475" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symbole związane ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą, a także stroje karnawałowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD476" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD477" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symbole związane ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą, a także stroje karnawałowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD478" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD483" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD47A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD47B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD47C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD47D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD47E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD47F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD480" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD481" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD482" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD48D" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD484" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD485" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą, a także strojów karnawałowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD486" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD487" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Walentynkami i Wielkan</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ocą, a </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>także strojów karnawałowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD488" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD489" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzeni</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>a, Walentynkami i Wielkanocą, a </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>także strojów karnawałowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD48A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD48B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symbole związane ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>także stroje karnawałowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD48C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD497" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD48E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD48F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD490" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD491" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD492" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD493" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD494" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD495" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD496" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD4A1" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD498" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD499" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD49A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD49B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD49C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD49D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD49E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD49F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4A0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD4AB" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4A2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4A3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4A4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4A5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4A6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4A7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4A8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4A9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4AA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD4B5" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD4AC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4AD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4AE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4AF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4B0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4B1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4B2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4B3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4B4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidTr="0025459F">
+      <w:tr w:rsidR="00E26007" w:rsidRPr="003F6F20" w14:paraId="2CFCD4BF" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD4B6" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00301028">
+          <w:p w14:paraId="2CFCD4B7" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="00301028">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00301028">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> odpowiednimi</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD4B8" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD4B9" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łącz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>y niektóre wyraz z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD4BA" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD4BB" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD4BC" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
+          <w:p w14:paraId="2CFCD4BD" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="000E4F6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4BE" w14:textId="77777777" w:rsidR="00E26007" w:rsidRPr="003F6F20" w:rsidRDefault="00E26007" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD4C9" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD4C0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4C1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą, a także strojów karnawałowych</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4C2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F115F7">
+          <w:p w14:paraId="2CFCD4C3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00F115F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą, a także strojów karnawałowych</w:t>
             </w:r>
             <w:r w:rsidR="00F115F7">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4C4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4C5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą, a także strojów karnawałowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4C6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4C7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bo</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>żego Narodzenia, Walentynkami i </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wielkanocą, a także strojów karnawałowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4C8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D26CE3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD4D3" w14:textId="77777777" w:rsidTr="00D26CE3">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4CA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001A198C">
+          <w:p w14:paraId="2CFCD4CB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001A198C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytać </w:t>
             </w:r>
             <w:r w:rsidR="001A198C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">proste struktury z rozdziału, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4CC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001A198C">
+          <w:p w14:paraId="2CFCD4CD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001A198C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytu</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>je proste struktury z </w:t>
             </w:r>
             <w:r w:rsidR="001A198C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rozdziału, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4CE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001A198C">
+          <w:p w14:paraId="2CFCD4CF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001A198C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytu</w:t>
             </w:r>
             <w:r w:rsidR="001A198C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">je proste struktury z rozdziału, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4D0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001A198C">
+          <w:p w14:paraId="2CFCD4D1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="001A198C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytu</w:t>
             </w:r>
             <w:r w:rsidR="001A198C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">je proste struktury z rozdziału, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4D2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidTr="00D26CE3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="003F6F20" w14:paraId="2CFCD4DD" w14:textId="77777777" w:rsidTr="00D26CE3">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD4D4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
+          <w:p w14:paraId="2CFCD4D5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00625ED8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00625ED8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4D6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00E26007">
+          <w:p w14:paraId="2CFCD4D7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00E26007">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00E26007">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>uzupełnia</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> luki wyrazowe w zdaniach, popełnia przy tym</w:t>
             </w:r>
             <w:r w:rsidR="00E26007">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4D8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4D9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4DA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4DB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4DC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="00D23733" w:rsidTr="003303E5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="00D23733" w14:paraId="2CFCD4E7" w14:textId="77777777" w:rsidTr="003303E5">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="2CFCD4DE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4DF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać </w:t>
             </w:r>
             <w:r w:rsidR="001A198C" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00EE4066">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -46955,67 +46970,67 @@
               <w:t>a, Walentynkami i Wielkanocą, a </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">także strojów karnawałowych </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4E0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4E1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00E26007">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">niewielką </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -47029,348 +47044,352 @@
               <w:t xml:space="preserve">części </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">symboli związanych ze świętami Bożego Narodzenia, Walentynkami i Wielkanocą, a także strojów karnawałowych </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4E2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4E3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzeni</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>a, Walentynkami i Wielkanocą, a </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>także strojów karnawałowych</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełniając przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4E4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="003F6F20" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="007F1190" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="2CFCD4E5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="007F1190" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzeni</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>a, Walentynkami i Wielkanocą, a </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">także strojów karnawałowych </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6F20">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="00D23733" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="2CFCD4E6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="00D23733" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002609B0" w:rsidRPr="00D23733" w:rsidRDefault="002609B0" w:rsidP="00AC7F84">
+    <w:p w14:paraId="2CFCD4E8" w14:textId="77777777" w:rsidR="002609B0" w:rsidRPr="00D23733" w:rsidRDefault="002609B0" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002609B0" w:rsidRPr="00D23733" w:rsidSect="00B23D3D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B54D66"/>
     <w:rsid w:val="00003E9B"/>
     <w:rsid w:val="000213C7"/>
     <w:rsid w:val="00035684"/>
     <w:rsid w:val="0004094C"/>
     <w:rsid w:val="00052B94"/>
+    <w:rsid w:val="00064EB7"/>
     <w:rsid w:val="00070EFA"/>
     <w:rsid w:val="00087EC0"/>
     <w:rsid w:val="000B3F62"/>
     <w:rsid w:val="000E4F6F"/>
     <w:rsid w:val="00121DE4"/>
     <w:rsid w:val="001571D1"/>
     <w:rsid w:val="00157F41"/>
     <w:rsid w:val="00181CFF"/>
     <w:rsid w:val="001843A8"/>
     <w:rsid w:val="001A198C"/>
     <w:rsid w:val="001E2CB0"/>
     <w:rsid w:val="001F744E"/>
     <w:rsid w:val="0025459F"/>
     <w:rsid w:val="002547D7"/>
     <w:rsid w:val="002609B0"/>
     <w:rsid w:val="002A302E"/>
     <w:rsid w:val="00301028"/>
     <w:rsid w:val="00315B43"/>
     <w:rsid w:val="0032491E"/>
     <w:rsid w:val="003303E5"/>
     <w:rsid w:val="00343A73"/>
     <w:rsid w:val="00345039"/>
     <w:rsid w:val="00361ACE"/>
     <w:rsid w:val="0037493D"/>
     <w:rsid w:val="00393FD9"/>
     <w:rsid w:val="003A0EA8"/>
     <w:rsid w:val="003A170D"/>
     <w:rsid w:val="003D1876"/>
     <w:rsid w:val="003F5AA8"/>
     <w:rsid w:val="003F6F20"/>
     <w:rsid w:val="004600CF"/>
     <w:rsid w:val="00475064"/>
     <w:rsid w:val="00486B83"/>
     <w:rsid w:val="004B298D"/>
     <w:rsid w:val="004C18A2"/>
     <w:rsid w:val="004E1A41"/>
     <w:rsid w:val="004E2F71"/>
     <w:rsid w:val="00543CDD"/>
     <w:rsid w:val="005B06C9"/>
     <w:rsid w:val="005F1E72"/>
     <w:rsid w:val="0062418D"/>
     <w:rsid w:val="00625ED8"/>
     <w:rsid w:val="006306BF"/>
     <w:rsid w:val="00656702"/>
     <w:rsid w:val="00672B2B"/>
     <w:rsid w:val="0074242B"/>
     <w:rsid w:val="007B3FCE"/>
     <w:rsid w:val="007C7ABC"/>
+    <w:rsid w:val="007E7846"/>
     <w:rsid w:val="007F1190"/>
     <w:rsid w:val="007F3F97"/>
     <w:rsid w:val="00822C20"/>
     <w:rsid w:val="00841905"/>
     <w:rsid w:val="0085035B"/>
     <w:rsid w:val="00862AB2"/>
     <w:rsid w:val="008B4A0F"/>
     <w:rsid w:val="00903ED1"/>
     <w:rsid w:val="0093292F"/>
     <w:rsid w:val="00950223"/>
     <w:rsid w:val="009522A7"/>
     <w:rsid w:val="009A2692"/>
     <w:rsid w:val="009C253C"/>
     <w:rsid w:val="009D061C"/>
     <w:rsid w:val="009F78DE"/>
     <w:rsid w:val="00A01977"/>
     <w:rsid w:val="00A04831"/>
     <w:rsid w:val="00A42DA7"/>
     <w:rsid w:val="00A53861"/>
     <w:rsid w:val="00A54C3D"/>
     <w:rsid w:val="00A617C4"/>
     <w:rsid w:val="00AC7F84"/>
     <w:rsid w:val="00AD70EF"/>
     <w:rsid w:val="00AE7081"/>
     <w:rsid w:val="00AF50FB"/>
     <w:rsid w:val="00AF7B7F"/>
     <w:rsid w:val="00B23D3D"/>
     <w:rsid w:val="00B52BC8"/>
     <w:rsid w:val="00B54D66"/>
     <w:rsid w:val="00B712C3"/>
     <w:rsid w:val="00B87D7E"/>
     <w:rsid w:val="00B908B9"/>
     <w:rsid w:val="00B97F01"/>
     <w:rsid w:val="00BA3BAA"/>
+    <w:rsid w:val="00BB561E"/>
     <w:rsid w:val="00BC4898"/>
     <w:rsid w:val="00BC5F6A"/>
     <w:rsid w:val="00CA136C"/>
     <w:rsid w:val="00CA3616"/>
     <w:rsid w:val="00CC5878"/>
     <w:rsid w:val="00CD6595"/>
     <w:rsid w:val="00D23733"/>
     <w:rsid w:val="00D26CE3"/>
     <w:rsid w:val="00D3012A"/>
     <w:rsid w:val="00D3148A"/>
     <w:rsid w:val="00D6776E"/>
     <w:rsid w:val="00D93928"/>
     <w:rsid w:val="00DA4CC6"/>
     <w:rsid w:val="00DE7AB0"/>
     <w:rsid w:val="00E26007"/>
     <w:rsid w:val="00E47B33"/>
     <w:rsid w:val="00E53339"/>
     <w:rsid w:val="00E64624"/>
     <w:rsid w:val="00E666F2"/>
     <w:rsid w:val="00E717C7"/>
     <w:rsid w:val="00EB1CED"/>
     <w:rsid w:val="00EB4126"/>
     <w:rsid w:val="00EC6DF6"/>
     <w:rsid w:val="00EE4066"/>
     <w:rsid w:val="00F115F7"/>
@@ -47381,597 +47400,507 @@
     <w:rsid w:val="00FE11D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2CFCCE84"/>
+  <w15:docId w15:val="{8870318B-6E50-4340-837D-318CE34FEF92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B54D66"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00AC7F84"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...327 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE7AB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE7AB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -48031,86 +47960,86 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF7B7F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1239441036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1265922824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -48372,51 +48301,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53A14392-469C-4ED2-83EE-0D4F491E78B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>10270</Words>
   <Characters>61621</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>513</Lines>
   <Paragraphs>143</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>