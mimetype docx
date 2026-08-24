--- v0 (2025-10-01)
+++ v1 (2026-08-24)
@@ -1,116 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="426C3EF5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A14D30E" wp14:editId="7BF18012">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="426C4577" wp14:editId="426C4578">
             <wp:extent cx="1857375" cy="752475"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1" name="Obraz 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Obraz 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1857375" cy="752475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00070750" w:rsidP="00AC7F84">
+    <w:p w14:paraId="426C3EF6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00070750" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="48"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bugs Team 3</w:t>
       </w:r>
       <w:r w:rsidR="00AC7F84" w:rsidRPr="002C34E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="48"/>
@@ -200,129 +199,147 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AC7F84" w:rsidRPr="002C34E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AC7F84" w:rsidRPr="002C34E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="426C3EF7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14283" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="002609B0">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C3EF9" w14:textId="77777777" w:rsidTr="002609B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3EF8" w14:textId="13DF29B6" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="005C3D0C" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C34E4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>KRYTERIA OCENIANIA</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00096B55" w:rsidRPr="00096B55">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>KRYTERIA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C3D0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OCENIANIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="426C3EFA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="426C3EFB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
+    <w:p w14:paraId="426C3EFC" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryteria oceniania proponowane przez wydawnictwo Macmillan zostały sformułowane według założeń Nowej Podstawy Programowej i uwzględniają ocenę ucznia w zakresie znajomości środków językowych, rozumienia wypowiedzi ustnych i pisemnych, tworzenia wypowiedzi ustnych i pisemnych, reagowania i przetwarzania tekstu. Kryteria obejmują cztery oceny opisowe: Uczeń </w:t>
       </w:r>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">wymaga poprawy </w:t>
       </w:r>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">w zakresie języka angielskiego, Uczeń </w:t>
       </w:r>
@@ -422,2622 +439,2622 @@
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>wymaga poprawy</w:t>
       </w:r>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">, otrzymuje ocenę: </w:t>
       </w:r>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>ma trudności</w:t>
       </w:r>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
+    <w:p w14:paraId="426C3EFD" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
+    <w:p w14:paraId="426C3EFE" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Poniższe kryteria oceniania są jedynie sugerowanym systemem oceny pracy uczniów i mogą one zostać dostosowane przez nauczyciela do własnych potrzeb, wynikających z możliwości klas, z którymi pracuje oraz przyjętego w szkole wewnątrzszkolnego systemu oceniania.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
+    <w:p w14:paraId="426C3EFF" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00315B43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00E717C7">
+    <w:p w14:paraId="426C3F00" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7" w:rsidP="00E717C7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>W celu ułatwienia analizy postępów uczniów, obok każdego kryterium umieszczone zostało wolne pole, w którym możemy oznaczać, na jakim poziomie dany uczeń opanował materiał.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7">
+    <w:p w14:paraId="426C3F01" w14:textId="77777777" w:rsidR="00E717C7" w:rsidRPr="002C34E4" w:rsidRDefault="00E717C7">
       <w:r w:rsidRPr="002C34E4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15879" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00FE11D5">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C3F07" w14:textId="77777777" w:rsidTr="00FE11D5">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00FE11D5">
+          <w:p w14:paraId="426C3F02" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00FE11D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F03" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F04" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F05" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F06" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="00096B55" w14:paraId="426C3F0A" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F08" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14746" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00070750" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F09" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00070750" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>It’s good to see you again</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00315B43">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C3F14" w14:textId="77777777" w:rsidTr="00315B43">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F0B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F0C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F0D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F0E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F0F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F10" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F11" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F12" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F13" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C3F1E" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="007C10D6">
+          <w:p w14:paraId="426C3F15" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F16" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="007C10D6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="007C10D6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełnia dużo błędów podczas wskazywania obrazków ilustrujących słownictwo z podręczników Bugs Team 1 i Bugs Team 2, wymienianych przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="007C10D6">
+          <w:p w14:paraId="426C3F17" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F18" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="007C10D6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="007C10D6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełnia błędy podczas wskazywania obrazków ilustrujących słownictwo z podręczników Bugs Team 1 i Bugs Team 2, wymienianych przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="007C10D6">
+          <w:p w14:paraId="426C3F19" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F1A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="007C10D6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="007C10D6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>na ogół poprawnie wskazuje obrazki ilustrujące słownictwo z podręczników Bugs Team 1 i Bugs Team 2, wymieniane przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="007C10D6" w:rsidP="007C10D6">
+          <w:p w14:paraId="426C3F1B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F1C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="007C10D6" w:rsidP="007C10D6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- poprawnie wskazuje obrazki ilustrujące słownictwo z podręczników Bugs Team 1 i Bugs Team 2, wymieniane przez nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F1D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidTr="007E0C64">
+      <w:tr w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w14:paraId="426C3F28" w14:textId="77777777" w:rsidTr="007E0C64">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="007C10D6">
+          <w:p w14:paraId="426C3F1F" w14:textId="77777777" w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F20" w14:textId="77777777" w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="007C10D6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje nieliczne wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">litery alfabetu, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczby od 1 do 20</w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gatunków zwierząt</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym dużo błędów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="007C10D6">
+          <w:p w14:paraId="426C3F21" w14:textId="77777777" w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F22" w14:textId="77777777" w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="007C10D6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">litery alfabetu, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczebników od 1 do 20</w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gatunków zwierząt</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="007C10D6">
+          <w:p w14:paraId="426C3F23" w14:textId="77777777" w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F24" w14:textId="77777777" w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="007C10D6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">litery alfabetu, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczebniki od 1 do 20</w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gatunki zwierząt</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="007C10D6">
+          <w:p w14:paraId="426C3F25" w14:textId="77777777" w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F26" w14:textId="77777777" w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="007C10D6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">litery alfabetu, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczby od 1 do 20</w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gatunki zwierząt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F27" w14:textId="77777777" w:rsidR="00FC02F4" w:rsidRPr="002C34E4" w:rsidRDefault="00FC02F4" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="009522A7" w:rsidRPr="002C34E4" w14:paraId="426C3F32" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F29" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F2A" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F2B" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F2C" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F2D" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F2E" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F2F" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F30" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F31" w14:textId="77777777" w:rsidR="009522A7" w:rsidRPr="002C34E4" w:rsidRDefault="009522A7" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C3F3C" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F33" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00FC02F4">
+          <w:p w14:paraId="426C3F34" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00FC02F4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z trudnością umie nazwać </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">właściwe obrazki ilustrujące słownictwo z podręczników Bugs Team 1 i Bugs Team 2, </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełnia dużo błędów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F35" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F36" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- częściowo umie nazwać </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>właściwe obrazki ilustrujące słownictwo z podręczników Bugs Team 1 i Bugs Team 2</w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, czasami popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F37" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F38" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- umie nazwać większość </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obrazków ilustrujących słownictwo z podręczników Bugs Team 1 i Bugs Team 2</w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F39" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F3A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- umie nazwać </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obrazki ilustrujące słownictwo z podręczników Bugs Team 1 i Bugs Team 2</w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F3B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C3F46" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F3D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F3E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nazywa</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009522A7" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">klika </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liter alfabetu, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F3F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F40" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi nazwać </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>część liter alfabetu, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F41" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F42" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- umie nazwać większość </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liter alfabetu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F43" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F44" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-  umie nazwać </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>litery alfabetu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F45" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="0085202E" w:rsidRPr="002C34E4" w14:paraId="426C3F50" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F47" w14:textId="77777777" w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F48" w14:textId="77777777" w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje literować wyrazy, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F49" w14:textId="77777777" w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F4A" w14:textId="77777777" w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela literuje wyrazy, czasem popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F4B" w14:textId="77777777" w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F4C" w14:textId="77777777" w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi literować wyrazy, sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F4D" w14:textId="77777777" w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F4E" w14:textId="77777777" w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi literować wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F4F" w14:textId="77777777" w:rsidR="0085202E" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003A170D" w:rsidRPr="002C34E4" w14:paraId="426C3F5A" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F51" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F52" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z dużą pomocą nauczyciela nazywa liczby od 1 do 20</w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gatunki zwierząt</w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F53" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F54" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niedużą pomocą nauczyciela nazywa liczby od 1 do 20</w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gatunki zwierząt</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F55" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F56" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="0085202E" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zazwyczaj poprawnie nazywa liczby od 1 do 20</w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gatunki zwierząt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F57" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F58" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi </w:t>
             </w:r>
             <w:r w:rsidR="0085202E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nazwać liczby od 1 do 20</w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i gatunki zwierząt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F59" w14:textId="77777777" w:rsidR="003A170D" w:rsidRPr="002C34E4" w:rsidRDefault="003A170D" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00C42849" w:rsidRPr="002C34E4" w14:paraId="426C3F64" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F5B" w14:textId="77777777" w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F5C" w14:textId="77777777" w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela zadaje pytanie o to, czy coś jest na obrazku i udziela odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F5D" w14:textId="77777777" w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F5E" w14:textId="77777777" w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela zadaje pytanie o to, czy coś jest na obrazku i udziela odpowiedzi, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F5F" w14:textId="77777777" w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F60" w14:textId="77777777" w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zazwyczaj poprawnie zadaje pytani o to, czy coś jest na obrazku i udziela odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3F61" w14:textId="77777777" w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F62" w14:textId="77777777" w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie zadaje pytanie o to, czy coś jest na obrazku i udziela odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F63" w14:textId="77777777" w:rsidR="00C42849" w:rsidRPr="002C34E4" w:rsidRDefault="00C42849" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="003A170D">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C3F6E" w14:textId="77777777" w:rsidTr="003A170D">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F65" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F66" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F67" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F68" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką </w:t>
             </w:r>
             <w:r w:rsidR="003F6F20" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomocą odgrywa w parze scenkę z </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F69" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F6A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi b</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>łędami odgrywa w parze scenkę z </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F6B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F6C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F6D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidTr="003A170D">
+      <w:tr w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w14:paraId="426C3F78" w14:textId="77777777" w:rsidTr="003A170D">
         <w:trPr>
           <w:trHeight w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
+          <w:p w14:paraId="426C3F6F" w14:textId="77777777" w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F70" w14:textId="77777777" w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki i recytuje rymowanki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
+          <w:p w14:paraId="426C3F71" w14:textId="77777777" w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F72" w14:textId="77777777" w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki i recytuje rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
+          <w:p w14:paraId="426C3F73" w14:textId="77777777" w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F74" w14:textId="77777777" w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek i recytuje rymowanki, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
+          <w:p w14:paraId="426C3F75" w14:textId="77777777" w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3F76" w14:textId="77777777" w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, recytuje rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F77" w14:textId="77777777" w:rsidR="00CC6CB2" w:rsidRPr="002C34E4" w:rsidRDefault="00CC6CB2" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="003A170D">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C3F82" w14:textId="77777777" w:rsidTr="003A170D">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F79" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F7A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F7B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F7C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F7D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F7E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F7F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F80" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F81" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00E66D6F">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C3F8C" w14:textId="77777777" w:rsidTr="00E66D6F">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F83" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F84" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -3046,963 +3063,963 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>błędy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F85" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C3F86" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje zapis słowny liczebników od 1 do 20</w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F87" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F88" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle poprawnie odczytuje zapis słowny liczebników od 1 do 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F89" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F8A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje zapis słowny liczebników od 1 do 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F8B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00E66D6F">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C3F96" w14:textId="77777777" w:rsidTr="00E66D6F">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F8D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F8E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">pomocą nauczyciela próbuje odczytywać nazwy gatunków zwierząt, popełnia przy tym </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">liczne </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F8F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C3F90" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje nazwy gatunków zwierząt, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F91" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F92" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie odczytuje nazwy gatunków zwierząt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F93" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
+          <w:p w14:paraId="426C3F94" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0085202E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy gatunków zwierząt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F95" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00C42849">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C3FA0" w14:textId="77777777" w:rsidTr="00C42849">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F97" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00B97F01">
+          <w:p w14:paraId="426C3F98" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje przeczytać na głos historyjkę, ale sprawia mu to trudność, zwykle nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F99" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00B97F01">
+          <w:p w14:paraId="426C3F9A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela czyta na głos historyjkę, popełnia przy tym nieliczne błędy, czasem nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F9B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00B97F01">
+          <w:p w14:paraId="426C3F9C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czyta na głos historyjkę, popełniając przy tym nieliczne błędy, zwykle rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
+          <w:p w14:paraId="426C3F9D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00B97F01">
+          <w:p w14:paraId="426C3F9E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00B97F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością czyta na głos historyjkę, rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3F9F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidTr="003A170D">
+      <w:tr w:rsidR="00070EFA" w:rsidRPr="002C34E4" w14:paraId="426C3FAA" w14:textId="77777777" w:rsidTr="003A170D">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
+          <w:p w14:paraId="426C3FA1" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FA2" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FA3" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FA4" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FA5" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FA6" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FA7" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FA8" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FA9" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidTr="00070EFA">
+      <w:tr w:rsidR="00070EFA" w:rsidRPr="002C34E4" w14:paraId="426C3FB4" w14:textId="77777777" w:rsidTr="00070EFA">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00F52113">
+          <w:p w14:paraId="426C3FAB" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FAC" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00F52113">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela podpisuje  </w:t>
             </w:r>
             <w:r w:rsidR="00F52113" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obrazki ilustrujące słownictwo z podręczników Bugs Team 1 i Bugs Team 2</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FAD" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FAE" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela podpisuje </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obrazki ilustrujące słownictwo z podręczników Bugs Team 1 i Bugs Team 2</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FAF" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FB0" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z nielicznymi błędami podpisuje </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obrazki ilustrujące słownictwo z podręczników Bugs Team 1 i Bugs Team 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FB1" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FB2" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z łatwością podpisuje </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>obrazki ilustrujące słownictwo z podręczników Bugs Team 1 i Bugs Team 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FB3" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidTr="00070EFA">
+      <w:tr w:rsidR="00070EFA" w:rsidRPr="002C34E4" w14:paraId="426C3FBE" w14:textId="77777777" w:rsidTr="00070EFA">
         <w:trPr>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FB5" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FB6" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">z dużą pomocą nauczyciela zapisuje krótką odpowiedź na pytanie, czy coś jest na obrazku </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -4075,64 +4092,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FB7" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FB8" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">z pomocą nauczyciela zapisuje krótką odpowiedź na pytanie, czy coś jest na obrazku </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -4205,64 +4222,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FB9" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FBA" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">krótką odpowiedź na pytanie czy coś jest na obrazku </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -4335,64 +4352,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FBB" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FBC" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">krótką odpowiedź na pytanie, czy coś jest na obrazku </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
@@ -4466,781 +4483,781 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>isn’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FBD" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidTr="00070EFA">
+      <w:tr w:rsidR="00070EFA" w:rsidRPr="002C34E4" w14:paraId="426C3FC8" w14:textId="77777777" w:rsidTr="00070EFA">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FBF" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="004600CF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FC0" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>podpisuje pełnym zdaniem owady, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FC1" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FC2" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>podpisuje pełnym zdaniem owady</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, czasem popełnia przy tym błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FC3" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FC4" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- zazwyczaj bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>podpisuje pełnym zdaniem owady</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
+          <w:p w14:paraId="426C3FC5" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C3FC6" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="00C42849">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie </w:t>
             </w:r>
             <w:r w:rsidR="00C42849" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>podpisuje pełnym zdaniem owady</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FC7" w14:textId="77777777" w:rsidR="00070EFA" w:rsidRPr="002C34E4" w:rsidRDefault="00070EFA" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="426C3FC9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB5B90" w:rsidRPr="002C34E4" w:rsidRDefault="00EB5B90">
+    <w:p w14:paraId="426C3FCA" w14:textId="77777777" w:rsidR="00EB5B90" w:rsidRPr="002C34E4" w:rsidRDefault="00EB5B90">
       <w:r w:rsidRPr="002C34E4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15867" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="3416"/>
         <w:gridCol w:w="263"/>
         <w:gridCol w:w="3393"/>
         <w:gridCol w:w="289"/>
         <w:gridCol w:w="3396"/>
         <w:gridCol w:w="277"/>
         <w:gridCol w:w="16"/>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="299"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C3FD0" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FCB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FCC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3682" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FCD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3673" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FCE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3712" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FCF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C3FD3" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FD1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14746" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
+          <w:p w14:paraId="426C3FD2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 1 </w:t>
             </w:r>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>On safari</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C3FDD" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FD4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FD5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FD6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FD7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FD8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FD9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FDA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FDB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FDC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C3FE7" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FDE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC5F8B">
+          <w:p w14:paraId="426C3FDF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC5F8B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje nieliczne wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00AC5F8B" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikie zwierzęta w liczbie pojedynczej i mnogiej</w:t>
             </w:r>
             <w:r w:rsidR="003B113C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, typy środowiska naturalnego, atrakcje i czynności turystyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FE0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="003B113C">
+          <w:p w14:paraId="426C3FE1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="003B113C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003B113C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikich zwierząt  w liczbie pojedynczej i mnogiej, typów środowiska naturalnego, atrakcji i czynności turystycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FE2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
+          <w:p w14:paraId="426C3FE3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003B113C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikie zw</w:t>
             </w:r>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -5252,123 +5269,123 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mnogiej, typy śro</w:t>
             </w:r>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dowiska naturalnego, atrakcje i </w:t>
             </w:r>
             <w:r w:rsidR="003B113C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności turystyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FE4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
+          <w:p w14:paraId="426C3FE5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="0032491E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003B113C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikie zwierzęta w liczbie pojedynczej i mnogiej, typy środowiska naturalnego, atrakcje i czynności turystyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FE6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="006D6334">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C3FF1" w14:textId="77777777" w:rsidTr="006D6334">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FE8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00DB0070">
+          <w:p w14:paraId="426C3FE9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00DB0070">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje </w:t>
             </w:r>
             <w:r w:rsidR="003B113C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">część </w:t>
             </w:r>
             <w:r w:rsidR="00DB0070" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -5379,498 +5396,498 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> od 10 do 100 wymienionych przez nauczyciela,</w:t>
             </w:r>
             <w:r w:rsidR="00DB0070" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> często</w:t>
             </w:r>
             <w:r w:rsidR="003B113C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FEA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="0032491E" w:rsidP="00DB0070">
+          <w:p w14:paraId="426C3FEB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="0032491E" w:rsidP="00DB0070">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje</w:t>
             </w:r>
             <w:r w:rsidR="00AC7F84" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB0070" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>część liczb od 10 do 100 wymienionych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FEC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00DB0070">
+          <w:p w14:paraId="426C3FED" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00DB0070">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- w</w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> większości poprawnie wskazuje </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00DB0070" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczby od 10 do 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FEE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="0032491E" w:rsidP="00DB0070">
+          <w:p w14:paraId="426C3FEF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="0032491E" w:rsidP="00DB0070">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje </w:t>
             </w:r>
             <w:r w:rsidR="00AC7F84" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00DB0070" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>liczby od 10 do 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FF0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C3FFB" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FF2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FF3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FF4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FF5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FF6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FF7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FF8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FF9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FFA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C4005" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FFC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CD6595">
+          <w:p w14:paraId="426C3FFD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CD6595">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka </w:t>
             </w:r>
             <w:r w:rsidR="0072560D" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikich zwierząt  w liczbie pojedynczej i mnogiej, typów środowiska naturalnego, atrakcji i czynności turystycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C3FFE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CD6595">
+          <w:p w14:paraId="426C3FFF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CD6595">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa kilka </w:t>
             </w:r>
             <w:r w:rsidR="0072560D" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dzikich zwierząt </w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -5884,364 +5901,364 @@
               <w:t>mnogiej, typów śro</w:t>
             </w:r>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dowiska naturalnego, atrakcji i </w:t>
             </w:r>
             <w:r w:rsidR="0072560D" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności turystycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4000" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CD6595">
+          <w:p w14:paraId="426C4001" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CD6595">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="0072560D" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikich zwierząt  w liczbie pojedynczej i mnogiej, typów środowiska naturalnego, atrakcji i czynności turystycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4002" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CD6595">
+          <w:p w14:paraId="426C4003" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CD6595">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="0072560D" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikie zwierzęta w liczbie pojedynczej i mnogiej, typy środowiska naturalnego, atrakcje i czynności turystyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4004" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="002A302E">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C400F" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4006" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
+          <w:p w14:paraId="426C4007" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisać oraz zadać pytanie o to, co dzikie zwierzęta jedzą i czego nie jedzą, gdzie mieszkają, a gdzie nie oraz udzielić odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4008" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00C74C55">
+          <w:p w14:paraId="426C4009" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00C74C55">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">opisać oraz zadać pytanie o to, co dzikie zwierzęta jedzą i czego nie jedzą, gdzie mieszkają, a gdzie nie oraz udzielić odpowiedzi, czasem popełnia </w:t>
             </w:r>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C400A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
+          <w:p w14:paraId="426C400B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mało istotnymi błędami potrafi opisać oraz zadać pytanie o to, co dzikie zwierzęta jedzą i czego nie jedzą, gdzie mieszkają, a gdzie nie oraz udzielić odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C400C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
+          <w:p w14:paraId="426C400D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisać oraz zadać pytanie o to, co dzikie zwierzęta jedzą i czego nie jedzą, gdzie mieszkają, a gdzie nie oraz udzielić odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C400E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C4019" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4010" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
+          <w:p w14:paraId="426C4011" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela</w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> potrafi powiedzieć </w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -6316,64 +6333,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>see</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4012" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
+          <w:p w14:paraId="426C4013" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi powiedz</w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -6447,64 +6464,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>see</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4014" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
+          <w:p w14:paraId="426C4015" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00475064" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi powiedzieć </w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -6579,64 +6596,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>see</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4016" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
+          <w:p w14:paraId="426C4017" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D47154">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0032491E" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi powiedzieć </w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -6688,83 +6705,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>see</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4018" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="002A302E">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C4023" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C401A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="006D6334">
+          <w:p w14:paraId="426C401B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="006D6334">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00672B2B" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -6827,64 +6844,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jungle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C401C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C401D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">określa podobieństwo między zwierzętami, czasem popełnia przy tym błędy </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -6939,64 +6956,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jungle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C401E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="006D6334">
+          <w:p w14:paraId="426C401F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="006D6334">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>określa podobieństwo między zwierzętami</w:t>
             </w:r>
             <w:r w:rsidR="00D47154" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -7073,64 +7090,64 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jungle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4020" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="006D6334">
+          <w:p w14:paraId="426C4021" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="006D6334">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">bezbłędnie określa podobieństwo między zwierzętami </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -7185,1111 +7202,1111 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jungle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4022" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="002A302E">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C402D" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4024" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
+          <w:p w14:paraId="426C4025" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4026" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4027" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką </w:t>
             </w:r>
             <w:r w:rsidR="003F6F20" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomocą odgrywa w parze scenkę z </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4028" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4029" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C402A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C402B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C402C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="00D23733" w:rsidRPr="002C34E4" w14:paraId="426C4037" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C402E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C402F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki</w:t>
             </w:r>
             <w:r w:rsidR="00BD1BFF" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i recytuje rymowanki</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4030" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4031" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki</w:t>
             </w:r>
             <w:r w:rsidR="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidR="00BD1BFF" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>recytuje rymowanki</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4032" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4033" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek</w:t>
             </w:r>
             <w:r w:rsidR="00BD1BFF" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i recytuje rymowanki</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4034" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4035" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki,</w:t>
             </w:r>
             <w:r w:rsidR="00BD1BFF" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> recytuje rymowanki,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4036" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4044" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4038" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
-[...15 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004600CF">
+          <w:p w14:paraId="426C4039" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="426C403A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004600CF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="426C403B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004600CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C403C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C403D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C403E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C403F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4040" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4041" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4042" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4043" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C404E" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004600CF">
+          <w:p w14:paraId="426C4045" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004600CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
+          <w:p w14:paraId="426C4046" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00721796" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4047" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4048" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4049" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C404A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C404B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C404C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C404D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4058" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C404F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00672B2B">
+          <w:p w14:paraId="426C4050" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00672B2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z</w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> dużą</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0072560D" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikich zwierząt  w liczbie pojedynczej i mnogiej, typów środowiska naturalnego, atrakcji i czynności turystycznych</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4051" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0072560D">
+          <w:p w14:paraId="426C4052" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0072560D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0072560D" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikich zwierząt  w liczbie pojedynczej i mnogiej, typów środowiska naturalnego, atrakcji i czynności turystycznych, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4053" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="0072560D" w:rsidP="0072560D">
+          <w:p w14:paraId="426C4054" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="0072560D" w:rsidP="0072560D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="007E0C64" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikich zwierząt  w liczbie pojedynczej i mnogiej, typów środowiska naturalnego, atrakcji i czynności turystycznych, zwykle robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4055" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00672B2B">
+          <w:p w14:paraId="426C4056" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00672B2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="0072560D" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikich zwierząt  w liczbie pojedynczej i mnogiej, typów środowiska naturalnego, atrakcji i czynności turystycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4057" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="006D6334">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4062" w14:textId="77777777" w:rsidTr="006D6334">
         <w:trPr>
           <w:trHeight w:val="656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4059" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C405A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -8325,618 +8342,618 @@
               <w:t xml:space="preserve">ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia, próbuje połączyć je z odpowiednim obrazkiem, popełnia przy tym </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">liczne </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C405B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00023ED1">
+          <w:p w14:paraId="426C405C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00023ED1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia, łączy je z obrazkiem popełniając przy tym błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C405D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00023ED1">
+          <w:p w14:paraId="426C405E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00023ED1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C405F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00023ED1">
+          <w:p w14:paraId="426C4060" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00023ED1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4061" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="006D6334">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C406C" w14:textId="77777777" w:rsidTr="006D6334">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4063" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4064" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje przeczytać na głos historyjkę, ale sprawia mu to trudność, zwykle nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4065" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4066" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela czyta na głos historyjkę, popełnia przy tym nieliczne błędy, czasem nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4067" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4068" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czyta na głos historyjkę, popełniając przy tym nieliczne błędy, zwykle rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4069" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C406A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością czyta na głos historyjkę, rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C406B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="00CD6595" w:rsidRPr="002C34E4" w14:paraId="426C4076" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="426C406D" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C406E" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C406F" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
+          <w:p w14:paraId="426C4070" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach</w:t>
             </w:r>
             <w:r w:rsidR="00AF7B7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4071" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4072" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4073" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4074" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4075" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="00CD6595" w:rsidRPr="002C34E4" w14:paraId="426C4080" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4077" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="006D6334">
+          <w:p w14:paraId="426C4078" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="006D6334">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy</w:t>
             </w:r>
             <w:r w:rsidR="00CF79EE" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> kilku</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -8968,125 +8985,125 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełnia przy tym</w:t>
             </w:r>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> liczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4079" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
+          <w:p w14:paraId="426C407A" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi zapisać </w:t>
             </w:r>
             <w:r w:rsidR="00CF79EE" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>część nazw</w:t>
             </w:r>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> dzikich zwierząt w liczbie pojedynczej i mnogiej, typów środowiska naturalnego atrakcji i czynności turystycznych </w:t>
             </w:r>
             <w:r w:rsidR="00AF7B7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C407B" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00CF79EE">
+          <w:p w14:paraId="426C407C" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00CF79EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dzikich zwierząt w liczbie pojedynczej i mnogiej, typów środowiska naturalnego atrakcji i czynności turystycznych</w:t>
             </w:r>
             <w:r w:rsidR="00CF79EE" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -9098,1386 +9115,1386 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00CF79EE" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełnia</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C407D" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
+          <w:p w14:paraId="426C407E" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00AF7B7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="006D6334" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dzikich zwierząt w liczbie pojedynczej i mnogiej, typów środowiska naturalnego atrakcji i czynności turystycznych </w:t>
             </w:r>
             <w:r w:rsidR="00AF7B7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="426C407F" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidTr="00475064">
+      <w:tr w:rsidR="00CD6595" w:rsidRPr="002C34E4" w14:paraId="426C408A" w14:textId="77777777" w:rsidTr="00475064">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4081" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="00BC5F6A">
+          <w:p w14:paraId="426C4082" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="00BC5F6A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela zapisuje niektóre struktury z rozdziału, popełnia przy tym liczne błędy, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4083" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00BE21AE">
+          <w:p w14:paraId="426C4084" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00BE21AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00BE21AE" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z pomocą nauczy</w:t>
             </w:r>
             <w:r w:rsidR="005C7854">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ciela zapisuje część struktur z </w:t>
             </w:r>
             <w:r w:rsidR="00BE21AE" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału, popełnia przy tym błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4085" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00BE21AE">
+          <w:p w14:paraId="426C4086" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00BE21AE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00BE21AE" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zapisuje większość struktur z rozdziału, zwykle robi to poprawnie lub popełnia małoistotne błędy, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4087" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00BE21AE">
+          <w:p w14:paraId="426C4088" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="00BE21AE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidR="00BC5F6A" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE21AE" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zapisuje struktury z rozdziału, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4089" w14:textId="77777777" w:rsidR="00CD6595" w:rsidRPr="002C34E4" w:rsidRDefault="00CD6595" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidRDefault="00D23733">
+    <w:p w14:paraId="426C408B" w14:textId="77777777" w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidRDefault="00D23733">
       <w:r w:rsidRPr="002C34E4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15857" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="3396"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3399"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3396"/>
         <w:gridCol w:w="286"/>
         <w:gridCol w:w="3404"/>
         <w:gridCol w:w="289"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C4091" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C408C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C408D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3682" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C408E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3682" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C408F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4090" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="00096B55" w14:paraId="426C4094" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4092" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14736" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
+          <w:p w14:paraId="426C4093" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 2 </w:t>
             </w:r>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>What’s the matter, Tiger?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C409E" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4095" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4096" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4097" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4098" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4099" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C409A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C409B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C409C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C409D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C40A8" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C409F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
+          <w:p w14:paraId="426C40A0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze </w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>wymienione przez nauczyciela</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała zwierząt, cechy części ciała i zasady ochrony środowiska naturalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40A1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
+          <w:p w14:paraId="426C40A2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część </w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>wymienionych przez nauczyciela</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała zwierząt, cech części ciała i zasad ochrony środowiska naturalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40A3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
+          <w:p w14:paraId="426C40A4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje </w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała zwierząt, cechy części ciała i zasady ochrony środowiska naturalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40A5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
+          <w:p w14:paraId="426C40A6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje </w:t>
             </w:r>
             <w:r w:rsidR="004C18A2" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała zwierząt, cechy części ciała i zasady ochrony środowiska naturalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40A7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C40B2" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40A9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40AA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40AB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40AC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40AD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40AE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40AF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40B0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40B1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C40BC" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40B3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i</w:t>
             </w:r>
             <w:r w:rsidR="00FA4A55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
+          <w:p w14:paraId="426C40B4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała zwierząt, cechy części ciała i zasady ochrony środowiska naturalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40B5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
+          <w:p w14:paraId="426C40B6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00E666F2" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>część</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała zwierząt, cech części ciała i zasad ochrony środowiska naturalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40B7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
+          <w:p w14:paraId="426C40B8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała zwierząt, cech części ciała i zasad ochrony środowiska naturalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40B9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
+          <w:p w14:paraId="426C40BA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała zwierząt, cechy części ciała i zasady ochrony środowiska naturalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40BB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="002A302E">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C40C6" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40BD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="004B298D" w:rsidP="00C74C55">
+          <w:p w14:paraId="426C40BE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="004B298D" w:rsidP="00C74C55">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00035684" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -10706,64 +10723,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>haven’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40BF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00C74C55">
+          <w:p w14:paraId="426C40C0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00C74C55">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać części ciała oraz zapytać o to, jakie części ciała się ma, a jakich nie i udzielić odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -10949,105 +10966,98 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>haven’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C74C55" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40C1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
+          <w:p w14:paraId="426C40C2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać części ciała oraz zapytać o to, jakie części ciała się ma, a jakich nie i udzielić odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>sporadycznie popełnia błędy</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">sporadycznie popełnia błędy </w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>I </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -11199,64 +11209,64 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>haven’t</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40C3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
+          <w:p w14:paraId="426C40C4" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać części ciała oraz zapytać o to, jakie części ciała się ma, a jakich nie i udzielić odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
@@ -11264,85 +11274,85 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I have/haven’t got (whiskers).; Have you got (a big body)? Yes, I have./No, I haven’t.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40C5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="002A302E">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C40D0" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40C7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
+          <w:p w14:paraId="426C40C8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D3148A" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -11387,97 +11397,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>tigers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40C9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
+          <w:p w14:paraId="426C40CA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00D3012A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">opisuje, czego się boi, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">popełnia przy tym błędy </w:t>
+              <w:t xml:space="preserve">opisuje, czego się boi, czasem popełnia przy tym błędy </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -11495,97 +11491,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>tigers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40CB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
+          <w:p w14:paraId="426C40CC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">opisuje, czego się boi, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">opisuje, czego się boi, zwykle robi to poprawnie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -11603,90 +11585,83 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>tigers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40CD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
+          <w:p w14:paraId="426C40CE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00E95844">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">bezbłędnie </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">opisuje, czego się boi </w:t>
+              <w:t xml:space="preserve">bezbłędnie opisuje, czego się boi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>I’m</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -11704,1389 +11679,1380 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>tigers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E95844" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40CF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidTr="002A302E">
+      <w:tr w:rsidR="00E95844" w:rsidRPr="002C34E4" w14:paraId="426C40DA" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="002609B0">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="426C40D1" w14:textId="77777777" w:rsidR="00E95844" w:rsidRPr="005C3D0C" w:rsidRDefault="00E95844" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="00D61081">
+          <w:p w14:paraId="426C40D2" w14:textId="77777777" w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="00D61081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela opisuje jakie części cia</w:t>
             </w:r>
             <w:r w:rsidR="00D61081" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ła ma dane zwierzę, a jakich nie, a także różnice między zwierzętami</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40D3" w14:textId="77777777" w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="00D61081">
+          <w:p w14:paraId="426C40D4" w14:textId="77777777" w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="00D61081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela opisuje jakie części ciała ma dane zwierzę, a jakich nie</w:t>
             </w:r>
             <w:r w:rsidR="00D61081" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także różnice między zwierzętami</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40D5" w14:textId="77777777" w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00B54A50" w:rsidP="00D61081">
+          <w:p w14:paraId="426C40D6" w14:textId="77777777" w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00B54A50" w:rsidP="00D61081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle poprawnie opisuje jakie części ciała ma dane zwierzę, a jakich nie</w:t>
             </w:r>
             <w:r w:rsidR="00D61081" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, a także różnice między zwierzętami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40D7" w14:textId="77777777" w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
+          <w:p w14:paraId="426C40D8" w14:textId="77777777" w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie opisuje jakie części ciała ma dane zwierzę, a jakich nie, a także różnice między zwierzętami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40D9" w14:textId="77777777" w:rsidR="00E95844" w:rsidRPr="002C34E4" w:rsidRDefault="00E95844" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidTr="002A302E">
+      <w:tr w:rsidR="00D61081" w:rsidRPr="002C34E4" w14:paraId="426C40E4" w14:textId="77777777" w:rsidTr="002A302E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="002609B0">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="426C40DB" w14:textId="77777777" w:rsidR="00D61081" w:rsidRPr="005C3D0C" w:rsidRDefault="00D61081" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
+          <w:p w14:paraId="426C40DC" w14:textId="77777777" w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela nazywa zasady ochrony środowiska, pyta o to, jak można chronić środowisko oraz udziela odpowiedzi, popełnia przy tym dużo błędów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40DD" w14:textId="77777777" w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
+          <w:p w14:paraId="426C40DE" w14:textId="77777777" w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela nazywa zasady ochrony środowiska, pyta o to, jak można chronić środowisko oraz udziela odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40DF" w14:textId="77777777" w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
+          <w:p w14:paraId="426C40E0" w14:textId="77777777" w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami nazywa zasady ochrony środowiska, pyta o to, jak można chronić środowisko oraz udziela odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40E1" w14:textId="77777777" w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
-[...18 lines deleted...]
-              <w:t>nazywa zasady ochrony środowiska, pyta o to, jak można chronić środowisko oraz udziela odpowiedzi</w:t>
+          <w:p w14:paraId="426C40E2" w14:textId="77777777" w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="00D61081">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>- nazywa zasady ochrony środowiska, pyta o to, jak można chronić środowisko oraz udziela odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40E3" w14:textId="77777777" w:rsidR="00D61081" w:rsidRPr="002C34E4" w:rsidRDefault="00D61081" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="001929E5">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C40EE" w14:textId="77777777" w:rsidTr="001929E5">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40E5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
+          <w:p w14:paraId="426C40E6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00DE7AB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40E7" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40E8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką </w:t>
             </w:r>
             <w:r w:rsidR="00035684" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomocą odgrywa w parze scenkę z </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40E9" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40EA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z</w:t>
             </w:r>
             <w:r w:rsidR="00DE7AB0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40EB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40EC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40ED" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w14:paraId="426C40F8" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40EF" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C40F0" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki i recytuje rymowanki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C40F1" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C40F2" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki</w:t>
             </w:r>
             <w:r w:rsidR="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>recytuje rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C40F3" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C40F4" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek i recytuje rymowanki, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C40F5" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C40F6" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, recytuje rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40F7" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4102" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40F9" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40FA" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40FB" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40FC" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40FD" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40FE" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C40FF" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4100" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4101" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C410C" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4103" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
+          <w:p w14:paraId="426C4104" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00721796" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4105" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4106" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4107" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4108" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4109" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C410A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C410B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4116" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C410D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00556B90">
+          <w:p w14:paraId="426C410E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>części ciała zwierząt, cechy części ciała i zasady ochrony środowiska naturalnego</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C410F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00556B90">
+          <w:p w14:paraId="426C4110" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje nazwy</w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> części ciała zwierząt, cechy części ciała i zasady ochrony środowiska naturalnego, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4111" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00556B90">
+          <w:p w14:paraId="426C4112" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>odczytuje nazwy części ciała zwierząt, cechy części ciała i zasady ochrony środowiska naturalnego, zwykle robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4113" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00556B90">
+          <w:p w14:paraId="426C4114" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00556B90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00556B90" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">części ciała zwierząt, cechy części ciała i zasady </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ochrony środowiska naturalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4115" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidTr="007E0C64">
+      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w14:paraId="426C4120" w14:textId="77777777" w:rsidTr="007E0C64">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4117" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C4118" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z</w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> dużą</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -13108,3588 +13074,3518 @@
               <w:t xml:space="preserve">ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia, próbuje połączyć je z odpowiednim obrazkiem, popełnia przy tym </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">liczne </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4119" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C411A" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia, łączy je z obrazkiem popełniając przy tym błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C411B" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C411C" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C411D" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C411E" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+          <w:p w14:paraId="426C411F" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C412A" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4121" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4122" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje przeczytać na głos historyjkę, ale sprawia mu to trudność, zwykle nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4123" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4124" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela czyta na głos historyjkę, popełnia przy tym nieliczne błędy, czasem nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4125" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4126" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czyta na głos historyjkę, popełniając przy tym nieliczne błędy, zwykle rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4127" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4128" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością czyta na głos historyjkę, rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4129" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="004C18A2" w:rsidRPr="002C34E4" w14:paraId="426C4134" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="00315B43">
+          <w:p w14:paraId="426C412B" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="426C412C" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="426C412D" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="426C412E" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="426C412F" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4130" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4131" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
+          <w:p w14:paraId="426C4132" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002A302E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4133" w14:textId="77777777" w:rsidR="004C18A2" w:rsidRPr="002C34E4" w:rsidRDefault="004C18A2" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w14:paraId="426C413E" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4135" w14:textId="77777777" w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="00AE6D40">
+          <w:p w14:paraId="426C4136" w14:textId="77777777" w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="00AE6D40">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy kilku części ciała zwierząt, cech części ciała i zasad ochrony środowiska naturalnego pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4137" w14:textId="77777777" w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="00AE6D40">
+          <w:p w14:paraId="426C4138" w14:textId="77777777" w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="00AE6D40">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zapisać część nazw części ciała zwierząt, cech części ciała i zasad ochrony środowiska naturalnego pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4139" w14:textId="77777777" w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
+          <w:p w14:paraId="426C413A" w14:textId="77777777" w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy części ciała zwierząt, cech części ciała i zasad ochrony środowiska naturalnego pod odpowiednim obrazkiem, popełnia przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
+          <w:p w14:paraId="426C413B" w14:textId="77777777" w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
+          <w:p w14:paraId="426C413C" w14:textId="77777777" w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy części ciała zwierząt, cech części ciała i zasad ochrony środowiska naturalnego pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="002609B0">
+          <w:p w14:paraId="426C413D" w14:textId="77777777" w:rsidR="00AE6D40" w:rsidRPr="002C34E4" w:rsidRDefault="00AE6D40" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidTr="00D23733">
+      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w14:paraId="426C4148" w14:textId="77777777" w:rsidTr="00D23733">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
+          <w:p w14:paraId="426C413F" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4140" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela zapisuje niektóre struktury z rozdziału, popełnia przy tym liczne błędy, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4141" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4142" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczy</w:t>
             </w:r>
             <w:r w:rsidR="005C7854">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ciela zapisuje część struktur z </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału, popełnia przy tym błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4143" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4144" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zapisuje większość struktur z rozdziału, zwykle robi to poprawnie lub popełnia małoistotne błędy, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4145" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4146" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie zapisuje struktury z rozdziału, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4147" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidRDefault="003D1876">
+    <w:p w14:paraId="426C4149" w14:textId="77777777" w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidRDefault="003D1876">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15874" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C414F" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C414A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C414B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C414C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C414D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C414E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C4152" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4150" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14740" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
+          <w:p w14:paraId="426C4151" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 3 </w:t>
             </w:r>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Talent Show</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C415C" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4153" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4154" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4155" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4156" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4157" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4158" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4159" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C415A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C415B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4166" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C415D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C415E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00EB4126" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywane w wolnym czasie, sposoby wykonywania czynności, dyscypliny sportowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C415F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4160" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności, dyscyplin sportowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4161" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4162" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywane w wolnym czasie, sposoby wykonywania czynności, dyscypliny sportowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
+          <w:p w14:paraId="426C4163" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4164" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00EB4126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywane w wolnym czasie, sposoby wykonywania czynności, dyscypliny sportowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4165" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4170" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4167" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4168" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4169" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C416A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C416B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C416C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C416D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C416E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C416F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C417A" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4171" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4172" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>kilka czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności, dyscyplin sportowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4173" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4174" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności, dyscyplin sportowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4175" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4176" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności, dyscyplin sportowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4177" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4178" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywane w wolnym czasie, sposoby wykonywania czynności, dyscypliny sportowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4179" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00CC5878" w:rsidRPr="002C34E4" w14:paraId="426C4184" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="002609B0">
+          <w:p w14:paraId="426C417B" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="001E0AA1">
+          <w:p w14:paraId="426C417C" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="001E0AA1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą po</w:t>
             </w:r>
             <w:r w:rsidR="002A3F20" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mocą nauczyciela opisuje, jakie czynności potrafi wykonywać w wolnym czasie, a jakich nie; pyta o te umiejętności oraz udziela odpowiedzi, popełnia przy tym dużo błędów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
+          <w:p w14:paraId="426C417D" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="001E0AA1">
+          <w:p w14:paraId="426C417E" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="001E0AA1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="002A3F20" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">opisuje, jakie czynności potrafi wykonywać w wolnym czasie, a jakich nie; pyta o te umiejętności oraz udziela odpowiedzi, popełnia przy tym </w:t>
+              <w:t>opisuje, jakie czynności potrafi wykonywać w wolnym czasie, a jakich nie; pyta o te umiejętności oraz udziela odpowiedzi, popełnia przy tym błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="426C417F" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="426C4180" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="001E0AA1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="002A3F20" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>błędy</w:t>
+              <w:t>opisuje, jakie czynności potrafi wykonywać w wolnym czasie, a jakich nie; pyta o te umiejętności oraz udziela odpowiedzi, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4181" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="001E0AA1">
+          <w:p w14:paraId="426C4182" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="001E0AA1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="002A3F20" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>opisuje, jakie cz</w:t>
-[...20 lines deleted...]
-              <w:t>, sporadycznie popełnia błędy</w:t>
+              <w:t>opisuje, jakie czynności potrafi wykonywać w wolnym czasie, a jakich nie; pyta o te umiejętności oraz udziela odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="004B298D">
-[...59 lines deleted...]
-          <w:p w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4183" w14:textId="77777777" w:rsidR="00CC5878" w:rsidRPr="002C34E4" w:rsidRDefault="00CC5878" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C418E" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
+          <w:p w14:paraId="426C4185" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4186" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela</w:t>
             </w:r>
             <w:r w:rsidR="004B298D" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00CC5878" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zapytać</w:t>
             </w:r>
             <w:r w:rsidR="001E0AA1" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> o umiejętności i udzielić odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
+          <w:p w14:paraId="426C4187" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4188" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="001E0AA1" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi zapytać o umiejętności i udzielić odpowiedzi, popełnia przy tym nieliczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
+          <w:p w14:paraId="426C4189" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C418A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="001E0AA1" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>potrafi zapytać o umiejętności i udzielić odpowiedzi,</w:t>
+              <w:t>potrafi zapytać o umiejętności i udzielić odpowiedzi, sporadycznie popełnia błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C418B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C418C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="001E0AA1" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sporadycznie popełnia błędy</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>potrafi zapytać o umiejętności i udzielić odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C418D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="006C5B6C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4198" w14:textId="77777777" w:rsidTr="006C5B6C">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
+          <w:p w14:paraId="426C418F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4190" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi </w:t>
             </w:r>
             <w:r w:rsidR="001E0AA1" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisać umiejętności osób trzecich, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
+          <w:p w14:paraId="426C4191" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4192" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001E0AA1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="001E0AA1" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać umiejętności osób trzecich, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="006C5B6C">
+          <w:p w14:paraId="426C4193" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4194" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="006C5B6C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="006C5B6C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać umiejętności osób trzecich, zwykle robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="006C5B6C">
+          <w:p w14:paraId="426C4195" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4196" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="006C5B6C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="006C5B6C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bezbłędnie opisuje umiejętności osób trzecich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4197" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidTr="006C5B6C">
+      <w:tr w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w14:paraId="426C41A2" w14:textId="77777777" w:rsidTr="006C5B6C">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="001E0AA1">
+          <w:p w14:paraId="426C4199" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C419A" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="001E0AA1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą potrafi zadać pytania o sporty popularne w danym kraju i udzielić odpowiedzi, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="006C5B6C">
+          <w:p w14:paraId="426C419B" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C419C" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="006C5B6C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zadać pytania o sporty popularne w danym kraju i udzielić odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="004B298D">
-[...86 lines deleted...]
-          <w:p w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="002609B0">
+          <w:p w14:paraId="426C419D" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C419E" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="006C5B6C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>- potrafi zadać pytania o sporty popularne w danym kraju i udzielić odpowiedzi, popełnia przy tym mało znaczące błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C419F" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41A0" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="006C5B6C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>- potrafi zadać pytania o sporty popularne w danym kraju i udzielić odpowiedzi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41A1" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C41AC" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41A3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41A4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41A5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41A6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41A7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41A8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41A9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41AA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41AB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w14:paraId="426C41B6" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41AD" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41AE" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki i recytuje rymowanki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41AF" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41B0" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki</w:t>
             </w:r>
             <w:r w:rsidR="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>recytuje rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41B1" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41B2" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek i recytuje rymowanki, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41B3" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41B4" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, recytuje rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41B5" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C41C0" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41B7" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41B8" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41B9" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41BA" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41BB" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41BC" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41BD" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41BE" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41BF" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C41CA" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41C1" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
+          <w:p w14:paraId="426C41C2" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00721796" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41C3" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41C4" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41C5" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41C6" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41C7" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41C8" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41C9" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C41D4" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C41CB" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41CC" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności, dyscyplin sportowych</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C41CD" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41CE" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności, dyscyplin sportowych, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C41CF" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41D0" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>odczytuje nazwy czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności, dyscyplin sportowych, zwykle robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41D1" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41D2" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00E66D6F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności, dyscyplin sportowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41D3" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w14:paraId="426C41DE" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C41D5" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41D6" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -16708,1052 +16604,1052 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia, próbuje połączyć je z odpowiednim obrazkiem, popełnia przy tym </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">liczne </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41D7" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41D8" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia, łączy je z obrazkiem popełniając przy tym błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41D9" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41DA" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41DB" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41DC" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41DD" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C41E8" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C41DF" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41E0" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje przeczytać na głos historyjkę, ale sprawia mu to trudność, zwykle nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C41E1" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41E2" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela czyta na głos historyjkę, popełnia przy tym nieliczne błędy, czasem nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C41E3" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41E4" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czyta na głos historyjkę, popełniając przy tym nieliczne błędy, zwykle rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C41E5" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41E6" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością czyta na głos historyjkę, rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41E7" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C41F2" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="426C41E9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41EA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41EB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41EC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41ED" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41EE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41EF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C41F0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41F1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00B669CD" w:rsidRPr="002C34E4" w14:paraId="426C41FC" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="00B669CD">
+          <w:p w14:paraId="426C41F3" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41F4" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="00B669CD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy kilku czynności wykonywanych w wolnym czasie, s</w:t>
             </w:r>
             <w:r w:rsidR="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>posobów wykonywania czynności i </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dyscyplin sportowych pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41F5" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41F6" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zapisać część nazw czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności i dyscyplin sportowych pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41F7" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41F8" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności i dyscyplin sportowych pod odpowiednim obrazkiem, popełnia przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41F9" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41FA" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy czynności wykonywanych w wolnym czasie, sposobów wykonywania czynności i dyscyplin sportowych pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="002609B0">
+          <w:p w14:paraId="426C41FB" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w14:paraId="426C4206" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41FD" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C41FE" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela zapisuje niektóre struktury z rozdziału, popełnia przy tym liczne błędy, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C41FF" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4200" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczy</w:t>
             </w:r>
             <w:r w:rsidR="005C7854">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ciela zapisuje część struktur z </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału, popełnia przy tym błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4201" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4202" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zapisuje większość struktur z rozdziału, zwykle robi to poprawnie lub popełnia małoistotne błędy, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4203" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4204" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie zapisuje struktury z rozdziału, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4205" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C">
+    <w:p w14:paraId="426C4207" w14:textId="77777777" w:rsidR="006C5B6C" w:rsidRPr="002C34E4" w:rsidRDefault="006C5B6C">
       <w:r w:rsidRPr="002C34E4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15874" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C420D" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00D23733" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4208" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00D23733" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00AC7F84" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4209" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C420A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C420B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C420C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C4210" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C420E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14740" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
+          <w:p w14:paraId="426C420F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 4 </w:t>
             </w:r>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">My </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -17765,2597 +17661,2562 @@
               </w:rPr>
               <w:t>busy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C421A" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4211" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4212" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4213" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4214" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4215" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4216" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4217" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4218" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4219" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4224" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C421B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C421C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>kilka wymienionych przez nauczyciela czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godzin na zegarze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00F1790A">
+          <w:p w14:paraId="426C421D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C421E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00F1790A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godzin na zegarze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C421F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4220" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codzienne, zawody, czynności wykonywane po lekcjach w szkole, a także godziny na zegarze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C4221" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4222" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codzienne, zawody, czynności wykonywane po lekcjach w szkole, a także godziny na zegarze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4223" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C422E" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4225" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4226" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4227" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4228" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4229" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C422A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C422B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C422C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C422D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4238" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C422F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4230" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godzin na zegarze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4231" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4232" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godzin na zegarze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4233" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4234" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godzin na zegarze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4235" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="00AF50FB" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C4236" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="00AF50FB" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codzienne, zawody, czynności wykonywane po lekcjach w szkole, a także godziny na zegarze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4237" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00AA2C7F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4242" w14:textId="77777777" w:rsidTr="00AA2C7F">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="00345039" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C4239" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C423A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="00345039" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="007F1190" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zapytać o godzinę i udzielić odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C423B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C423C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela</w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> potrafi zadać pytanie o godzinę i udzielić odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C423D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C423E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi zadać pytanie o godzinę i udzielić odpowiedzi, sporadycznie popełnia błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C423F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4240" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zadać pytanie o godzinę i udzielić odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4241" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="009A2692" w:rsidRPr="002C34E4" w14:paraId="426C424C" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="009A2692" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="00BC4898" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C4243" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="009A2692" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4244" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="00BC4898" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zadać pytanie o godzinę wykonywania danej czynności i udzielić odpowiedz pełnym zdaniem, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="009A2692" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="00BC4898" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C4245" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="009A2692" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4246" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="00BC4898" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>z pomocą nauczyciela potrafi zadać pytanie o godzinę wykonywania danej czynności i udzielić odpowiedz</w:t>
+              <w:t>z pomocą nauczyciela potrafi zadać pytanie o godzinę wykonywania danej czynności i udzielić odpowiedz pełnym zdaniem, popełnia przy tym błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4247" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="009A2692" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4248" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="00BC4898" w:rsidP="00AA2C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- z niewielkimi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pełnym zdaniem</w:t>
+              <w:t>zadać pytanie o godzinę wykonywania danej czynności i udzielić odpowiedzi pełnym zdaniem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4249" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="009A2692" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C424A" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="00BC4898" w:rsidP="00AA2C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>, popełnia przy tym błędy</w:t>
-[...78 lines deleted...]
-              </w:rPr>
               <w:t>potrafi zadać pytanie o godzinę wykonywania danej czynności i udzielić odpowiedzi pełnym zdaniem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="009A2692" w:rsidP="002609B0">
+          <w:p w14:paraId="426C424B" w14:textId="77777777" w:rsidR="009A2692" w:rsidRPr="002C34E4" w:rsidRDefault="009A2692" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4256" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C424D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C424E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisać swój poranek i podać godziny wykonywania czynności, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C424F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4250" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela</w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> potrafi opisać swój poranek i podać godziny wykonywania czynności, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C4251" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4252" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać swój poranek i podać godziny wykonywania czynności, sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C4253" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4254" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AA2C7F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z łatwością opisuje swój poranek i podaje godziny wykonywania czynności</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4255" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w14:paraId="426C4260" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00B514BB">
+          <w:p w14:paraId="426C4257" w14:textId="77777777" w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4258" w14:textId="77777777" w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00B514BB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela opisuje obowiązki i typowy dzień osoby wykonującej dany zawód, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C4259" w14:textId="77777777" w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C425A" w14:textId="77777777" w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela opisuje obowiązki i typowy dzień osoby wykonującej dany zawód, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C425B" w14:textId="77777777" w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C425C" w14:textId="77777777" w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi opisać obowiązki i typowy dzień osoby wykonującej dany zawód, sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00AA2C7F">
+          <w:p w14:paraId="426C425D" w14:textId="77777777" w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C425E" w14:textId="77777777" w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00AA2C7F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi opisać obowiązki i typowy dzień osoby wykonującej dany zawód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="002609B0">
+          <w:p w14:paraId="426C425F" w14:textId="77777777" w:rsidR="00AA2C7F" w:rsidRPr="002C34E4" w:rsidRDefault="00AA2C7F" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00B514BB" w:rsidRPr="002C34E4" w14:paraId="426C426A" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00B514BB">
+          <w:p w14:paraId="426C4261" w14:textId="77777777" w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4262" w14:textId="77777777" w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00B514BB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela pyta o to, skąd się pochodzi, o której wraca się ze szkoły i co się wykonuje w wolnym czasie oraz udziela odpowiedzi, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00B514BB">
+          <w:p w14:paraId="426C4263" w14:textId="77777777" w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4264" w14:textId="77777777" w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00B514BB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pyta o to, skąd się pochodzi, o </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>której wraca się ze szkoły i co się wykonuje w wolnym czasie oraz udziela odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="004B298D">
-[...86 lines deleted...]
-          <w:p w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4265" w14:textId="77777777" w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4266" w14:textId="77777777" w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00B514BB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>- pyta o to, skąd się pochodzi, o której wraca się ze szkoły i co się wykonuje w wolnym czasie oraz udziela odpowiedzi, czasem popełnia przy tym małoznaczące błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4267" w14:textId="77777777" w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4268" w14:textId="77777777" w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="00B514BB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>- z łatwością pyta o to, skąd się pochodzi, o której wraca się ze szkoły i co się wykonuje w wolnym czasie oraz udziela odpowiedzi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4269" w14:textId="77777777" w:rsidR="00B514BB" w:rsidRPr="002C34E4" w:rsidRDefault="00B514BB" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4274" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C426B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C426C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C426D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C426E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C426F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4270" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4271" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4272" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4273" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w14:paraId="426C427E" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4275" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4276" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki i recytuje rymowanki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4277" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4278" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki</w:t>
             </w:r>
             <w:r w:rsidR="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>recytuje rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4279" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C427A" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek i recytuje rymowanki, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C427B" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C427C" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, recytuje rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C427D" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4288" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C427F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4280" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4281" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4282" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4283" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4284" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4285" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4286" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4287" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4292" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4289" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
+          <w:p w14:paraId="426C428A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00721796" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C428B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C428C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C428D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C428E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C428F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4290" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4291" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C429C" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C4293" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4294" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z</w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> dużą</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godziny</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C4295" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4296" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godziny, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C4297" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4298" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- odczytuje </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nazwy czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godziny, zwykle robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4299" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C429A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godzin na zegarze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C429B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w14:paraId="426C42A6" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C429D" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C429E" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -20374,1840 +20235,1840 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia, próbuje połączyć je z odpowiednim obrazkiem, popełnia przy tym </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">liczne </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C429F" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42A0" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia, łączy je z obrazkiem popełniając przy tym błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42A1" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42A2" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42A3" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42A4" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42A5" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C42B0" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C42A7" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42A8" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje przeczytać na głos historyjkę, ale sprawia mu to trudność, zwykle nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C42A9" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42AA" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela czyta na głos historyjkę, popełnia przy tym nieliczne błędy, czasem nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C42AB" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42AC" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czyta na głos historyjkę, popełniając przy tym nieliczne błędy, zwykle rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C42AD" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42AE" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością czyta na głos historyjkę, rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42AF" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C42BA" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="426C42B1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42B2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42B3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42B4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42B5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42B6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42B7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42B8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42B9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00B669CD" w:rsidRPr="002C34E4" w14:paraId="426C42C4" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42BB" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42BC" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy kilku czynności codziennych, zawodów, czynn</w:t>
             </w:r>
             <w:r w:rsidR="00047E1C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ości wykonywanych po lekcjach w </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>szkole, a także godziny pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42BD" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42BE" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zapisać część nazw czynności codziennych, zawodów, czynności wykonywanych po lekcjach w szkole, a także godziny pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42BF" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42C0" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy czynności codziennych, zawodów, czynn</w:t>
             </w:r>
             <w:r w:rsidR="00047E1C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ości wykonywanych po lekcjach w </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>szkole, a także godziny pod odpowiednim obrazkiem, popełnia przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42C1" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42C2" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy czynności codziennych, zawodów, czynn</w:t>
             </w:r>
             <w:r w:rsidR="00047E1C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ości wykonywanych po lekcjach w </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>szkole, a także godziny pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42C3" w14:textId="77777777" w:rsidR="00B669CD" w:rsidRPr="002C34E4" w:rsidRDefault="00B669CD" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w14:paraId="426C42CE" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42C5" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42C6" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela zapisuje niektóre struktury z rozdziału, popełnia przy tym liczne błędy, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42C7" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42C8" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczy</w:t>
             </w:r>
             <w:r w:rsidR="005C7854">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ciela zapisuje część struktur z </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału, popełnia przy tym błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42C9" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42CA" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zapisuje większość struktur z rozdziału, zwykle robi to poprawnie lub popełnia małoistotne błędy, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C42CB" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42CC" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie zapisuje struktury z rozdziału, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42CD" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C42D4" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42CF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42D0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42D1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42D2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42D3" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C42D7" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42D5" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14740" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
+          <w:p w14:paraId="426C42D6" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Let’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> go shopping</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C42E1" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42D8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42D9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42DA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42DB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42DC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42DD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42DE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42DF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42E0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C42EB" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C42E2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42E3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sklepy, budynki miejskie, pieniądze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C42E4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42E5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sklepów, budynków miejskich, pieniędzy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C42E6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42E7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sklepy, budynki miejskie, pieniądze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
+          <w:p w14:paraId="426C42E8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42E9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00416BCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00416BCD" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sklepy, budynki miejskie, pieniądze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42EA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C42F5" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42EC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42ED" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42EE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42EF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42F0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42F1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42F2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C42F3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42F4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C42FF" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42F6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="005C2DBF">
+          <w:p w14:paraId="426C42F7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="005C2DBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa </w:t>
             </w:r>
             <w:r w:rsidR="005C2DBF" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">kilka sklepów, budynków miejskich, pieniędzy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42F8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="005C2DBF">
+          <w:p w14:paraId="426C42F9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="005C2DBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="005C2DBF" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sklepów, budynków miejskich, pieniędzy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42FA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="005C2DBF">
+          <w:p w14:paraId="426C42FB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="005C2DBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="005C2DBF" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sklepów, budynków miejskich, pieniędzy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C42FC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="005C2DBF">
+          <w:p w14:paraId="426C42FD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="005C2DBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="005C2DBF" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sklepy, budynki miejskie, pieniądze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C42FE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4309" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4300" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4301" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi</w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -22234,1661 +22095,1647 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">liczne </w:t>
             </w:r>
             <w:r w:rsidR="009C253C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>błędy</w:t>
             </w:r>
             <w:r w:rsidR="00FB5F67" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...38 lines deleted...]
-              <w:t>danym miejscu, zapytać o dany sklep i udzielić informacji o tym, gdzie znajduje się sklep</w:t>
+          <w:p w14:paraId="426C4302" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4303" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="002B5645" w:rsidP="002B5645">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>- z pomocą nauczyciela potrafi opisać, co znajduje się w danym miejscu, zapytać o dany sklep i udzielić informacji o tym, gdzie znajduje się sklep</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4304" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4305" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać, co znajduje się w danym miejscu, zapytać o dany sklep i udzielić informacji o tym, gdzie znajduje się sklep</w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="002B5645" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4306" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4307" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="002B5645" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- opisać, co znajduje</w:t>
             </w:r>
             <w:r w:rsidR="0081755B" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> się w danym miejscu, zapytać o </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>dany sklep i udzielić informacji o tym, gdzie znajduje się sklep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4308" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4313" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C430A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C430B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisać, co znajduje się w rodzinnym mieście, a czego w nim nie ma, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C430C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C430D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać, co znajduje się w rodzinnym mieście, a czego w nim nie ma, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C430E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C430F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać, co znajduje się w rodzinnym mieście, a czego w nim nie ma, sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4310" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4311" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać, co znajduje się w rodzinnym mieście, a czego w nim nie ma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4312" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C431D" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4314" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4315" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z bardzo dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>próbuje opisać swoje wymarzone miasto, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4316" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4317" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać swoje wymarzone miasto, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4318" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4319" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z niewielkimi błędami potrafi opisać swoje wymarzone miasto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="002B5645" w:rsidP="002B5645">
+          <w:p w14:paraId="426C431A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C431B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="002B5645" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi opisać swoje wymarzone miasto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C431C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w14:paraId="426C4327" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="002B5645">
+          <w:p w14:paraId="426C431E" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C431F" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą p</w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>omocą nauczyciela potrafi poprosić o produkty w sklepie, zapytać o cenę i udzielić odpowiedzi, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00950223" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4320" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4321" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00950223" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>poprosić o produkty w sklepie, zapytać o cenę i udzielić odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00950223" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4322" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4323" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00950223" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi poprosić o produkty w sklepie, zapytać o cenę i udzielić odpowiedzi, sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00950223" w:rsidP="002B5645">
+          <w:p w14:paraId="426C4324" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4325" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00950223" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">poprosić o produkty w sklepie, zapytać </w:t>
             </w:r>
             <w:r w:rsidR="0081755B" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>o cenę i </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>udzielić odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4326" w14:textId="77777777" w:rsidR="00FB5F67" w:rsidRPr="002C34E4" w:rsidRDefault="00FB5F67" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4331" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4328" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4329" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C432A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C432B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C432C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C432D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C432E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C432F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4330" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w14:paraId="426C433B" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4332" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4333" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki i recytuje rymowanki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4334" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4335" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki</w:t>
             </w:r>
             <w:r w:rsidR="0081755B" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>recytuje rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4336" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4337" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek i recytuje rymowanki, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4338" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4339" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, recytuje rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C433A" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4345" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C433C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C433D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C433E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C433F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4340" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4341" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4342" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4343" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4344" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C434F" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4346" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
+          <w:p w14:paraId="426C4347" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00721796" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4348" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4349" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C434A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C434B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C434C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C434D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C434E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00024A27" w:rsidRPr="002C34E4" w14:paraId="426C4359" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4350" w14:textId="77777777" w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
+          <w:p w14:paraId="426C4351" w14:textId="77777777" w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje odczytywać nazwy sklepów, budynków miejskich, pieniędzy, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
+          <w:p w14:paraId="426C4352" w14:textId="77777777" w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
+          <w:p w14:paraId="426C4353" w14:textId="77777777" w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje nazwy sklepów, budynków miejskich, pieniędzy, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
+          <w:p w14:paraId="426C4354" w14:textId="77777777" w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
+          <w:p w14:paraId="426C4355" w14:textId="77777777" w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje nazwy sklepów, budynków miejskich, pieniędzy, zwykle robi to poprawnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
+          <w:p w14:paraId="426C4356" w14:textId="77777777" w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
+          <w:p w14:paraId="426C4357" w14:textId="77777777" w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="00120D51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy sklepów, budynków miejskich, pieniędzy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4358" w14:textId="77777777" w:rsidR="00024A27" w:rsidRPr="002C34E4" w:rsidRDefault="00024A27" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w14:paraId="426C4363" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C435A" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C435B" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -23907,6868 +23754,6782 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia, próbuje połączyć je z odpowiednim obrazkiem, popełnia przy tym</w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> liczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C435C" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C435D" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia, łączy je z obrazkiem popełniając przy tym błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C435E" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C435F" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4360" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4361" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4362" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C436D" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4364" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4365" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje przeczytać na głos historyjkę, ale sprawia mu to trudność, zwykle nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4366" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4367" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela czyta na głos historyjkę, popełnia przy tym nieliczne błędy, czasem nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4368" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4369" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czyta na głos historyjkę, popełniając przy tym nieliczne błędy, zwykle rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
-[...12 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C436A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C436B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością czyta na głos historyjkę, rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C436C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4377" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="426C436E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C436F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4370" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4371" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4372" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4373" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4374" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4375" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4376" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00047E1C" w:rsidRPr="002C34E4" w14:paraId="426C4381" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="00047E1C">
+          <w:p w14:paraId="426C4378" w14:textId="77777777" w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4379" w14:textId="77777777" w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="00047E1C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy kilku </w:t>
             </w:r>
             <w:r w:rsidR="00431AED" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">sklepów, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>budynków miejskich</w:t>
             </w:r>
             <w:r w:rsidR="00431AED" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i pieniędzy</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="00047E1C">
+          <w:p w14:paraId="426C437A" w14:textId="77777777" w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C437B" w14:textId="77777777" w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="00047E1C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi zapisać część nazw </w:t>
             </w:r>
             <w:r w:rsidR="00431AED" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">sklepów, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>budynków miejskich</w:t>
             </w:r>
             <w:r w:rsidR="00431AED" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i pieniędzy</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="00431AED">
+          <w:p w14:paraId="426C437C" w14:textId="77777777" w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C437D" w14:textId="77777777" w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="00431AED">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00431AED" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">sklepów, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">budynków miejskich </w:t>
             </w:r>
             <w:r w:rsidR="00431AED" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">i pieniędzy </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="00431AED">
+          <w:p w14:paraId="426C437E" w14:textId="77777777" w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C437F" w14:textId="77777777" w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="00431AED">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00431AED" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>sklepów,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> budynków miejskich </w:t>
             </w:r>
             <w:r w:rsidR="00431AED" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">i pieniędzy </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4380" w14:textId="77777777" w:rsidR="00047E1C" w:rsidRPr="002C34E4" w:rsidRDefault="00047E1C" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidTr="00341BA5">
+      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w14:paraId="426C438B" w14:textId="77777777" w:rsidTr="00341BA5">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4382" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4383" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela zapisuje niektóre struktury z rozdziału, popełnia przy tym liczne błędy, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4384" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4385" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczy</w:t>
             </w:r>
             <w:r w:rsidR="005C7854">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ciela zapisuje część struktur z </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału, popełnia przy tym błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4386" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4387" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zapisuje większość struktur z rozdziału, zwykle robi to poprawnie lub popełnia małoistotne błędy, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4388" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4389" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie zapisuje struktury z rozdziału, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
+          <w:p w14:paraId="426C438A" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidRDefault="00D23733">
+    <w:p w14:paraId="426C438C" w14:textId="77777777" w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidRDefault="00D23733">
       <w:r w:rsidRPr="002C34E4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15871" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C4392" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C438D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C438E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C438F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4390" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4391" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C4395" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4393" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14738" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
+          <w:p w14:paraId="426C4394" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00070750">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 6 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Going</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> on </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00070750" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>holiday</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C439F" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4396" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4397" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4398" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4399" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C439A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C439B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C439C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C439D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C439E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C43A9" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43A0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00FA7088">
+          <w:p w14:paraId="426C43A1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00FA7088">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00FA7088" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywane podczas wakacji, miejsca wakacyjne, wakacyjne miejsca noclegowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43A2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00FA7088">
+          <w:p w14:paraId="426C43A3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00FA7088">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00FA7088" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43A4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43A5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00FA7088" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywane podczas wakacji, miejsca wakacyjne, wakacyjne miejsca noclegowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43A6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43A7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00FA7088" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywane podczas wakacji, miejsca wakacyjne, wakacyjne miejsca noclegowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43A8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C43B3" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43AA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43AB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43AC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43AD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43AE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43AF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43B0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43B1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43B2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C43BD" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43B4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43B5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="00FA7088" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43B6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43B7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="00FA7088" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43B8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43B9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00FA7088" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43BA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00FA7088">
+          <w:p w14:paraId="426C43BB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00FA7088">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00FA7088" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywane podczas wakacji, miejsca wakacyjne, wakacyjnych miejsca noclegowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43BC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C43C7" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43BE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
+          <w:p w14:paraId="426C43BF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002B5645">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>opisać, jaką czynność</w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wykonuje w chwili mówienia i co robią osoby trzecie, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43C0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43C1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="002B5645" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi opisać, </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>jaką czynność wykonuje w chwili mówienia i co robią osoby trzecie, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43C2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43C3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi opisać, jaką czynność wykonuje w chwili mówienia i co robią osoby trzecie, sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43C4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43C5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bezbłędnie opisuje, jaką czynność wykonuje w chwili mówienia i co robią osoby trzecie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43C6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C43D1" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43C8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43C9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zapytać o to, co robi inna osoba w chwili obecnej i udzielić odpowiedzi, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43CA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43CB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>z pomocą nauczyciela potrafi zapytać o to, co robi inna osoba w chwili obecnej i udzielić odpowiedzi, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43CC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43CD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">potrafi zapytać o to, co robi inna osoba w chwili obecnej i udzielić odpowiedzi, </w:t>
+              <w:t>potrafi zapytać o to, co robi inna osoba w chwili obecnej i udzielić odpowiedzi, czasem popełnia przy tym małoistotne błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43CE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43CF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>czasem popełnia przy tym małoistotne błędy</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>potrafi zapytać o to, co robi inna osoba w chwili obecnej i udzielić odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43D0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C43DB" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43D2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43D3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>próbuje opisać, gdzie znajdują się różne osoby przebywające na wakacjach i jakie czynności wykonują w tych miejscach, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43D4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
-[...33 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43D5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>- z pomocą nauczyciela potrafi opisać, gdzie znajdują się różne osoby przebywające na wakacjach i jakie czynności wykonują w tych miejscach, popełnia przy tym błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43D6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43D7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>- potrafi opisać, gdzie znajdują się różne osoby przebywające na wakacjach i jakie czynności wykonują w tych miejscach, czasem popełnia przy tym błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43D8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43D9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="002C34E4">
-[...52 lines deleted...]
-            </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>potrafi</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+              <w:t>potrafi opisać, gdzie znajdują się różne osoby przebywające na wakacjach i jakie czynności wykonują w tych miejscach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43DA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="00B97F01" w:rsidRPr="002C34E4" w14:paraId="426C43E5" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43DC" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43DD" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>próbuje</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0022057C" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>zadać pytanie o to, gdzie druga osoba jest na wakacjach, gdzie nocuje, co robi i jaka jest pogoda oraz udziela odpowiedzi, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43DE" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
-[...33 lines deleted...]
-          <w:p w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43DF" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>- z pomocą nauczyciela potrafi zadać pytanie o to, gdzie druga osoba jest na wakacjach, gdzie nocuje, co robi i jaka jest pogoda oraz udziela odpowiedzi, popełnia przy tym błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43E0" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43E1" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">- potrafi zadać pytanie o to, gdzie druga osoba jest na wakacjach, gdzie nocuje, co robi i jaka jest pogoda oraz udziela odpowiedzi, </w:t>
-[...6 lines deleted...]
-              <w:t>sporadycznie popełnia przy tym błędy</w:t>
+              <w:t>- potrafi zadać pytanie o to, gdzie druga osoba jest na wakacjach, gdzie nocuje, co robi i jaka jest pogoda oraz udziela odpowiedzi, sporadycznie popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
+          <w:p w14:paraId="426C43E2" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43E3" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="0022057C" w:rsidP="0022057C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zadać pytanie o to, gdzie druga osoba jest na wakacjach, gdzie nocuje, co robi i jaka jest pogoda oraz udziela odpowiedzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43E4" w14:textId="77777777" w:rsidR="00B97F01" w:rsidRPr="002C34E4" w:rsidRDefault="00B97F01" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C43EF" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43E6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43E7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43E8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43E9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43EA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43EB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43EC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43ED" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43EE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C43F9" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43F0" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43F1" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43F2" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43F3" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43F4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43F5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43F6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C43F7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43F8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="004E2F71">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4403" w14:textId="77777777" w:rsidTr="004E2F71">
         <w:trPr>
           <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C43FA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43FB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, częściowo rozumie ich treść, jeżeli poparty jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43FC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43FD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami recytuje w grupie rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara się wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43FE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C43FF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4400" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4401" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością recytuje w grupie i samodzielnie rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4402" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="001E2CB0">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C440D" w14:textId="77777777" w:rsidTr="001E2CB0">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4404" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4405" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4406" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4407" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4408" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4409" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C440A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C440B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C440C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4417" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C440E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
+          <w:p w14:paraId="426C440F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00721796" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4410" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4411" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4412" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4413" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4414" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4415" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4416" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4421" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4418" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0025459F">
+          <w:p w14:paraId="426C4419" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="0025459F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00F76291" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C441A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00F76291">
+          <w:p w14:paraId="426C441B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00F76291">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje </w:t>
             </w:r>
             <w:r w:rsidR="00F76291" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">część nazw </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F76291" w:rsidRPr="002C34E4">
+              <w:t>część nazw czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych</w:t>
+            </w:r>
+            <w:r w:rsidR="00024A27" w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>, popełnia przy tym błędy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C441C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C441D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00024A27" w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>zwykle poprawnie odczytuje nazwy czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="287" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C441E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C441F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C34E4">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
+            </w:r>
+            <w:r w:rsidR="00024A27" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych</w:t>
             </w:r>
-            <w:r w:rsidR="00024A27" w:rsidRPr="002C34E4">
-[...99 lines deleted...]
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4420" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidTr="009D061C">
+      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w14:paraId="426C442B" w14:textId="77777777" w:rsidTr="009D061C">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4422" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4423" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki i recytuje rymowanki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4424" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4425" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki</w:t>
             </w:r>
             <w:r w:rsidR="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>recytuje rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4426" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4427" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek i recytuje rymowanki, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4428" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4429" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, recytuje rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C442A" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4435" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="426C442C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C442D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C442E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C442F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4430" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4431" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4432" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4433" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4434" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidTr="003F5AA8">
+      <w:tr w:rsidR="002C1378" w:rsidRPr="002C34E4" w14:paraId="426C443F" w14:textId="77777777" w:rsidTr="003F5AA8">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="00315B43">
+          <w:p w14:paraId="426C4436" w14:textId="77777777" w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4437" w14:textId="77777777" w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy kilku czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4438" w14:textId="77777777" w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4439" w14:textId="77777777" w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zapisać część nazw czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
+          <w:p w14:paraId="426C443A" w14:textId="77777777" w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
+          <w:p w14:paraId="426C443B" w14:textId="77777777" w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych pod odpowiednim obrazkiem, popełnia przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
+          <w:p w14:paraId="426C443C" w14:textId="77777777" w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
+          <w:p w14:paraId="426C443D" w14:textId="77777777" w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy czynności wykonywanych podczas wakacji, miejsc wakacyjnych, wakacyjnych miejsc noclegowych pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="002609B0">
+          <w:p w14:paraId="426C443E" w14:textId="77777777" w:rsidR="002C1378" w:rsidRPr="002C34E4" w:rsidRDefault="002C1378" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidTr="003F5AA8">
+      <w:tr w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w14:paraId="426C4449" w14:textId="77777777" w:rsidTr="003F5AA8">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="00315B43">
+          <w:p w14:paraId="426C4440" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4441" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela zapisuje niektóre struktury z rozdziału, popełnia przy tym liczne błędy, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4442" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4443" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczy</w:t>
             </w:r>
             <w:r w:rsidR="005C7854">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ciela zapisuje część struktur z </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>rozdziału, popełnia przy tym błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4444" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4445" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zapisuje większość struktur z rozdziału, zwykle robi to poprawnie lub popełnia małoistotne błędy, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4446" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4447" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie zapisuje struktury z rozdziału, rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4448" w14:textId="77777777" w:rsidR="00BE21AE" w:rsidRPr="002C34E4" w:rsidRDefault="00BE21AE" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidRDefault="00D23733">
+    <w:p w14:paraId="426C444A" w14:textId="77777777" w:rsidR="00D23733" w:rsidRPr="002C34E4" w:rsidRDefault="00D23733">
       <w:r w:rsidRPr="002C34E4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15871" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="003D1876" w:rsidRPr="002C34E4" w14:paraId="426C4450" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C444B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C444C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C444D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C444E" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C444F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C4453" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4451" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14738" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4452" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Goodbye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="002609B0" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bugs Team</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C445D" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4454" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4455" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4456" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4457" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4458" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4459" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C445A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C445B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C445C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4467" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C445E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="426C445F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środki transportu</w:t>
             </w:r>
             <w:r w:rsidR="00053F74" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementy bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4460" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="426C4461" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
             <w:r w:rsidR="00053F74" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementów bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4462" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="426C4463" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środki transportu</w:t>
             </w:r>
             <w:r w:rsidR="00053F74" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementy bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="426C4464" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4465" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środki transportu</w:t>
             </w:r>
             <w:r w:rsidR="00053F74" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementy bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4466" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4471" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4468" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4469" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C446A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C446B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C446C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C446D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C446E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C446F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4470" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C447B" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4472" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="426C4473" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementów bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4474" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="426C4475" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transpor</w:t>
             </w:r>
             <w:r w:rsidR="003F6F20" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementów bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4476" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
+          <w:p w14:paraId="426C4477" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środków transportu</w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementów bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4478" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
+          <w:p w14:paraId="426C4479" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="003303E5" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>środki transportu</w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementy bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C447A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="001515F6">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4485" w14:textId="77777777" w:rsidTr="001515F6">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C447C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
+          <w:p w14:paraId="426C447D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>potrafi powiedzieć, gdzie znajdują się elementy bagażu, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C447E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
+          <w:p w14:paraId="426C447F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>powiedzieć, gdzie znajdują się elementy bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4480" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="00AE7081" w:rsidP="001515F6">
+          <w:p w14:paraId="426C4481" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="00AE7081" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle bez trudu </w:t>
             </w:r>
             <w:r w:rsidR="007F1190" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi </w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>powiedzieć, gdzie znajdują się elementy bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
+          <w:p w14:paraId="426C4482" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4483" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">z łatwością potrafi </w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>powiedzieć, gdzie znajdują się elementy bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4484" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="001515F6">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C448F" w14:textId="77777777" w:rsidTr="001515F6">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4486" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
+          <w:p w14:paraId="426C4487" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">potrafi </w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>powiedzieć, co należy zabrać na wakacje</w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, popełnia przy tym błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4488" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
+          <w:p w14:paraId="426C4489" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi </w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>powiedzieć, co należy zabrać na wakacje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C448A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
+          <w:p w14:paraId="426C448B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00AE7081" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">zwykle bezbłędnie potrafi </w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>powiedzieć, co należy zabrać na wakacje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
+          <w:p w14:paraId="426C448C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C448D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>bezbłędnie mówi, co należy zabrać na wakacje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C448E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4499" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4490" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4491" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4492" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4493" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4494" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4495" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4496" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4497" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4498" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w14:paraId="426C44A3" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C449A" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C449B" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki i recytuje rymowanki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C449C" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C449D" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki</w:t>
             </w:r>
             <w:r w:rsidR="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>recytuje rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C449E" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C449F" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek i recytuje rymowanki, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44A0" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C44A1" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, recytuje rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44A2" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00AE7081">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C44AD" w14:textId="77777777" w:rsidTr="00AE7081">
         <w:trPr>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00315B43">
+          <w:p w14:paraId="426C44A4" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44A5" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44A6" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44A7" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44A8" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44A9" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44AA" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44AB" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44AC" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C44B7" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44AE" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
+          <w:p w14:paraId="426C44AF" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00721796" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44B0" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44B1" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44B2" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44B3" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44B4" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44B5" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44B6" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="003303E5">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C44C1" w14:textId="77777777" w:rsidTr="003303E5">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44B8" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="003303E5">
+          <w:p w14:paraId="426C44B9" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomocą nauczyciela próbuje odczytywać nazwy środków transportu</w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementów bagażu</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44BA" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="001515F6">
+          <w:p w14:paraId="426C44BB" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="001515F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pomocą nauczyciela potrafi odczytać nazwy środków transportu i elementów bagażu, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44BC" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="003303E5">
+          <w:p w14:paraId="426C44BD" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odczytuje nazwy środków transportu</w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementów bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44BE" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="003303E5">
+          <w:p w14:paraId="426C44BF" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="003303E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie odczytuje nazwy środków transportu</w:t>
             </w:r>
             <w:r w:rsidR="001515F6" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i elementów bagażu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44C0" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidTr="00E66D6F">
+      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w14:paraId="426C44CB" w14:textId="77777777" w:rsidTr="00E66D6F">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44C2" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C44C3" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -30790,1193 +30551,1193 @@
               <w:t xml:space="preserve">ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia, próbuje połączyć je z odpowiednim obrazkiem, popełnia przy tym </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">liczne </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44C4" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44C5" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia, łączy je z obrazkiem popełniając przy tym błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44C6" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44C7" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44C8" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44C9" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44CA" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C44D5" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44CC" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C44CD" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje przeczytać na głos historyjkę, ale sprawia mu to trudność, zwykle nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C44CE" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C44CF" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela czyta na głos historyjkę, popełnia przy tym nieliczne błędy, czasem nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C44D0" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C44D1" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czyta na głos historyjkę, popełniając przy tym nieliczne błędy, zwykle rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C44D2" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C44D3" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością czyta na głos historyjkę, rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44D4" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="004E2F71">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C44DF" w14:textId="77777777" w:rsidTr="004E2F71">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="426C44D6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44D7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44D8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44D9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44DA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44DB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44DC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44DD" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44DE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidTr="00AE7081">
+      <w:tr w:rsidR="00053F74" w:rsidRPr="002C34E4" w14:paraId="426C44E9" w14:textId="77777777" w:rsidTr="00AE7081">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="00315B43">
+          <w:p w14:paraId="426C44E0" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="00053F74">
+          <w:p w14:paraId="426C44E1" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="00053F74">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy kilku środków transportu, elementów bagażu pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44E2" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44E3" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi zapisać część nazw środków transportu, elementów bagażu pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44E4" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44E5" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy środków transportu, elementów bagażu pod odpowiednim obrazkiem, popełnia przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44E6" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C44E7" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi zapisać nazwy środków transportu, elementów bagażu pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44E8" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
+    <w:p w14:paraId="426C44EA" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C34E4">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="15874" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C44F0" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44EB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44EC" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wymaga poprawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44ED" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wystarczająco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44EE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bardzo dobrze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44EF" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w14:paraId="426C44F3" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44F1" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44F2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="002C34E4" w:rsidRDefault="00AC7F84" w:rsidP="002609B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Festivals</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C44FD" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44F4" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44F5" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rzadko poprawnie reaguje na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44F6" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44F7" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czasem reaguje poprawnie na polecenia poparte gestem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44F8" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44F9" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44FA" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C44FB" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- rozumie i poprawnie reaguje na polecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44FC" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4507" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C44FE" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AB2B2B">
+          <w:p w14:paraId="426C44FF" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00AB2B2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">-wskazuje pojedyncze wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symbole</w:t>
             </w:r>
             <w:r w:rsidR="00084361" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -31994,1504 +31755,1504 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Wielkanocą, Prima Aprilis i </w:t>
             </w:r>
             <w:r w:rsidR="00AB2B2B" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dniem Naleśnika</w:t>
             </w:r>
             <w:r w:rsidR="00084361" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00084361">
+          <w:p w14:paraId="426C4500" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4501" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00084361">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- wskazuje część wymienionych przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00656702" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">symboli związanych </w:t>
             </w:r>
             <w:r w:rsidR="00084361" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4502" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4503" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- w większości poprawnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00084361" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symbole związane ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00084361">
+          <w:p w14:paraId="426C4504" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4505" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00084361">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie wskazuje wymienione przez nauczyciela </w:t>
             </w:r>
             <w:r w:rsidR="00084361" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symbole związane ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4506" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4511" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4508" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4509" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, rzadko rozumie ich treść popartą obrazem, z pomocą nauczyciela potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C450A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C450B" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-  słucha historyjek/scenek, zazwyczaj rozumie ich treść popartą obrazem, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, z niewielką pomocą wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C450C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C450D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle z zaangażowaniem słucha historyjek/scenek, zazwyczaj rozumie ich treść, zwykle potrafi wykonywać gesty ilustrujące treść historyjki, wskazać właściwy obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C450E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C450F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z zaangażowaniem i zrozumieniem słucha historyjek/scenek, potrafi wykonywać gesty ilustrujące treść historyjki, wskazać odpowiedni obrazek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4510" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="00E717C7">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C451B" w14:textId="77777777" w:rsidTr="00E717C7">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4512" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi ustnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4513" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela nazywa kilka  </w:t>
             </w:r>
             <w:r w:rsidR="00084361" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4514" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4515" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa część </w:t>
             </w:r>
             <w:r w:rsidR="00084361" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4516" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4517" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- nazywa większość </w:t>
             </w:r>
             <w:r w:rsidR="00084361" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4518" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4519" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie nazywa </w:t>
             </w:r>
             <w:r w:rsidR="00084361" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symbole związane ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C451A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C4525" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C451C" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C451D" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C451E" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C451F" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielką pomocą odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4520" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4521" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
-[...12 lines deleted...]
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4522" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4523" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odgrywa w parze scenkę z rozdziału</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4524" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidTr="00B712C3">
+      <w:tr w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w14:paraId="426C452F" w14:textId="77777777" w:rsidTr="00B712C3">
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4526" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4527" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z błędami śpiewa w grupie piosenki i recytuje rymowanki, częściowo rozumie ich treść, jeżeli poparta jest gestem/obrazem, wymaga zachęty nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4528" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4529" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie piosenki</w:t>
             </w:r>
             <w:r w:rsidR="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>recytuje rymowanki, zwykle rozumie ich treść, ale musi być poparta gestem/obrazem, stara wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C452A" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C452B" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami śpiewa w grupie i samodzielnie większość piosenek i recytuje rymowanki, zwykle rozumie ich treść, potrafi wykonać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
-[...12 lines deleted...]
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+          <w:p w14:paraId="426C452C" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C452D" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie śpiewa w grupie i samodzielnie piosenki, recytuje rymowanki, rozumie ich treść, potrafi wykonywać gesty ilustrujące ich treść</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
+          <w:p w14:paraId="426C452E" w14:textId="77777777" w:rsidR="00BD1BFF" w:rsidRPr="002C34E4" w:rsidRDefault="00BD1BFF" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="0025459F">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4539" w14:textId="77777777" w:rsidTr="0025459F">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00315B43">
+          <w:p w14:paraId="426C4530" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rozumienie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4531" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje pojedyncze wyrazy przeczytane przez nauczyciela, popełniając przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4532" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4533" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- wskazuje kilka wyrazów przeczytanych przez nauczyciela, czasem popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4534" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4535" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- zwykle bezbłędnie lub z niewielkimi błędami wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4536" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4537" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie wskazuje przeczytane przez nauczyciela wyrazy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4538" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00E66D6F">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4543" w14:textId="77777777" w:rsidTr="00E66D6F">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00315B43">
+          <w:p w14:paraId="426C453A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
+          <w:p w14:paraId="426C453B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00721796">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- łączy </w:t>
             </w:r>
             <w:r w:rsidR="00721796" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>nieliczne</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrazy z ilustracjami z pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C453C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C453D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- łączy niektóre wyraz z ilustracjami z niewielką pomocą nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C453E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C453F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez większych trudności łączy wyrazy odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4540" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4541" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bez trudu łączy wyrazy z odpowiednimi ilustracjami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4542" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00E66D6F">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C454D" w14:textId="77777777" w:rsidTr="00E66D6F">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00315B43">
+          <w:p w14:paraId="426C4544" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4545" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytywać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00335272" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4546" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00335272">
+          <w:p w14:paraId="426C4547" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00335272">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00335272" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników), popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4548" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4549" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00335272" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C454A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
+          <w:p w14:paraId="426C454B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00335272" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C454C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidTr="007E0C64">
+      <w:tr w:rsidR="00341BA5" w:rsidRPr="002C34E4" w14:paraId="426C4557" w14:textId="77777777" w:rsidTr="007E0C64">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+          <w:p w14:paraId="426C454E" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
+          <w:p w14:paraId="426C454F" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="00CE533F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z </w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">dużą </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -33513,947 +33274,950 @@
               <w:t>ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia, próbuje połączyć je z odpowiednim obrazkiem, popełnia przy tym</w:t>
             </w:r>
             <w:r w:rsidR="00CE533F" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> liczne </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4550" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4551" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia, łączy je z obrazkiem popełniając przy tym błędy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4552" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4553" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4554" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4555" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rozumie ich znaczenie, prawidłowo łączy je z obrazkiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4556" w14:textId="77777777" w:rsidR="00341BA5" w:rsidRPr="002C34E4" w:rsidRDefault="00341BA5" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidTr="00E66D6F">
+      <w:tr w:rsidR="007E0C64" w:rsidRPr="002C34E4" w14:paraId="426C4561" w14:textId="77777777" w:rsidTr="00E66D6F">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4558" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C4559" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela próbuje przeczytać na głos historyjkę, ale sprawia mu to trudność, zwykle nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C455A" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C455B" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela czyta na głos historyjkę, popełnia przy tym nieliczne błędy, czasem nie rozumie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C455C" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C455D" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- czyta na głos historyjkę, popełniając przy tym nieliczne błędy, zwykle rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C455E" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
+          <w:p w14:paraId="426C455F" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="00E66D6F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z łatwością czyta na głos historyjkę, rozumie znaczenie czytanych zwrotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4560" w14:textId="77777777" w:rsidR="007E0C64" w:rsidRPr="002C34E4" w:rsidRDefault="007E0C64" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidTr="003303E5">
+      <w:tr w:rsidR="007F1190" w:rsidRPr="002C34E4" w14:paraId="426C456B" w14:textId="77777777" w:rsidTr="003303E5">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
+          <w:p w14:paraId="426C4562" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tworzenie wypowiedzi pisemnych i reagowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4563" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4564" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4565" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela potrafi uzupełnić luki wyrazowe w zdaniach, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4566" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4567" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- potrafi uzupełnić luki wyrazowe w zdaniach, czasem popełnia małoistotne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4568" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
+          <w:p w14:paraId="426C4569" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="004B298D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>- bezbłędnie uzupełnia luki wyrazowe w zdaniach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
+          <w:p w14:paraId="426C456A" w14:textId="77777777" w:rsidR="007F1190" w:rsidRPr="002C34E4" w:rsidRDefault="007F1190" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00053F74" w:rsidRPr="00D23733" w:rsidTr="003303E5">
+      <w:tr w:rsidR="00053F74" w:rsidRPr="00D23733" w14:paraId="426C4575" w14:textId="77777777" w:rsidTr="003303E5">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="00315B43">
+          <w:p w14:paraId="426C456C" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="00315B43">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C456D" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy kilku </w:t>
             </w:r>
             <w:r w:rsidR="00335272" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli i zwyczajów związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod wskazanym przez nauczyciela obrazkiem, popełnia przy tym liczne błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C456E" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C456F" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela potrafi zapisać część nazw </w:t>
             </w:r>
             <w:r w:rsidR="00335272" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli i zwyczajów związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4570" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4571" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00335272" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli i zwyczajów związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem, popełnia przy tym mało znaczące błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4572" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="002C34E4" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="003F6F20" w:rsidRDefault="00053F74" w:rsidP="001929E5">
+          <w:p w14:paraId="426C4573" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="003F6F20" w:rsidRDefault="00053F74" w:rsidP="001929E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi zapisać nazwy </w:t>
             </w:r>
             <w:r w:rsidR="00335272" w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>symboli i zwyczajów związanych ze świętami Bożego Narodzenia, Wielkanocą, Prima Aprilis i Dniem Naleśnika (w tym składniki naleśników)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C34E4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>pod odpowiednim obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00053F74" w:rsidRPr="00D23733" w:rsidRDefault="00053F74" w:rsidP="002609B0">
+          <w:p w14:paraId="426C4574" w14:textId="77777777" w:rsidR="00053F74" w:rsidRPr="00D23733" w:rsidRDefault="00053F74" w:rsidP="002609B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002609B0" w:rsidRPr="00D23733" w:rsidRDefault="002609B0" w:rsidP="00AC7F84">
+    <w:p w14:paraId="426C4576" w14:textId="77777777" w:rsidR="002609B0" w:rsidRPr="00D23733" w:rsidRDefault="002609B0" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002609B0" w:rsidRPr="00D23733" w:rsidSect="00B23D3D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B54D66"/>
     <w:rsid w:val="00003E9B"/>
     <w:rsid w:val="000213C7"/>
     <w:rsid w:val="00023ED1"/>
     <w:rsid w:val="00024A27"/>
     <w:rsid w:val="00035684"/>
     <w:rsid w:val="0004094C"/>
     <w:rsid w:val="00047E1C"/>
     <w:rsid w:val="00053F74"/>
     <w:rsid w:val="00070750"/>
     <w:rsid w:val="00070EFA"/>
     <w:rsid w:val="00084361"/>
     <w:rsid w:val="00087EC0"/>
+    <w:rsid w:val="00096B55"/>
     <w:rsid w:val="000B3F62"/>
     <w:rsid w:val="00121DE4"/>
     <w:rsid w:val="001515F6"/>
     <w:rsid w:val="001571D1"/>
     <w:rsid w:val="00157F41"/>
     <w:rsid w:val="001843A8"/>
     <w:rsid w:val="001929E5"/>
     <w:rsid w:val="001A198C"/>
     <w:rsid w:val="001B6EDE"/>
     <w:rsid w:val="001E0AA1"/>
     <w:rsid w:val="001E2CB0"/>
     <w:rsid w:val="001F744E"/>
     <w:rsid w:val="0022057C"/>
     <w:rsid w:val="0025459F"/>
     <w:rsid w:val="002547D7"/>
     <w:rsid w:val="002609B0"/>
     <w:rsid w:val="002A302E"/>
     <w:rsid w:val="002A3F20"/>
     <w:rsid w:val="002B5645"/>
     <w:rsid w:val="002B64BD"/>
     <w:rsid w:val="002C1378"/>
     <w:rsid w:val="002C34E4"/>
     <w:rsid w:val="00315B43"/>
     <w:rsid w:val="0032491E"/>
     <w:rsid w:val="003303E5"/>
     <w:rsid w:val="00335272"/>
     <w:rsid w:val="00341BA5"/>
     <w:rsid w:val="00343A73"/>
     <w:rsid w:val="00345039"/>
     <w:rsid w:val="0037493D"/>
     <w:rsid w:val="00393FD9"/>
     <w:rsid w:val="003A0EA8"/>
     <w:rsid w:val="003A170D"/>
     <w:rsid w:val="003B113C"/>
     <w:rsid w:val="003D1876"/>
     <w:rsid w:val="003F5AA8"/>
     <w:rsid w:val="003F6F20"/>
     <w:rsid w:val="00416BCD"/>
     <w:rsid w:val="00431AED"/>
     <w:rsid w:val="004600CF"/>
     <w:rsid w:val="00475064"/>
     <w:rsid w:val="00486B83"/>
     <w:rsid w:val="004B298D"/>
     <w:rsid w:val="004C18A2"/>
     <w:rsid w:val="004E1A41"/>
     <w:rsid w:val="004E2F71"/>
     <w:rsid w:val="00543CDD"/>
     <w:rsid w:val="00556B90"/>
     <w:rsid w:val="005C2DBF"/>
+    <w:rsid w:val="005C3D0C"/>
     <w:rsid w:val="005C7854"/>
     <w:rsid w:val="005F1E72"/>
     <w:rsid w:val="00625FFF"/>
     <w:rsid w:val="006306BF"/>
     <w:rsid w:val="00656702"/>
     <w:rsid w:val="00672B2B"/>
     <w:rsid w:val="006C5B6C"/>
     <w:rsid w:val="006D6334"/>
     <w:rsid w:val="00721796"/>
     <w:rsid w:val="0072560D"/>
     <w:rsid w:val="0074242B"/>
     <w:rsid w:val="00765B83"/>
     <w:rsid w:val="007B3FCE"/>
     <w:rsid w:val="007C10D6"/>
     <w:rsid w:val="007C7ABC"/>
     <w:rsid w:val="007E0C64"/>
     <w:rsid w:val="007F1190"/>
     <w:rsid w:val="007F3F97"/>
     <w:rsid w:val="0081755B"/>
     <w:rsid w:val="00822C20"/>
     <w:rsid w:val="00841905"/>
     <w:rsid w:val="0085035B"/>
     <w:rsid w:val="0085202E"/>
     <w:rsid w:val="008B4A0F"/>
     <w:rsid w:val="00903ED1"/>
@@ -34467,50 +34231,51 @@
     <w:rsid w:val="00A01977"/>
     <w:rsid w:val="00A42DA7"/>
     <w:rsid w:val="00A53861"/>
     <w:rsid w:val="00A54C3D"/>
     <w:rsid w:val="00A617C4"/>
     <w:rsid w:val="00AA2C7F"/>
     <w:rsid w:val="00AB2B2B"/>
     <w:rsid w:val="00AC5F8B"/>
     <w:rsid w:val="00AC7F84"/>
     <w:rsid w:val="00AD70EF"/>
     <w:rsid w:val="00AE6D40"/>
     <w:rsid w:val="00AE7081"/>
     <w:rsid w:val="00AF50FB"/>
     <w:rsid w:val="00AF7B7F"/>
     <w:rsid w:val="00B23D3D"/>
     <w:rsid w:val="00B514BB"/>
     <w:rsid w:val="00B54A50"/>
     <w:rsid w:val="00B54D66"/>
     <w:rsid w:val="00B669CD"/>
     <w:rsid w:val="00B712C3"/>
     <w:rsid w:val="00B87D7E"/>
     <w:rsid w:val="00B908B9"/>
     <w:rsid w:val="00B92373"/>
     <w:rsid w:val="00B97F01"/>
     <w:rsid w:val="00BA3BAA"/>
+    <w:rsid w:val="00BB561E"/>
     <w:rsid w:val="00BC4898"/>
     <w:rsid w:val="00BC5F6A"/>
     <w:rsid w:val="00BD1BFF"/>
     <w:rsid w:val="00BE21AE"/>
     <w:rsid w:val="00C42849"/>
     <w:rsid w:val="00C74C55"/>
     <w:rsid w:val="00CA136C"/>
     <w:rsid w:val="00CA3616"/>
     <w:rsid w:val="00CC5878"/>
     <w:rsid w:val="00CC6CB2"/>
     <w:rsid w:val="00CD6595"/>
     <w:rsid w:val="00CE533F"/>
     <w:rsid w:val="00CF79EE"/>
     <w:rsid w:val="00D23733"/>
     <w:rsid w:val="00D3012A"/>
     <w:rsid w:val="00D3148A"/>
     <w:rsid w:val="00D47154"/>
     <w:rsid w:val="00D61081"/>
     <w:rsid w:val="00D6776E"/>
     <w:rsid w:val="00D93928"/>
     <w:rsid w:val="00D95FFA"/>
     <w:rsid w:val="00D9642F"/>
     <w:rsid w:val="00DA4CC6"/>
     <w:rsid w:val="00DB0070"/>
     <w:rsid w:val="00DE7AB0"/>
@@ -34536,597 +34301,507 @@
     <w:rsid w:val="00FE11D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="426C3EF5"/>
+  <w15:docId w15:val="{8870318B-6E50-4340-837D-318CE34FEF92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B54D66"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00AC7F84"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...327 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE7AB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE7AB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -35186,86 +34861,86 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF7B7F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1239441036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1265922824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35527,68 +35202,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24B1FDB8-A1C7-41E9-A13A-8E07EB2DDCD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>10676</Words>
-  <Characters>64058</Characters>
+  <Characters>64059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>533</Lines>
   <Paragraphs>149</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>74585</CharactersWithSpaces>
+  <CharactersWithSpaces>74586</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Justyna Wasek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>