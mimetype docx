--- v0 (2025-10-01)
+++ v1 (2026-08-24)
@@ -1,51 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D8DA9D0" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD1352">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31245025" wp14:editId="59236518">
             <wp:extent cx="1857375" cy="752475"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1" name="Obraz 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Obraz 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -71,60 +69,73 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB84982" w14:textId="01789970" w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tiger&amp;Friends </w:t>
+        <w:t>Tiger&amp;Friends</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1F71">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -256,68 +267,95 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14283"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC7F84" w:rsidRPr="00632EA9" w14:paraId="31EF3EC0" w14:textId="77777777" w:rsidTr="007910BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="76478CBE" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00A10ABD" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
+          <w:p w14:paraId="76478CBE" w14:textId="70E24D0C" w:rsidR="00AC7F84" w:rsidRPr="00A10ABD" w:rsidRDefault="00D964E0" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D964E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>KRYTERIA OCENIANIA</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C55E1" w:rsidRPr="009C55E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>KRYTERIA</w:t>
+            </w:r>
+            <w:r w:rsidR="009C55E1" w:rsidRPr="009C55E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D964E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>OCENIANIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42470A9D" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00771F45" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A6F1216" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84"/>
     <w:p w14:paraId="2313268E" w14:textId="26B29F5F" w:rsidR="00B54D66" w:rsidRDefault="00B54D66" w:rsidP="00B54D66">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Kryteria oceniania proponowane przez wydawnictwo Macmillan zostały sformułowane według założeń Nowej Podstawy Programowe</w:t>
       </w:r>
       <w:r w:rsidR="004B2A7C">
         <w:t xml:space="preserve">j </w:t>
       </w:r>
       <w:r>
@@ -818,51 +856,91 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14791" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121655A2" w14:textId="0F1900CD" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AB6F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061390D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>How are you?</w:t>
+              <w:t xml:space="preserve">How </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0061390D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0061390D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0061390D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0061390D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D05BA3" w:rsidRPr="008B4A0F" w14:paraId="45983DF0" w14:textId="77777777" w:rsidTr="007910BE">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1107AA84" w14:textId="77777777" w:rsidR="00D05BA3" w:rsidRPr="008B4A0F" w:rsidRDefault="00D05BA3" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -3954,52 +4032,63 @@
             <w:r w:rsidR="007C6746">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC65F6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidR="00EC65F6" w:rsidRPr="00EC65F6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>A surprise</w:t>
-            </w:r>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC65F6" w:rsidRPr="00EC65F6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>surprise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w14:paraId="01092B35" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57928B7C" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -5824,102 +5913,222 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ć, w jakim pomieszczeniu coś lub ktoś się znajduje (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>The cooker is in the kitchen.)</w:t>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cooker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kitchen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="32EFDBCF" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="36D0638D" w14:textId="1C41CC02" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela potrafi całym zdaniem powiedzieć, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E40203">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>w jakim pomieszczeniu coś lub ktoś się znajduje (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E40203">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>The cooker is in the kitchen.)</w:t>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cooker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kitchen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7387D968" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DAC6C08" w14:textId="6ED6B73B" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5931,51 +6140,111 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem powiedzieć</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E40203">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>w jakim pomieszczeniu coś lub ktoś się znajduje (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E40203">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>The cooker is in the kitchen.)</w:t>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cooker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kitchen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AB9557C" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="53114313" w14:textId="40461C42" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -5988,51 +6257,111 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem powiedzieć</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E40203">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>w jakim pomieszczeniu coś lub ktoś się znajduje (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E40203">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>The cooker is in the kitchen.)</w:t>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cooker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kitchen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40203">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5846FF40" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40203" w:rsidRPr="008B4A0F" w14:paraId="10C8C0FA" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="822"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
@@ -6050,212 +6379,612 @@
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5124B1AB" w14:textId="4524509D" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> o posiadanie (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Have you got </w:t>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000007DE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(a clock) in your (bedroom)?)</w:t>
+              <w:t xml:space="preserve">(a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>clock</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bedroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="07C0D533" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0BBFC478" w14:textId="334177F7" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na</w:t>
             </w:r>
             <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> pytania o posiadanie (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Have you got (a clock) in your (bedroom)?)</w:t>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>clock</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bedroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56E0F93F" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FC6D4EF" w14:textId="7B8EEFD6" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pytania o posiadanie (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Have you got (a clock) in your (bedroom)?)</w:t>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>clock</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bedroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59E38FA4" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0A0A76F9" w14:textId="2A5A759E" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pytania o posiadanie (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Have you got (a clock) in your (bedroom)?)</w:t>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>clock</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bedroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E82F39E" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40203" w:rsidRPr="008B4A0F" w14:paraId="5E129E94" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
@@ -7499,144 +8228,396 @@
               <w:t xml:space="preserve">- bezbłędnie odczytuje nazwy </w:t>
             </w:r>
             <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>elementów wyposażenia domu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1778AA49" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E40203" w:rsidRPr="00367AA6" w14:paraId="1F93FC57" w14:textId="77777777" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00E40203" w:rsidRPr="009C55E1" w14:paraId="1F93FC57" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="50FAF99F" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="47473C4D" w14:textId="0D06B23A" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału (</w:t>
             </w:r>
             <w:r w:rsidR="000007DE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Sue is behind the sofa. The shower is in the bathroom. Where is Li?</w:t>
+              <w:t xml:space="preserve">Sue </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>behind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the sofa. The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>shower</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bathroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Where</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Li?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="12E13343" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="64784A49" w14:textId="1C6220FA" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Sue is behind the sofa. The shower is in the bathroom. Where is Li?</w:t>
+              <w:t xml:space="preserve">Sue </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>behind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the sofa. The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>shower</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bathroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Where</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000007DE" w:rsidRPr="000007DE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Li?</w:t>
             </w:r>
             <w:r w:rsidR="005A1E50">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75C6AE27" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
@@ -7648,167 +8629,355 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="621413FD" w14:textId="673CD9ED" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Sue is behind the sofa. The shower is in the bathroom. Where is Li?</w:t>
+              <w:t xml:space="preserve">Sue </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>behind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the sofa. The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>shower</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bathroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Where</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Li?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="374FBAA3" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="08B7BE02" w14:textId="4B44C6B8" w:rsidR="00E40203" w:rsidRPr="005A1E50" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z łatwością odczytuje proste struktury z rozdziału (</w:t>
             </w:r>
             <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sue is behind the sofa. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Sue </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>behind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the sofa. </w:t>
+            </w:r>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The shower is in the bathroom. Where is Li?</w:t>
             </w:r>
             <w:r w:rsidRPr="005A1E50">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>), rozumie ich znaczenie</w:t>
-            </w:r>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>rozumie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ich </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>znaczenie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C010E73" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="005A1E50" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40203" w:rsidRPr="0061390D" w14:paraId="55AC0936" w14:textId="77777777" w:rsidTr="0061390D">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B444FAE" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="0061390D" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061390D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ocena</w:t>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56B170EB" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="0061390D" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061390D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -7935,51 +9104,71 @@
           <w:p w14:paraId="0DFB185D" w14:textId="63C7D3D4" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1E50">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 2 </w:t>
             </w:r>
             <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>A new pet</w:t>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>new</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005A1E50" w:rsidRPr="005A1E50">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E40203" w:rsidRPr="008B4A0F" w14:paraId="09613FAF" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E0FC5C4" w14:textId="77777777" w:rsidR="00E40203" w:rsidRPr="008B4A0F" w:rsidRDefault="00E40203" w:rsidP="00E40203">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -9634,434 +10823,720 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="59B94A6C" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela i błędami opisuje swoje części ciała (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4A0F">
-[...5 lines deleted...]
-              <w:t>I’ve got…</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>I’ve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3468E7A1" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="378ACF86" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela i nielicznymi błędami potrafi opisać swoje części ciała (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4A0F">
-[...5 lines deleted...]
-              <w:t>I’ve got…)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>I’ve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63481ED2" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D341A4" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi opisać swoje części ciała (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4A0F">
-[...5 lines deleted...]
-              <w:t>I’ve got…</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>I’ve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="238A2B3D" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="06A983E7" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi opisać swoje części ciała (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4A0F">
-[...5 lines deleted...]
-              <w:t>I’ve got…</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>I’ve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3035E5FF" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00612126" w:rsidRPr="00367AA6" w14:paraId="3FCCD8B0" w14:textId="77777777" w:rsidTr="00AC7F84">
+      <w:tr w:rsidR="00612126" w:rsidRPr="009C55E1" w14:paraId="3FCCD8B0" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="104858AD" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk77067061"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk77067061"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="427EA716" w14:textId="0D7F57FF" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi powtórzyć po nauczycielu zdania</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>: (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sue</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>has got a</w:t>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>hamster</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0FDCC05A" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="22CBE981" w14:textId="0B1394B3" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Sue) has got a (hamster).</w:t>
+              <w:t xml:space="preserve">(Sue) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hamster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03C9C52C" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E9DCB26" w14:textId="4A30B6C8" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą formułuje zdania </w:t>
             </w:r>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Sue) has got a (hamster).</w:t>
+              <w:t xml:space="preserve">(Sue) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hamster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36876A6A" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="040A36DC" w14:textId="25E0B8E3" w:rsidR="00612126" w:rsidRPr="00612126" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">- formułuje zdania </w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>formułuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>zdania</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(Sue) has got a (hamster).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16E73AF0" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="00612126" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -10135,68 +11610,88 @@
               </w:rPr>
               <w:t> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Li</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> got a </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rabbit</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="522CE6C1" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
@@ -10216,148 +11711,256 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania o posiadanie </w:t>
             </w:r>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Has (Li) got a (rabbit)?</w:t>
+              <w:t xml:space="preserve">Has (Li) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73653565" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CBE4E9E" w14:textId="2FDFD9A4" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania o posiadanie </w:t>
             </w:r>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Has (Li) got a (rabbit)?</w:t>
+              <w:t xml:space="preserve">Has (Li) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BDABEAA" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="11D1739A" w14:textId="39AD2AD1" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania o posiadanie </w:t>
             </w:r>
             <w:r w:rsidRPr="00612126">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Has (Li) got a (rabbit)?</w:t>
+              <w:t xml:space="preserve">Has (Li) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00612126">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B4C8787" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00612126" w:rsidRPr="008B4A0F" w14:paraId="2BF45D99" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
@@ -10389,301 +11992,669 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> o </w:t>
             </w:r>
             <w:r w:rsidR="00165953">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>to, co jedzą zwierzęta</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00165953">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What do</w:t>
+              <w:t>What</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00165953">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rabbits</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00165953">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>eat? (R</w:t>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>? (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>abbit</w:t>
             </w:r>
             <w:r w:rsidR="00165953">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00165953">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> eat (grass).</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>grass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74DE8576" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="17B3035E" w14:textId="1DA8A9EB" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania o to, co jedzą zwierzęta </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What do (rabbits) eat? (Rabbits) eat (grass).</w:t>
+              <w:t>What</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>? (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>grass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4994FE98" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73F7F810" w14:textId="3234C2B7" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania o to, co jedzą zwierzęta </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What do (rabbits) eat? (Rabbits) eat (grass).</w:t>
+              <w:t>What</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>? (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>grass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AF47EC5" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="60AFEFE8" w14:textId="1A92A630" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania o to, co jedzą zwierzęta </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What do (rabbits) eat? (Rabbits) eat (grass).</w:t>
+              <w:t>What</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>? (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>grass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="589374CA" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:tr w:rsidR="00612126" w:rsidRPr="008B4A0F" w14:paraId="56AE73C5" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="175C0DBC" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4187910E" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
@@ -11981,58 +13952,118 @@
           </w:tcPr>
           <w:p w14:paraId="60EB6284" w14:textId="15A402A4" w:rsidR="00165953" w:rsidRPr="00165953" w:rsidRDefault="00612126" w:rsidP="00165953">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału </w:t>
             </w:r>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Sue) has got a (hamster). </w:t>
-            </w:r>
+              <w:t xml:space="preserve">(Sue) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hamster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Has (Li) got a (rabbit)? What do (rabbits) eat? (Rabbits) eat (grass).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15496AC0" w14:textId="412F4336" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -12050,180 +14081,700 @@
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="249A885C" w14:textId="6FD1AFD2" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje proste struktury z rozdziału </w:t>
             </w:r>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Sue) has got a (hamster). Has (Li) got a (rabbit)? What do (rabbits) eat? (Rabbits) eat (grass).</w:t>
+              <w:t xml:space="preserve">(Sue) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hamster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). Has (Li) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>? (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>grass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DFC6D" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3179B49F" w14:textId="167BB36E" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- odczytuje proste struktury z rozdziału </w:t>
             </w:r>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Sue) has got a (hamster). Has (Li) got a (rabbit)? What do (rabbits) eat? (Rabbits) eat (grass).</w:t>
+              <w:t xml:space="preserve">(Sue) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hamster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). Has (Li) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>? (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rabbits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>grass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2512F521" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6352C3C2" w14:textId="1D318EFF" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z łatwością odczytuje proste struktury z rozdziału </w:t>
             </w:r>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Sue) has got a (hamster). </w:t>
-            </w:r>
+              <w:t xml:space="preserve">(Sue) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00165953" w:rsidRPr="00165953">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hamster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidR="00165953" w:rsidRPr="00165953">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Has (Li) got a (rabbit)? What do (rabbits) eat? (Rabbits) eat (grass).</w:t>
             </w:r>
             <w:r w:rsidR="00165953">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>rozumie ich znaczenie</w:t>
-            </w:r>
+              <w:t>rozumie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ich </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>znaczenie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="792CE255" w14:textId="77777777" w:rsidR="00612126" w:rsidRPr="008B4A0F" w:rsidRDefault="00612126" w:rsidP="00612126">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00612126" w:rsidRPr="0061390D" w14:paraId="1FBBD838" w14:textId="77777777" w:rsidTr="0061390D">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -14175,110 +16726,140 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w14:paraId="76F8FA46" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3C6F9DBE" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk77068265"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk77068265"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="210359B1" w14:textId="68B90AEF" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidR="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>opisać, w co jest ubrany</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">I’m wearing </w:t>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wearing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>my (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>coat</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
             <w:r w:rsidR="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="007C6746">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -14327,168 +16908,306 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidR="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>opisać</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>w co jest ubrany (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I’m wearing my (coat)</w:t>
-            </w:r>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wearing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> my (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>coat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E849909" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FEFD36C" w14:textId="0F5DC6FC" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>opisać, w co jest ubrany (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I’m wearing my (coat)</w:t>
-            </w:r>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wearing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> my (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>coat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E8EB851" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0441CC5A" w14:textId="2B27D3FD" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>opisać, w co jest ubrany (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I’m wearing my (coat)</w:t>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wearing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> my (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>coat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B4952C3" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w14:paraId="27CDCC61" w14:textId="77777777" w:rsidTr="00AC7F84">
@@ -14526,51 +17245,123 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powtórzyć po nauczycielu zdanie </w:t>
             </w:r>
             <w:r w:rsidR="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wyrażające upodobania</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>My favourite season is (winter)</w:t>
+              <w:t xml:space="preserve">My </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>winter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="142AEEBF" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14611,54 +17402,126 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">swoje </w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>upodobania (</w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>My favourite season is (winter)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">My </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>winter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="366B4514" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C45CF6E" w14:textId="4FA0D986" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
@@ -14666,54 +17529,126 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wyrazić swoje upodobania (</w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>My favourite season is (winter)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">My </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>winter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D338D86" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
@@ -14722,51 +17657,123 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi </w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wyrazić swoje upodobania (</w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>My favourite season is (winter)</w:t>
+              <w:t xml:space="preserve">My </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>winter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14915DF2" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w14:paraId="351DC0D6" w14:textId="77777777" w:rsidTr="00933F60">
@@ -14784,73 +17791,201 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="68089DE5" w14:textId="03E582F7" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is this your (hat)? </w:t>
-            </w:r>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00995B64">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:r w:rsidR="00995B64">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What’s your favourite season?</w:t>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00995B64" w:rsidRPr="00995B64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="007C6746">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2D9E3DFF" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
@@ -14865,145 +18000,401 @@
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2ABD3761" w14:textId="59BAE419" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is this your (hat)? </w:t>
-            </w:r>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What’s your favourite season?</w:t>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="007C6746">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3802529D" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C282AB9" w14:textId="44D5FB8C" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is this your (hat)? </w:t>
-            </w:r>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What’s your favourite season?</w:t>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00994E56">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BFBE54E" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
@@ -15017,99 +18408,227 @@
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4998C2F8" w14:textId="75227A00" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is this your (hat)? </w:t>
-            </w:r>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What’s your favourite season?</w:t>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="007C6746">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="047C7193" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:tr w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w14:paraId="0C7A11B8" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="517BA091" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0ECBB7D1" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
@@ -16379,262 +19898,1212 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00994E56">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I’m wearing my (coat)., My favourite season is (winter). Is this your (hat)? What’s your favourite season?</w:t>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wearing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> my (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>coat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)., My </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>winter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="05E16E09" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3446FABB" w14:textId="5BC18CD6" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00994E56">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I’m wearing my (coat)., My favourite season is (winter). Is this your (hat)? What’s your favourite season?</w:t>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wearing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> my (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>coat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)., My </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>winter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="220D98E6" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EAF7589" w14:textId="3684F1D8" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00994E56">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- odczytuje proste struktury z rozdziału</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>odczytuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>proste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>struktury</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>rozdziału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I’m wearing my (coat)., My favourite season is (winter). </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Is this your (hat)? What’s your favourite season?</w:t>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C3CFBA3" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3A8E6139" w14:textId="01652AE4" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00994E56">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- z łatwością odczytuje proste struktury z rozdziału</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>łatwością</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>odczytuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>proste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>struktury</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>rozdziału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I’m wearing my (coat)., My favourite season is (winter). Is this your (hat)? </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What’s your favourite season?</w:t>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>favourite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>season</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56" w:rsidRPr="00994E56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00994E56">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0334ACB7" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
@@ -16824,51 +21293,71 @@
           <w:p w14:paraId="3D90C84A" w14:textId="65EE0FEE" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00994E56">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 4 </w:t>
             </w:r>
             <w:r w:rsidR="00994E56">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t xml:space="preserve">Break time </w:t>
+              <w:t xml:space="preserve">Break </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00994E56">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00994E56">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w14:paraId="47594B06" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73B5B888" w14:textId="77777777" w:rsidR="00DD277D" w:rsidRPr="008B4A0F" w:rsidRDefault="00DD277D" w:rsidP="00DD277D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
@@ -18116,51 +22605,51 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w14:paraId="7E7991EB" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="79E34E56" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Hlk77072243"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk77072243"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="20413C38" w14:textId="6945D1C5" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi całym zdaniem </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -18168,65 +22657,103 @@
               <w:t>wyrazić chęć zabawy lub jej brak</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>don’t</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>) want to play (tag).</w:t>
+              <w:t xml:space="preserve">) want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01AFF74E" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18238,54 +22765,108 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidRPr="005C5B39">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wyrazić chęć zabawy lub jej brak (</w:t>
             </w:r>
             <w:r w:rsidRPr="005C5B39">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I (don’t) want to play (tag).</w:t>
-            </w:r>
+              <w:t>I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C5B39">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17520256" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40304A6D" w14:textId="7E5188F5" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
@@ -18293,54 +22874,108 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidRPr="005C5B39">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wyrazić chęć zabawy lub jej brak (</w:t>
             </w:r>
             <w:r w:rsidRPr="005C5B39">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I (don’t) want to play (tag).</w:t>
-            </w:r>
+              <w:t>I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C5B39">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17A3FF62" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
@@ -18349,51 +22984,105 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidRPr="005C5B39">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wyrazić chęć zabawy lub jej brak (</w:t>
             </w:r>
             <w:r w:rsidRPr="005C5B39">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I (don’t) want to play (tag).</w:t>
+              <w:t>I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5B39">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
             <w:r w:rsidRPr="005C5B39">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68CC3E29" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w14:paraId="706C7CD3" w14:textId="77777777" w:rsidTr="00AC7F84">
@@ -18631,203 +23320,627 @@
               </w:rPr>
               <w:t>- potrafi powtórzyć po nauczycielu zdania</w:t>
             </w:r>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyrażające zakaz lub przyzwolenie</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>You can/can’t play (cards) in the (classroom).)</w:t>
+              <w:t>You</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>can’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) in the (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>classroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="191FBACF" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="714E47AD" w14:textId="1BDA2E25" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi powiedzieć </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">zdania wyrażające zakaz lub przyzwolenie </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(You can/can’t play (cards) in the (classroom).)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>You</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>can’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) in the (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>classroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6320A5B1" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76815C3A" w14:textId="19A0A23A" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą potrafi powiedzieć </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">zdania wyrażające zakaz lub przyzwolenie </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(You can/can’t play (cards) in the (classroom).)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>You</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>can’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) in the (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>classroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BBC109C" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="58D60E1B" w14:textId="0039CDAD" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powiedzieć </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">zdania wyrażające zakaz lub przyzwolenie </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(You can/can’t play (cards) in the (classroom).)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>You</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>can’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>cards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) in the (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>classroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26E80F0E" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w14:paraId="1D5A9486" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -18859,271 +23972,599 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania</w:t>
             </w:r>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> z propozycją zabawy</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do you </w:t>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>want to play</w:t>
-            </w:r>
+              <w:t xml:space="preserve">want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>football</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">)? Yes, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>great</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">./No, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>thanks.</w:t>
+              <w:t>thanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46726FCB" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2F378674" w14:textId="27CC6C98" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania z propozycją zabawy </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Do you want to play (football)? Yes, great./No, thanks.</w:t>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (football)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>great</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="002DE377" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B7BFF1A" w14:textId="3467705E" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania z propozycją zabawy </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Do you want to play (football)? Yes, great./No, thanks.</w:t>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (football)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>great</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EF69576" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="34D0B240" w14:textId="591B2302" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania z propozycją zabawy </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Do you want to play (football)? Yes, great./No, thanks.</w:t>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (football)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>great</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="455307AF" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:tr w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w14:paraId="09A2FD82" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3700AB40" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2FB69689" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
@@ -20394,70 +25835,181 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">I (don’t) want to play (tag). </w:t>
-            </w:r>
+              <w:t>I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">You can/can’t play (cards) in the (classroom). Do you want to play (football)? </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Yes, great./No, thanks.</w:t>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>great</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F252F74" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
@@ -20479,71 +26031,173 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">rozdziału: </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">I (don’t) want to play (tag). </w:t>
-            </w:r>
+              <w:t>I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">You can/can’t play (cards) in the (classroom). Do you want to play (football)? </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Yes, great./No, thanks</w:t>
-            </w:r>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>great</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52A28B1F" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -20561,71 +26215,173 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">rozdziału: </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">I (don’t) want to play (tag). </w:t>
-            </w:r>
+              <w:t>I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">You can/can’t play (cards) in the (classroom). Do you want to play (football)? </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Yes, great./No, thanks</w:t>
-            </w:r>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>great</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -20653,71 +26409,173 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z łatwością odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">rozdziału: </w:t>
             </w:r>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">I (don’t) want to play (tag). </w:t>
-            </w:r>
+              <w:t>I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) want to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>play</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">You can/can’t play (cards) in the (classroom). Do you want to play (football)? </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Yes, great./No, thanks</w:t>
-            </w:r>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>great</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00987AB0" w:rsidRPr="00987AB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thanks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00987AB0">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">,. </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52B2BA17" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -20897,58 +26755,89 @@
             <w:tcW w:w="14888" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6689ED30" w14:textId="7900CA63" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00481B2D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 5 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00481B2D" w:rsidRPr="00481B2D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>What’s the matter?</w:t>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00481B2D" w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00481B2D" w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>matter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00481B2D" w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w14:paraId="1134E9D2" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17AC8248" w14:textId="77777777" w:rsidR="005C5B39" w:rsidRPr="008B4A0F" w:rsidRDefault="005C5B39" w:rsidP="005C5B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
@@ -22339,238 +28228,442 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w14:paraId="01125371" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="44F036E8" w14:textId="77777777" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Hlk77080142"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk77080142"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4E7745EF" w14:textId="65D10566" w:rsidR="00481B2D" w:rsidRPr="00481B2D" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi całym zdaniem </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>opisać swoje samopoczucie (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I’m feeling (ill).)</w:t>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>feeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50C2D1FE" w14:textId="77777777" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5CFED3E4" w14:textId="66766E41" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidRPr="00481B2D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>opisać swoje samopoczucie (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00481B2D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I’m feeling (ill).)</w:t>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>feeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3713AAC5" w14:textId="77777777" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088B1259" w14:textId="179B128C" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidRPr="00481B2D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>opisać swoje samopoczucie (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00481B2D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I’m feeling (ill).)</w:t>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>feeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A4B9E72" w14:textId="77777777" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="220A6B82" w14:textId="7B3A5D14" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidRPr="00481B2D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>opisać swoje samopoczucie (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00481B2D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I’m feeling (ill).)</w:t>
+              <w:t>I’m</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>feeling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00481B2D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04CB29E1" w14:textId="77777777" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w14:paraId="12F0B30C" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -22598,200 +28691,520 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela i błędami opisuje </w:t>
             </w:r>
             <w:r w:rsidR="00ED2932">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">czynności sprzyjające zdrowiu, które wykonuje codziennie </w:t>
             </w:r>
             <w:r w:rsidR="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(I (eat well) every day.)</w:t>
+              <w:t>(I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>well</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="695A48DB" w14:textId="77777777" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="47A9E5AE" w14:textId="2DD3888C" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela i nielicznymi błędami potrafi opisać </w:t>
             </w:r>
             <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">czynności sprzyjające zdrowiu, które wykonuje codziennie </w:t>
             </w:r>
             <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(I (eat well) every day.)</w:t>
+              <w:t>(I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>well</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BDD222B" w14:textId="77777777" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D74C348" w14:textId="68E14E03" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi opisać </w:t>
             </w:r>
             <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">czynności sprzyjające zdrowiu, które wykonuje codziennie </w:t>
             </w:r>
             <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(I (eat well) every day.)</w:t>
+              <w:t>(I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>well</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13747E12" w14:textId="77777777" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="77153501" w14:textId="0824FADD" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi opisać </w:t>
             </w:r>
             <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">czynności sprzyjające zdrowiu, które wykonuje codziennie </w:t>
             </w:r>
             <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(I (eat well) every day.)</w:t>
+              <w:t>(I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>well</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2932" w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="039F579C" w14:textId="77777777" w:rsidR="00481B2D" w:rsidRPr="008B4A0F" w:rsidRDefault="00481B2D" w:rsidP="00481B2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w14:paraId="369A47BE" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -22803,106 +29216,174 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="37C4A206" w14:textId="76E09EFF" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>What’s the matter</w:t>
-            </w:r>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>matter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Have you got</w:t>
-            </w:r>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>a headache</w:t>
-            </w:r>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>headache</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D88A1E4" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -22915,210 +29396,510 @@
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4DB755E9" w14:textId="3F0605AD" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s the matter? </w:t>
-            </w:r>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>matter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Have you got (a headache)?</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>headache</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D679A53" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A980AFD" w14:textId="627947B1" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s the matter? </w:t>
-            </w:r>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>matter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Have you got (a headache)?</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>headache</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15EA6587" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C45A8CF" w14:textId="297999BF" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s the matter? </w:t>
-            </w:r>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>matter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Have you got (a headache)?</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>got</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>headache</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7769F2F3" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w14:paraId="71EB63B7" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -23136,52 +29917,116 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="59653EE8" w14:textId="36C0A19E" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Do you (wash) every day</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wash</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> poparte obrazkiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C2B216D" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -23200,51 +30045,123 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Do you (wash) every day?</w:t>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wash</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5998E826" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A0EE0E8" w14:textId="5DF58C4D" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -23255,51 +30172,123 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pytania</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Do you (wash) every day?</w:t>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wash</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07D6FBBA" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -23311,69 +30300,141 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5D83C112" w14:textId="34F908EB" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na pytania </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2932">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Do you (wash) every day?</w:t>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wash</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED2932">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2292B9B7" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:tr w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w14:paraId="2B024912" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6E5D5332" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0D4D9EC7" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
@@ -24661,314 +31722,858 @@
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7523D9BA" w14:textId="76873929" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00E12773">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00E12773">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s the matter? </w:t>
-            </w:r>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>matter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I’m feeling (ill). Have you got (a headache)? Do you (wash) every day? </w:t>
             </w:r>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(I (eat well) every day.), </w:t>
+              <w:t>(I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>well</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.), </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B64ABC7" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="601EF132" w14:textId="6219388E" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">rozdziału: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s the matter? </w:t>
-            </w:r>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>matter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I’m feeling (ill). Have you got (a headache)? Do you (wash) every day? </w:t>
             </w:r>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(I (eat well) every day.), </w:t>
+              <w:t>(I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>well</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.), </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E17E767" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="161524E6" w14:textId="16B5171F" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">rozdziału: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s the matter? </w:t>
-            </w:r>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>matter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I’m feeling (ill). Have you got (a headache)? </w:t>
             </w:r>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do you (wash) every day? (I (eat well) every day.), </w:t>
+              <w:t xml:space="preserve">Do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wash</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>? (I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>well</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.), </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44355429" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4CEA831C" w14:textId="6B7BAABF" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z łatwością odczytuje proste struktury z </w:t>
             </w:r>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">rozdziału: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s the matter? </w:t>
-            </w:r>
+              <w:t>What’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>matter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I’m feeling (ill). Have you got (a headache)? Do you (wash) every day? </w:t>
             </w:r>
             <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(I (eat well) every day.), </w:t>
-            </w:r>
+              <w:t>(I (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>well</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E12773" w:rsidRPr="00E12773">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>rozumie ich znaczenie</w:t>
-            </w:r>
+              <w:t>rozumie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ich </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>znaczenie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BB49752" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2932" w:rsidRPr="0061390D" w14:paraId="5D0219A5" w14:textId="77777777" w:rsidTr="0061390D">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -25143,52 +32748,63 @@
           <w:p w14:paraId="4A8C1AFA" w14:textId="75558604" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573674">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit 6 </w:t>
             </w:r>
             <w:r w:rsidR="00573674" w:rsidRPr="00573674">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>On holiday</w:t>
-            </w:r>
+              <w:t xml:space="preserve">On </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00573674" w:rsidRPr="00573674">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>holiday</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w14:paraId="63F0A330" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5190DE4A" w14:textId="77777777" w:rsidR="00ED2932" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2932" w:rsidP="00ED2932">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
@@ -26583,93 +34199,147 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w14:paraId="1033F221" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5BC2C90E" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Hlk77084701"/>
+            <w:bookmarkStart w:id="6" w:name="_Hlk77084701"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5AA80A35" w14:textId="5842F595" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzieć</w:t>
             </w:r>
             <w:r w:rsidR="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, jakie miejsca znajdują się w danym mieście </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>In (my) town, thereis/isn’t (a zoo).</w:t>
+              <w:t xml:space="preserve">In (my) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>town</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thereis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a zoo).</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7B9C7136" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26681,54 +34351,108 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>powiedzieć, jakie miejsca znajdują się w danym mieście (</w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>In (my) town, thereis/isn’t (a zoo).</w:t>
-            </w:r>
+              <w:t xml:space="preserve">In (my) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>town</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thereis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a zoo).</w:t>
+            </w:r>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E39ACC7" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35A63818" w14:textId="265B527C" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
@@ -26736,107 +34460,224 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielkimi błędami potrafi całym zdaniem </w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>powiedzieć, jakie miejsca znajdują się w danym mieście (</w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>In (my) town, thereis/isn’t (a zoo).</w:t>
-            </w:r>
+              <w:t xml:space="preserve">In (my) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>town</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thereis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a zoo).</w:t>
+            </w:r>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="44C2B67A" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CDF4447" w14:textId="7BD3ECBA" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi całym zdaniem powiedzieć </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>powiedzieć, jakie miejsca znajdują się w danym mieście (</w:t>
-            </w:r>
+              <w:t>powiedzieć</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
-                <w:i/>
-[...3 lines deleted...]
-              <w:t>In (my) town, thereis/isn’t (a zoo).</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, jakie miejsca znajdują się w danym mieście (</w:t>
+            </w:r>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In (my) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>town</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thereis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a zoo).</w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C4B4F75" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w14:paraId="045DE281" w14:textId="77777777" w:rsidTr="00AC7F84">
@@ -27072,197 +34913,269 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powtórzyć po nauczycielu, </w:t>
             </w:r>
             <w:r w:rsidR="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>że ma chęć pójścia w dane miejsce</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I want to go to the (beach).)</w:t>
+              <w:t>I want to go to the (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>beach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="218B65BF" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BCB201B" w14:textId="311CE590" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela potrafi powiedzieć, </w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>że ma chęć pójścia w dane miejsce (</w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I want to go to the (beach).)</w:t>
+              <w:t>I want to go to the (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>beach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A9BB634" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02A9AF41" w14:textId="6B9F410F" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą potrafi powiedzieć, </w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>że ma chęć pójścia w dane miejsce (</w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I want to go to the (beach).)</w:t>
+              <w:t>I want to go to the (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>beach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="42B4F33B" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32E3F521" w14:textId="20302F8F" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powiedzieć, </w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>że ma chęć pójścia w dane miejsce (</w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I want to go to the (beach).)</w:t>
+              <w:t>I want to go to the (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>beach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>).)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E3FC389" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w14:paraId="58FBDFC1" w14:textId="77777777" w:rsidTr="00E22655">
         <w:trPr>
           <w:trHeight w:val="47"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -27274,269 +35187,887 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7F3CC256" w14:textId="2347E3A3" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela udziela krótkiej odpowiedzi na pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Is there (an aquarium)</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> there</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>, there</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> isn’t.</w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>aquarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>./No</w:t>
+            </w:r>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="58F855CD" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A007D5A" w14:textId="725D6011" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą nauczyciela udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Is there (an aquarium)? Yes, there is./No, there isn’t.</w:t>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>aquarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FD5C468" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16DC940A" w14:textId="00AACD04" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- zwykle poprawnie udziela krótkiej odpowiedzi na </w:t>
             </w:r>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00136654" w:rsidRPr="00136654">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Is there (an aquarium)? Yes, there is./No, there isn’t.</w:t>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>aquarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00136654" w:rsidRPr="00136654">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>czasem potrzebuje niewielkiej pomocy nauczyciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2727F756" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43485E75" w14:textId="297E4F1E" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi udzielić krótkiej odpowiedzi na pytania </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>pytania Is there (an aquarium)? Yes, there is./No, there isn’t.</w:t>
+              <w:t>pytania</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>aquarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">./No, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A5C7B88" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:tr w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w14:paraId="29A37ED1" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="51C3D6AA" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="610F12A5" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
@@ -28814,70 +37345,270 @@
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6C3D5A39" w14:textId="06A14A73" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00E22655">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z pomocą nauczyciela próbuje odczytać proste struktury z rozdziału </w:t>
             </w:r>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">In (my) town, there is/isn’t (a zoo).), Is there (an aquarium)? </w:t>
-            </w:r>
+              <w:t xml:space="preserve">In (my) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>town</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a zoo).), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>aquarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes, there is./No, there isn’t. I want to go to the (beach). </w:t>
             </w:r>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Don’t) stand on the pavement.,</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) stand on the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pavement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.,</w:t>
             </w:r>
             <w:r w:rsidR="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ale sprawia mu to trudność, zwykle nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="08BB30D9" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
@@ -28899,191 +37630,633 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z pomocą nauczyciela odczytuje proste struktury z rozdziału</w:t>
             </w:r>
             <w:r w:rsidR="00E22655">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">In (my) town, there is/isn’t (a zoo).), Is there (an aquarium)? </w:t>
-            </w:r>
+              <w:t xml:space="preserve">In (my) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>town</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>isn’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a zoo).), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>aquarium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes, there is./No, there isn’t. I want to go to the (beach). </w:t>
             </w:r>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Don’t) stand on the pavement.</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) stand on the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pavement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, popełniając przy tym nieliczne błędy, czasem nie rozumie ich znaczenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11638C2A" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3304D74A" w14:textId="4D7CDED9" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22655">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">- odczytuje proste struktury z rozdziału </w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>odczytuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>proste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>struktury</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>rozdziału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In (my) town, there is/isn’t (a zoo).), Is there (an aquarium)? Yes, there is./No, there isn’t. I want to go to the (beach). </w:t>
             </w:r>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Don’t) stand on the pavement., </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) stand on the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pavement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>popełniając przy tym nieliczne błędy, zwykle rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5BC3F5EB" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07BE0F84" w14:textId="3C263EA1" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22655">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">- z łatwością odczytuje proste struktury z rozdziału </w:t>
+              <w:t xml:space="preserve">- z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>łatwością</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>odczytuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>proste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>struktury</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>rozdziału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In (my) town, there is/isn’t (a zoo).), Is there (an aquarium)? Yes, there is./No, there isn’t. I want to go to the (beach). </w:t>
             </w:r>
             <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Don’t) stand on the pavement., </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Don’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) stand on the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pavement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E22655" w:rsidRPr="00E22655">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rozumie ich znaczenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2165F7F2" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA6B39" w:rsidRPr="0061390D" w14:paraId="7A344B71" w14:textId="77777777" w:rsidTr="0061390D">
@@ -29250,66 +38423,86 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14888" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68FB2F80" w14:textId="3C92B21F" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0061390D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goodbye, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BC178B" w:rsidRPr="0061390D">
+              <w:t>Goodbye</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0061390D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sue and Jay</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC178B" w:rsidRPr="0061390D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sue and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BC178B" w:rsidRPr="0061390D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0061390D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w14:paraId="11926A62" w14:textId="77777777" w:rsidTr="00AC7F84">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29922ADA" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
@@ -30792,252 +39985,388 @@
               <w:t>opisać</w:t>
             </w:r>
             <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> położenie przedmiotów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3792C73C" w14:textId="77777777" w:rsidR="00ED2763" w:rsidRPr="008B4A0F" w:rsidRDefault="00ED2763" w:rsidP="00ED2763">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA6B39" w:rsidRPr="00367AA6" w14:paraId="61137787" w14:textId="77777777" w:rsidTr="00933F60">
+      <w:tr w:rsidR="00EA6B39" w:rsidRPr="009C55E1" w14:paraId="61137787" w14:textId="77777777" w:rsidTr="00933F60">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="285596D2" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7687B41A" w14:textId="471624A6" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- potrafi powtórzyć po nauczycielu zdania: </w:t>
             </w:r>
             <w:r w:rsidR="00ED2763">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(The) want to (go to the Tiger S</w:t>
+              <w:t xml:space="preserve">(The) want to (go to the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2763">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tiger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2763">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED2763">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00BE47AE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00ED2763">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>reet Club).</w:t>
+              <w:t>reet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED2763">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Club).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4F154407" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DDFA0AC" w14:textId="575B2090" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z dużą pomocą nauczyciela formułuje </w:t>
             </w:r>
             <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">zdania: </w:t>
             </w:r>
             <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(The) want to (go to the Tiger Street Club).</w:t>
+              <w:t xml:space="preserve">(The) want to (go to the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tiger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Street</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Club).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0723E86A" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0797DCCA" w14:textId="6401AA79" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- z niewielką pomocą formułuje </w:t>
             </w:r>
             <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">zdania: </w:t>
             </w:r>
             <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(The) want to (go to the Tiger Street Club).</w:t>
+              <w:t xml:space="preserve">(The) want to (go to the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tiger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Street</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Club).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="67FDE049" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="008B4A0F" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1192457C" w14:textId="7CAE1E6F" w:rsidR="00EA6B39" w:rsidRPr="00BE47AE" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE47AE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">- formułuje </w:t>
-            </w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>formułuje</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">zdania: </w:t>
+              <w:t>zdania</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00BE47AE" w:rsidRPr="00BE47AE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(The) want to (go to the Tiger Street Club).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33806E47" w14:textId="77777777" w:rsidR="00EA6B39" w:rsidRPr="00BE47AE" w:rsidRDefault="00EA6B39" w:rsidP="00EA6B39">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -31551,58 +40880,60 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1935B433" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0061390D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Festivals</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="002B0241" w14:textId="77777777" w:rsidTr="00FA4A55">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="334A4724" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -32528,187 +41859,227 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6300E4C8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z dużą pomocą nauczyciela potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4A0F">
-[...5 lines deleted...]
-              <w:t>It’s (a)…</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>It’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a)…</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), popełnia przy tym błędy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3455AAD8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5587E04F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielką pomocą nauczyciela potrafi całym zdaniem powiedzieć, co jest na obrazku (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4A0F">
-[...5 lines deleted...]
-              <w:t>It’s (a)…)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>It’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a)…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58B5073F" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33E3DFD8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="00AC7F84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- z niewielkimi błędami potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4A0F">
-[...5 lines deleted...]
-              <w:t>It’s (a)…)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>It’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a)…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="480F20C8" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07698528" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4A0F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>- potrafi całym zdaniem powiedzieć co jest na obrazku (</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4A0F">
-[...5 lines deleted...]
-              <w:t>It’s (a)…)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>It’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4A0F">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a)…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7626039A" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A55" w:rsidRPr="008B4A0F" w14:paraId="211DBBCC" w14:textId="77777777" w:rsidTr="00FA4A55">
         <w:trPr>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
@@ -33458,214 +42829,206 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68D5468B" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="008B4A0F" w:rsidRDefault="00AC7F84" w:rsidP="007910BE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="779BDAC3" w14:textId="77777777" w:rsidR="007910BE" w:rsidRDefault="007910BE" w:rsidP="00AC7F84"/>
     <w:sectPr w:rsidR="007910BE" w:rsidSect="00933F60">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B54D66"/>
     <w:rsid w:val="000007DE"/>
     <w:rsid w:val="0004094C"/>
     <w:rsid w:val="00075BC1"/>
     <w:rsid w:val="00087EC0"/>
     <w:rsid w:val="000B3F62"/>
     <w:rsid w:val="000C3D99"/>
     <w:rsid w:val="0012444F"/>
     <w:rsid w:val="00136654"/>
     <w:rsid w:val="00165953"/>
     <w:rsid w:val="002E1436"/>
     <w:rsid w:val="00367AA6"/>
     <w:rsid w:val="00481B2D"/>
     <w:rsid w:val="00486B83"/>
     <w:rsid w:val="004B1F71"/>
     <w:rsid w:val="004B2A7C"/>
     <w:rsid w:val="00573674"/>
     <w:rsid w:val="005A1E50"/>
     <w:rsid w:val="005C5B39"/>
     <w:rsid w:val="00612126"/>
     <w:rsid w:val="0061390D"/>
     <w:rsid w:val="006306BF"/>
     <w:rsid w:val="006B142A"/>
     <w:rsid w:val="007910BE"/>
     <w:rsid w:val="007C6746"/>
     <w:rsid w:val="007F3F97"/>
     <w:rsid w:val="00805282"/>
     <w:rsid w:val="008B4A0F"/>
     <w:rsid w:val="00933F60"/>
     <w:rsid w:val="00982715"/>
     <w:rsid w:val="00987AB0"/>
     <w:rsid w:val="00994E56"/>
     <w:rsid w:val="00995B64"/>
+    <w:rsid w:val="009C55E1"/>
     <w:rsid w:val="00A01977"/>
     <w:rsid w:val="00A30650"/>
     <w:rsid w:val="00AB6F84"/>
     <w:rsid w:val="00AC7F84"/>
     <w:rsid w:val="00AD70EF"/>
+    <w:rsid w:val="00B43445"/>
     <w:rsid w:val="00B47265"/>
     <w:rsid w:val="00B54D66"/>
+    <w:rsid w:val="00BB561E"/>
     <w:rsid w:val="00BC178B"/>
     <w:rsid w:val="00BE47AE"/>
     <w:rsid w:val="00C0374A"/>
     <w:rsid w:val="00CA136C"/>
     <w:rsid w:val="00D05BA3"/>
+    <w:rsid w:val="00D964E0"/>
     <w:rsid w:val="00DD277D"/>
     <w:rsid w:val="00DE7AB0"/>
     <w:rsid w:val="00E12773"/>
     <w:rsid w:val="00E22655"/>
     <w:rsid w:val="00E40203"/>
     <w:rsid w:val="00E450D7"/>
     <w:rsid w:val="00EA6B39"/>
     <w:rsid w:val="00EC65F6"/>
     <w:rsid w:val="00ED2763"/>
     <w:rsid w:val="00ED2932"/>
     <w:rsid w:val="00FA4A55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D907205"/>
   <w15:docId w15:val="{D4540773-BF16-4927-97D3-C347BDB8D2C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -33993,69 +43356,73 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B54D66"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
@@ -34155,99 +43522,99 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00982715"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1239441036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1265922824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2048529223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -34513,64 +43880,64 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91AB90E8-094B-4B5C-8572-D72FDAC77E44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>8411</Words>
-  <Characters>50466</Characters>
+  <Characters>50467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>420</Lines>
   <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58760</CharactersWithSpaces>
+  <CharactersWithSpaces>58761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Justyna Wasek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>